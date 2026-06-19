--- v0 (2026-04-05)
+++ v1 (2026-06-19)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="97">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Množství</t>
   </si>
   <si>
     <t>Číslo</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Čistá hmotnost</t>
   </si>
   <si>
     <t>Informace o trhu</t>
   </si>
   <si>
     <t>Rok od</t>
   </si>
   <si>
     <t>Specifikace</t>
   </si>
   <si>
@@ -195,72 +195,75 @@
   <si>
     <t>0.002</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5050342</t>
   </si>
   <si>
     <t>0.040</t>
   </si>
   <si>
     <t>MC6S M8x14 (8.8)</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>60104271</t>
   </si>
   <si>
     <t>Držák</t>
   </si>
   <si>
+    <t>0.200</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>4501107</t>
+  </si>
+  <si>
+    <t>Blok kompl.</t>
+  </si>
+  <si>
+    <t>01.02.2019</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>60034110</t>
+  </si>
+  <si>
+    <t>Dutý šroub</t>
+  </si>
+  <si>
     <t>.2</t>
-  </si>
-[...19 lines deleted...]
-    <t>Dutý šroub</t>
   </si>
   <si>
     <t>G1/2" Banjo</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>60104391</t>
   </si>
   <si>
     <t>Adaptér</t>
   </si>
   <si>
     <t>0.500</t>
   </si>
   <si>
     <t>G1/2" - G3/8"</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5013853</t>
   </si>
@@ -658,138 +661,138 @@
       </c>
       <c r="C15" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>