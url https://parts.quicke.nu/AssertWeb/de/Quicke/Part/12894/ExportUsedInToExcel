--- v0 (2026-04-05)
+++ v1 (2026-06-19)
@@ -72,129 +72,129 @@
   <si>
     <t>210141</t>
   </si>
   <si>
     <t>X4</t>
   </si>
   <si>
     <t>210131</t>
   </si>
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>210151</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>210121</t>
   </si>
   <si>
     <t>X2</t>
   </si>
   <si>
+    <t>XT56P1</t>
+  </si>
+  <si>
+    <t>X56</t>
+  </si>
+  <si>
+    <t>XT46P1</t>
+  </si>
+  <si>
+    <t>X46</t>
+  </si>
+  <si>
+    <t>XT36P1</t>
+  </si>
+  <si>
+    <t>X36</t>
+  </si>
+  <si>
+    <t>XT26P1</t>
+  </si>
+  <si>
+    <t>X26</t>
+  </si>
+  <si>
+    <t>XT16P1</t>
+  </si>
+  <si>
+    <t>X16</t>
+  </si>
+  <si>
+    <t>XQ26P1</t>
+  </si>
+  <si>
+    <t>XQ16P1</t>
+  </si>
+  <si>
+    <t>XQ36P1</t>
+  </si>
+  <si>
+    <t>XQ46P1</t>
+  </si>
+  <si>
     <t>XQ56P1</t>
   </si>
   <si>
-    <t>X56</t>
-[...38 lines deleted...]
-    <t>XT16P1</t>
+    <t>XT41N1</t>
+  </si>
+  <si>
+    <t>X41</t>
+  </si>
+  <si>
+    <t>XT31N1</t>
+  </si>
+  <si>
+    <t>X31</t>
+  </si>
+  <si>
+    <t>XT51N1</t>
+  </si>
+  <si>
+    <t>X51</t>
+  </si>
+  <si>
+    <t>XT21N1</t>
+  </si>
+  <si>
+    <t>X21</t>
+  </si>
+  <si>
+    <t>XQ31N1</t>
+  </si>
+  <si>
+    <t>XQ21N1</t>
   </si>
   <si>
     <t>XQ41N1</t>
   </si>
   <si>
-    <t>X41</t>
-[...13 lines deleted...]
-  <si>
     <t>XQ51N1</t>
-  </si>
-[...13 lines deleted...]
-    <t>XT21N1</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
   </si>
   <si>
     <t>201141</t>
   </si>
   <si>
     <t>201146</t>
   </si>
@@ -628,95 +628,95 @@
         <v>28</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>5</v>
@@ -738,95 +738,95 @@
         <v>28</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
@@ -848,95 +848,95 @@
         <v>28</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
@@ -958,271 +958,271 @@
         <v>28</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>