--- v0 (2026-04-05)
+++ v1 (2026-06-19)
@@ -291,171 +291,171 @@
   <si>
     <t>6546Q8</t>
   </si>
   <si>
     <t>Q65 DM Verl.</t>
   </si>
   <si>
     <t>6544Q8</t>
   </si>
   <si>
     <t>Q65 DM</t>
   </si>
   <si>
     <t>6534Q8</t>
   </si>
   <si>
     <t>6512Q8</t>
   </si>
   <si>
     <t>Q65 UM</t>
   </si>
   <si>
     <t>6564Q8</t>
   </si>
   <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM Verl.</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>5514Q8</t>
+  </si>
+  <si>
+    <t>5814T8</t>
+  </si>
+  <si>
+    <t>5614T8</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM Verl.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>6514Q8</t>
+  </si>
+  <si>
+    <t>6516Q8</t>
+  </si>
+  <si>
+    <t>6614T8</t>
+  </si>
+  <si>
+    <t>+5.1P DM</t>
+  </si>
+  <si>
+    <t>6814T8</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
     <t>101158</t>
   </si>
   <si>
     <t>Q5M DM</t>
   </si>
   <si>
     <t>110158</t>
   </si>
   <si>
-    <t>5814Q8</t>
-[...64 lines deleted...]
-  <si>
     <t>101159</t>
   </si>
   <si>
     <t>Q5L DM</t>
   </si>
   <si>
     <t>110159</t>
   </si>
   <si>
     <t>101166</t>
   </si>
   <si>
     <t>Q6S DM</t>
   </si>
   <si>
     <t>110166</t>
   </si>
   <si>
     <t>101168</t>
   </si>
   <si>
     <t>Q6M DM</t>
   </si>
   <si>
     <t>110168</t>
   </si>
   <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
     <t>101169</t>
   </si>
   <si>
     <t>Q6L DM</t>
   </si>
   <si>
     <t>110169</t>
-  </si>
-[...4 lines deleted...]
-    <t>N6S DM</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -463,51 +463,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C175"/>
+  <dimension ref="A1:C207"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="15.5453214645386" customWidth="1"/>
     <col min="3" max="3" width="35.3825607299805" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1040,416 +1040,494 @@
         <v>92</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>96</v>
+        <v>66</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B53" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>34</v>
+        <v>107</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>108</v>
+        <v>85</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B64" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>88</v>
+        <v>47</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>47</v>
+        <v>117</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B68" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B70" s="0" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="B84" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="B79" s="0" t="s">
+      <c r="C84" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...28 lines deleted...]
-    <row r="85">
+      <c r="B85" s="0" t="s">
+        <v>134</v>
+      </c>
       <c r="C85" s="0" t="s">
-        <v>136</v>
+        <v>5</v>
       </c>
     </row>
     <row r="86">
+      <c r="A86" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>134</v>
+      </c>
       <c r="C86" s="0" t="s">
-        <v>136</v>
+        <v>5</v>
       </c>
     </row>
     <row r="87">
+      <c r="A87" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>117</v>
+      </c>
       <c r="C87" s="0" t="s">
-        <v>136</v>
+        <v>5</v>
       </c>
     </row>
     <row r="88">
+      <c r="A88" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>120</v>
+      </c>
       <c r="C88" s="0" t="s">
-        <v>136</v>
+        <v>5</v>
       </c>
     </row>
     <row r="89">
+      <c r="A89" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>123</v>
+      </c>
       <c r="C89" s="0" t="s">
-        <v>136</v>
+        <v>5</v>
       </c>
     </row>
     <row r="90">
+      <c r="A90" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>126</v>
+      </c>
       <c r="C90" s="0" t="s">
-        <v>136</v>
+        <v>5</v>
       </c>
     </row>
     <row r="91">
+      <c r="A91" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>129</v>
+      </c>
       <c r="C91" s="0" t="s">
-        <v>136</v>
+        <v>5</v>
       </c>
     </row>
     <row r="92">
+      <c r="A92" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>134</v>
+      </c>
       <c r="C92" s="0" t="s">
-        <v>136</v>
+        <v>5</v>
       </c>
     </row>
     <row r="93">
       <c r="C93" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="94">
       <c r="C94" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="95">
       <c r="C95" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="96">
       <c r="C96" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="97">
       <c r="C97" s="0" t="s">
         <v>136</v>
@@ -1820,32 +1898,192 @@
         <v>136</v>
       </c>
     </row>
     <row r="171">
       <c r="C171" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="172">
       <c r="C172" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="173">
       <c r="C173" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="174">
       <c r="C174" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="175">
       <c r="C175" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="C176" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="C177" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="C178" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="C179" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="C180" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="C181" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="C182" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="C183" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="C184" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="C185" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="C186" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="C187" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="C188" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="C189" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="C190" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="C191" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="C192" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="C193" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="C194" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="C195" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="C196" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="C197" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="C198" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="C199" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="C200" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="C201" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="C202" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="C203" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="C204" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="C205" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="C206" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="C207" s="0" t="s">
         <v>136</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>