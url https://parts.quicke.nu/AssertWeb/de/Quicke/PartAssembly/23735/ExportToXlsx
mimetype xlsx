--- v0 (2026-04-05)
+++ v1 (2026-06-19)
@@ -165,51 +165,51 @@
   <si>
     <t>Deckel</t>
   </si>
   <si>
     <t>0.160</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>1 Stk</t>
   </si>
   <si>
     <t>11120621</t>
   </si>
   <si>
     <t>.039</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5026610</t>
   </si>
   <si>
-    <t>.025</t>
+    <t>0.025</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5215150</t>
   </si>
   <si>
     <t>.004</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>