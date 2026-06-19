--- v0 (2026-04-05)
+++ v1 (2026-06-19)
@@ -135,90 +135,90 @@
   <si>
     <t>8,4x24x2</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5013924</t>
   </si>
   <si>
     <t>0.042</t>
   </si>
   <si>
     <t>13x36x6</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Schmiernippel</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5022144</t>
   </si>
   <si>
     <t>Schutzkappe</t>
   </si>
   <si>
     <t>0.028</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>60009059-19</t>
   </si>
   <si>
     <t>Werkzeugträger</t>
   </si>
   <si>
     <t>41.400</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5221533</t>
   </si>
   <si>
     <t>Handgriff, Li</t>
   </si>
   <si>
-    <t>1.03</t>
+    <t>1.030</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5221534</t>
   </si>
   <si>
     <t>Handgriff, Re</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5221539</t>
   </si>
   <si>
     <t>Feder</t>
   </si>
   <si>
     <t>0.062</t>
   </si>
   <si>
     <t>13</t>
   </si>
@@ -231,84 +231,84 @@
   <si>
     <t>Bolzen kpl.</t>
   </si>
   <si>
     <t>1.200</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>60009534</t>
   </si>
   <si>
     <t>Bolzen</t>
   </si>
   <si>
     <t>0.600</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5016996</t>
   </si>
   <si>
-    <t>0</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>60009533</t>
   </si>
   <si>
     <t>Stange</t>
   </si>
   <si>
-    <t>.3</t>
+    <t>0.300</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5221538</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>60009694</t>
   </si>
   <si>
     <t>Schleppen</t>
   </si>
   <si>
-    <t>.2</t>
+    <t>0.200</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>Mutter</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>