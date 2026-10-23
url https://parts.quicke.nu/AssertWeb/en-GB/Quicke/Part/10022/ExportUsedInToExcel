--- v1 (2026-07-10)
+++ v2 (2026-10-23)
@@ -21,78 +21,78 @@
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
+    <t xml:space="preserve">Silocut 150 SG/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silocut M+ 150/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silocut 225 SG/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silocut M+ 225/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silocut 175 SG/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silocut M+ 175/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">Silocut 125 SG/ </t>
   </si>
   <si>
-    <t xml:space="preserve">Silocut 150 SG/ </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Silocut 175 SG/ </t>
+    <t xml:space="preserve">Silocut M+ 125/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut 200 SG/ </t>
   </si>
   <si>
-    <t xml:space="preserve">Silocut 225 SG/ </t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Silocut M+ 200/ </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Silocut M+ 225/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -244,283 +244,283 @@
       <c r="C14" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29">
       <c r="B29" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32">
       <c r="B32" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="42">
       <c r="B42" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="B43" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="44">
       <c r="B44" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="B45" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="46">
       <c r="B46" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="47">
       <c r="B47" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="C48" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="49">
       <c r="C49" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="50">
       <c r="C50" s="0" t="s">
         <v>4</v>
       </c>
     </row>