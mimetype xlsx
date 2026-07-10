--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -246,237 +246,237 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...184 lines deleted...]
-    <t>7854Q8</t>
   </si>
   <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t>3014Q8</t>
   </si>
   <si>
     <t>Q30 DM</t>
   </si>
   <si>
     <t>3016Q8</t>
   </si>
   <si>
     <t>Q30 DM ext.</t>
   </si>
   <si>
     <t>3514Q8</t>
   </si>
   <si>
     <t>Q35 DM</t>
   </si>
@@ -1605,425 +1605,425 @@
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B92" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B95" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>115</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>139</v>
+        <v>81</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>5</v>