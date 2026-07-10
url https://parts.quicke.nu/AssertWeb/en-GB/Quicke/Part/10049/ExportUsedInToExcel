--- v0 (2025-12-09)
+++ v1 (2026-07-10)
@@ -224,91 +224,91 @@
       <c r="C13" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="22">
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="C26" s="0" t="s">
         <v>10</v>