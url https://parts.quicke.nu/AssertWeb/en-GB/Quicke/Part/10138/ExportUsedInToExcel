--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -15,57 +15,57 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
+    <t>Manure &amp; Silage Implements</t>
+  </si>
+  <si>
+    <t xml:space="preserve">/ </t>
+  </si>
+  <si>
     <t>Buckets</t>
-  </si>
-[...4 lines deleted...]
-    <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
     <t>Bale Handling</t>
   </si>
   <si>
     <t xml:space="preserve">Silograb XL 230/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silograb XL 250/ </t>
   </si>
   <si>
     <t xml:space="preserve">Flexigrip 160/ </t>
   </si>
   <si>
     <t xml:space="preserve">Flexigrip 200/ </t>
   </si>
   <si>
     <t xml:space="preserve">Flexigrip 120/ </t>
   </si>
   <si>
     <t xml:space="preserve">230XL/ </t>
   </si>
   <si>
     <t xml:space="preserve">250XL/ </t>
   </si>
@@ -287,123 +287,123 @@
       <c r="B13" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
         <v>5</v>
       </c>
@@ -551,75 +551,75 @@
       <c r="B46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="47">
       <c r="B47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="48">
       <c r="B48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="49">
       <c r="B49" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50">
       <c r="B50" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51">
       <c r="B51" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52">
       <c r="B52" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53">
       <c r="B53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54">
       <c r="B54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="B55" s="0" t="s">
         <v>6</v>
       </c>
@@ -647,323 +647,323 @@
       <c r="B58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59">
       <c r="B59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60">
       <c r="B60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="B61" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62">
       <c r="B62" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="63">
       <c r="B63" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64">
       <c r="B64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="B65" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66">
       <c r="B66" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67">
       <c r="B67" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68">
       <c r="B68" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69">
       <c r="B69" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="71">
       <c r="B71" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72">
       <c r="B72" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73">
       <c r="B73" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="74">
       <c r="B74" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="75">
       <c r="B75" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76">
       <c r="B76" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77">
       <c r="B77" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="78">
       <c r="B78" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79">
       <c r="B79" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="80">
       <c r="B80" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="81">
       <c r="B81" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="82">
       <c r="B82" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="83">
       <c r="B83" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="84">
       <c r="B84" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="85">
       <c r="B85" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="86">
       <c r="B86" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="87">
       <c r="B87" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="88">
       <c r="B88" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="89">
       <c r="B89" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="90">
       <c r="B90" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="91">
       <c r="B91" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="92">
       <c r="B92" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="93">
       <c r="B93" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="94">
       <c r="B94" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="95">
       <c r="B95" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="96">
       <c r="C96" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="97">
       <c r="C97" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="98">
       <c r="C98" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99">
       <c r="C99" s="0" t="s">
         <v>4</v>
       </c>
     </row>