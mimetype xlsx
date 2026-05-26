--- v0 (2025-12-07)
+++ v1 (2026-05-26)
@@ -39,57 +39,57 @@
   <si>
     <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t xml:space="preserve">Powergrab 210/ </t>
   </si>
   <si>
     <t xml:space="preserve">Powergrab 240/ </t>
   </si>
   <si>
     <t xml:space="preserve">Powergrab 260/ </t>
   </si>
   <si>
     <t xml:space="preserve">150 SE/ </t>
   </si>
   <si>
     <t xml:space="preserve">190 SE/ </t>
   </si>
   <si>
     <t xml:space="preserve">230 SE/ </t>
   </si>
   <si>
+    <t xml:space="preserve">Powergrab M+ 240/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Powergrab M+ 260/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">Powergrab M+ 220/ </t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Powergrab M+ 260/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -537,75 +537,75 @@
       <c r="C51" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52">
       <c r="B52" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53">
       <c r="B53" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54">
       <c r="B54" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="55">
       <c r="B55" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="56">
       <c r="B56" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="57">
       <c r="B57" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="58">
       <c r="C58" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="59">
       <c r="C59" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="60">
       <c r="C60" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="61">
       <c r="C61" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="62">
       <c r="C62" s="0" t="s">
         <v>4</v>