--- v0 (2026-03-15)
+++ v1 (2026-05-26)
@@ -15,87 +15,87 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
+    <t>101178</t>
+  </si>
+  <si>
+    <t>Q7M DM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">/ </t>
+  </si>
+  <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
     <t>110178</t>
   </si>
   <si>
-    <t>Q7M DM</t>
-[...11 lines deleted...]
-    <t>101178</t>
+    <t>101179</t>
+  </si>
+  <si>
+    <t>Q7L DM</t>
+  </si>
+  <si>
+    <t>101286</t>
+  </si>
+  <si>
+    <t>Q8S DL</t>
+  </si>
+  <si>
+    <t>101288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
   </si>
   <si>
     <t>110288</t>
-  </si>
-[...16 lines deleted...]
-    <t>Q7L DM</t>
   </si>
   <si>
     <t>7814T8</t>
   </si>
   <si>
     <t>+6.3P DM</t>
   </si>
   <si>
     <t>7854T8</t>
   </si>
   <si>
     <t>7814Q8</t>
   </si>
   <si>
     <t>Q78 DM</t>
   </si>
   <si>
     <t>7816Q8</t>
   </si>
   <si>
     <t>Q78 DM Ext.</t>
   </si>
   <si>
     <t>7854Q8</t>
   </si>
@@ -254,62 +254,62 @@
         <v>9</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>5</v>