--- v0 (2026-03-17)
+++ v1 (2026-05-26)
@@ -229,75 +229,75 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>4</v>
+      </c>
       <c r="C10" s="0" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>7</v>
+      </c>
       <c r="C11" s="0" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="C13" s="0" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="C14" s="0" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>