--- v0 (2026-03-12)
+++ v1 (2026-05-26)
@@ -15,57 +15,57 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
-    <t>Manure &amp; Silage Implements</t>
+    <t>Buckets</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
-    <t>Buckets</t>
+    <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
     <t>Bale Handling</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -209,123 +209,123 @@
       <c r="B13" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
         <v>5</v>
       </c>
@@ -473,149 +473,149 @@
       <c r="B46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="47">
       <c r="B47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="48">
       <c r="B48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="49">
       <c r="B49" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="50">
       <c r="B50" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="51">
       <c r="B51" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="52">
       <c r="B52" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="53">
       <c r="B53" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="54">
       <c r="B54" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="55">
       <c r="B55" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="56">
       <c r="B56" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="57">
       <c r="B57" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="58">
       <c r="B58" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="59">
       <c r="B59" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="60">
       <c r="B60" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="61">
       <c r="B61" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="62">
       <c r="B62" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="63">
       <c r="C63" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="64">
       <c r="C64" s="0" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>