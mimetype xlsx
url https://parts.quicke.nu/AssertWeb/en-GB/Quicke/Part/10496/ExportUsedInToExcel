--- v0 (2026-03-14)
+++ v1 (2026-05-26)
@@ -220,235 +220,235 @@
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="B29" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="B32" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
         <v>11</v>
       </c>
@@ -532,235 +532,235 @@
       <c r="B50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="B51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="B52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="B53" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="B54" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="B55" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="B56" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="B57" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="B58" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="B59" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="B60" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="B61" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="B62" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="B63" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="B64" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="B65" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="B66" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="B67" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="B68" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="B69" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="B71" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="B72" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="B73" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="B74" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="B75" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="B76" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="B77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78">
       <c r="B78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="79">
       <c r="B79" s="0" t="s">
         <v>11</v>
       </c>