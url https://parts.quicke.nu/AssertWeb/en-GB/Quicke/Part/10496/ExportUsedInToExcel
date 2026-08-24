--- v1 (2026-05-26)
+++ v2 (2026-08-24)
@@ -118,51 +118,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C210"/>
+  <dimension ref="A1:C220"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="26.8952083587646" customWidth="1"/>
     <col min="3" max="3" width="9.53992938995361" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -220,235 +220,235 @@
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="B29" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="B32" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
         <v>11</v>
       </c>
@@ -612,744 +612,774 @@
       <c r="B60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="B61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="B62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="B63" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="B64" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="B65" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="B66" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="B67" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="B68" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="B69" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="B71" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="B72" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="B73" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="B74" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="B75" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="B76" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="B77" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="B78" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="B79" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="B80" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="B81" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="B82" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="B83" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="B84" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="B85" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="B86" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="B87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="88">
       <c r="B88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="89">
       <c r="B89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="90">
       <c r="B90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91">
       <c r="B91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92">
       <c r="B92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="93">
       <c r="B93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="94">
       <c r="B94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="95">
       <c r="B95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="96">
       <c r="B96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="97">
       <c r="B97" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="98">
       <c r="B98" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="99">
       <c r="B99" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="100">
       <c r="B100" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="101">
       <c r="B101" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102">
       <c r="B102" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103">
       <c r="B103" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104">
       <c r="B104" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>4</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105">
       <c r="B105" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106">
       <c r="B106" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107">
       <c r="B107" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="108">
       <c r="B108" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="109">
       <c r="B109" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="110">
       <c r="B110" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="111">
       <c r="B111" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="112">
       <c r="B112" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="113">
       <c r="B113" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>13</v>
+        <v>4</v>
       </c>
     </row>
     <row r="114">
       <c r="B114" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
     </row>
     <row r="115">
       <c r="B115" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
     </row>
     <row r="116">
       <c r="B116" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
     </row>
     <row r="117">
       <c r="B117" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
     </row>
     <row r="118">
       <c r="B118" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
     </row>
     <row r="119">
       <c r="B119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="120">
       <c r="B120" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
     </row>
     <row r="121">
       <c r="B121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="122">
       <c r="B122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="123">
       <c r="B123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="124">
       <c r="B124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="125">
       <c r="B125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126">
       <c r="B126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127">
       <c r="B127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="128">
       <c r="B128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="129">
       <c r="B129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="130">
       <c r="B130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="131">
       <c r="B131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132">
       <c r="B132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="133">
       <c r="B133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="134">
       <c r="B134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="135">
       <c r="B135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="136">
       <c r="B136" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="137">
       <c r="B137" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>4</v>
+        <v>19</v>
       </c>
     </row>
     <row r="138">
       <c r="B138" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
     </row>
     <row r="139">
       <c r="B139" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
     </row>
     <row r="140">
       <c r="B140" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="141">
       <c r="B141" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
     </row>
     <row r="142">
       <c r="B142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="143">
       <c r="B143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C143" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="B144" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="B145" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C145" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="B146" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="B147" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="B148" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C148" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="B149" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="B150" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="B151" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C151" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="B152" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C152" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="B153" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C153" s="0" t="s">
         <v>21</v>
-      </c>
-[...48 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="C154" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="C155" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="C156" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="C157" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="C158" s="0" t="s">
         <v>10</v>
@@ -1590,32 +1620,82 @@
         <v>10</v>
       </c>
     </row>
     <row r="206">
       <c r="C206" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207">
       <c r="C207" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="208">
       <c r="C208" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="209">
       <c r="C209" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="210">
       <c r="C210" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="C211" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="C212" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="C213" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="C214" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="C215" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="C216" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="C217" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="C218" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="C219" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="C220" s="0" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>