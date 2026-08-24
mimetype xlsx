--- v0 (2026-04-17)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="119">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>6014Q8</t>
   </si>
   <si>
     <t>Q60 DM</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>6016Q8</t>
   </si>
   <si>
     <t>Q60 DM ext.</t>
   </si>
   <si>
@@ -198,50 +198,86 @@
   <si>
     <t>Q78 DM</t>
   </si>
   <si>
     <t>7512Q8</t>
   </si>
   <si>
     <t>Q75 UM</t>
   </si>
   <si>
     <t>7514Q8</t>
   </si>
   <si>
     <t>Q75 DM</t>
   </si>
   <si>
     <t>7516Q8</t>
   </si>
   <si>
     <t>Q75 DM ext.</t>
   </si>
   <si>
     <t>7524Q8</t>
   </si>
   <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
+  </si>
+  <si>
     <t>6512Q8</t>
   </si>
   <si>
     <t>Q65 UM</t>
   </si>
   <si>
     <t>6514Q8</t>
   </si>
   <si>
     <t>6516Q8</t>
   </si>
   <si>
     <t>Q65 DM ext.</t>
   </si>
   <si>
     <t>6544Q8</t>
   </si>
   <si>
     <t>6546Q8</t>
   </si>
   <si>
     <t>6512T8</t>
   </si>
   <si>
     <t>+5.0P UM</t>
@@ -291,109 +327,133 @@
   <si>
     <t>6612Q8</t>
   </si>
   <si>
     <t>Q66 UM</t>
   </si>
   <si>
     <t>6614Q8</t>
   </si>
   <si>
     <t>Q66 DM</t>
   </si>
   <si>
     <t>6616Q8</t>
   </si>
   <si>
     <t>Q66 DM ext.</t>
   </si>
   <si>
     <t>6854Q8</t>
   </si>
   <si>
     <t>6856Q8</t>
   </si>
   <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
     <t>7814T8</t>
   </si>
   <si>
     <t>7814Q8</t>
   </si>
   <si>
     <t>7816Q8</t>
   </si>
   <si>
     <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C60"/>
+  <dimension ref="A1:C72"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="13.7733736038208" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -750,281 +810,413 @@
         <v>63</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>30</v>
+        <v>86</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>32</v>
+        <v>88</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>46</v>
+        <v>94</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
+      <c r="A58" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>102</v>
+      </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
+      <c r="A59" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>104</v>
+      </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
+      <c r="A60" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>46</v>
+      </c>
       <c r="C60" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="C70" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="C71" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>