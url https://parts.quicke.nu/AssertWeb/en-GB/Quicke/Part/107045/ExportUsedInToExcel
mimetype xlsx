--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -250,109 +250,109 @@
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="C23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
@@ -505,87 +505,87 @@
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="C45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46">
       <c r="C46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47">
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48">
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>