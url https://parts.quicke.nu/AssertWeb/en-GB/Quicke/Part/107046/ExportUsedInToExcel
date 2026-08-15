--- v0 (2026-05-26)
+++ v1 (2026-08-15)
@@ -103,51 +103,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C81"/>
+  <dimension ref="A1:C80"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="13.7733736038208" customWidth="1"/>
     <col min="3" max="3" width="13.7375659942627" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -612,131 +612,131 @@
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59">
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
@@ -805,37 +805,32 @@
         <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77">
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="C80" s="0" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>