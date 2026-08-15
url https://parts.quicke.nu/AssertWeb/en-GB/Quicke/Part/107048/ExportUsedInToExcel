--- v0 (2026-05-26)
+++ v1 (2026-08-15)
@@ -544,98 +544,98 @@
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>