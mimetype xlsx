--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -621,237 +621,237 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...184 lines deleted...]
-    <t>7854Q8</t>
   </si>
   <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t>3014Q8</t>
   </si>
   <si>
     <t>Q30 DM</t>
   </si>
   <si>
     <t>3016Q8</t>
   </si>
   <si>
     <t>Q30 DM ext.</t>
   </si>
   <si>
     <t>3514Q8</t>
   </si>
   <si>
     <t>Q35 DM</t>
   </si>
@@ -3561,425 +3561,425 @@
         <v>203</v>
       </c>
       <c r="B217" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
         <v>205</v>
       </c>
       <c r="B218" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
         <v>216</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B230" s="0" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
         <v>229</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="B233" s="0" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
         <v>239</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
         <v>240</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
         <v>255</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
         <v>256</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
         <v>267</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>264</v>
+        <v>206</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
         <v>268</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>269</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
         <v>270</v>
       </c>
       <c r="B255" s="0" t="s">
         <v>271</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>5</v>