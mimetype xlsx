--- v0 (2026-05-26)
+++ v1 (2026-08-15)
@@ -90,156 +90,156 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...103 lines deleted...]
-    <t>5814Q8</t>
   </si>
   <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t>3014Q8</t>
   </si>
   <si>
     <t>Q30 DM</t>
   </si>
   <si>
     <t>3016Q8</t>
   </si>
   <si>
     <t>Q30 DM ext.</t>
   </si>
   <si>
     <t>3514Q8</t>
   </si>
   <si>
     <t>Q35 DM</t>
   </si>
@@ -2616,260 +2616,260 @@
         <v>26</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
@@ -3801,384 +3801,384 @@
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>36</v>
+        <v>92</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>98</v>
+        <v>204</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>94</v>
+        <v>205</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>230</v>
+        <v>63</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>231</v>
+        <v>29</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
         <v>232</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>5</v>
@@ -5278,260 +5278,260 @@
         <v>26</v>
       </c>
       <c r="B255" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B268" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B271" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B277" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B278" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>5</v>
@@ -5641,425 +5641,425 @@
         <v>26</v>
       </c>
       <c r="B288" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B289" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B301" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B304" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>63</v>
+        <v>307</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>61</v>
+        <v>308</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>333</v>
+        <v>63</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>330</v>
+        <v>29</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B325" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B326" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>5</v>
@@ -8941,425 +8941,425 @@
         <v>26</v>
       </c>
       <c r="B588" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C588" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B589" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C589" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C590" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C591" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C592" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C593" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C594" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C595" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C596" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C597" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C598" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C599" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C600" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B601" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C601" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C602" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C603" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B604" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C604" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C605" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C606" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C607" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C608" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>63</v>
+        <v>307</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>61</v>
+        <v>308</v>
       </c>
       <c r="C609" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C610" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C611" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C612" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C613" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C614" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C615" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C616" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C617" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C618" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C619" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C620" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C621" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C622" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C623" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>333</v>
+        <v>63</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>330</v>
+        <v>29</v>
       </c>
       <c r="C624" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B625" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C625" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B626" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C626" s="0" t="s">
         <v>5</v>
@@ -9469,425 +9469,425 @@
         <v>26</v>
       </c>
       <c r="B636" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C636" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B637" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C637" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C638" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C639" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C640" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C641" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C642" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C643" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C644" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C645" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C646" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C647" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C648" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B649" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C649" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C650" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C651" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B652" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C652" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C653" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C654" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C655" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C656" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>63</v>
+        <v>307</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>61</v>
+        <v>308</v>
       </c>
       <c r="C657" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C658" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C659" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C660" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C661" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C662" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C663" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C664" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C665" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C666" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C667" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C668" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C669" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C670" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C671" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>333</v>
+        <v>63</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>330</v>
+        <v>29</v>
       </c>
       <c r="C672" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B673" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C673" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B674" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C674" s="0" t="s">
         <v>5</v>
@@ -9997,425 +9997,425 @@
         <v>26</v>
       </c>
       <c r="B684" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C684" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B685" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C685" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C686" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C687" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C688" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C689" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C690" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C691" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C692" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C693" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C694" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C695" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C696" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B697" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C697" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C698" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C699" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B700" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C700" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C701" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C702" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C703" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C704" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>63</v>
+        <v>307</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>61</v>
+        <v>308</v>
       </c>
       <c r="C705" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C706" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C707" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C708" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C709" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C710" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C711" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C712" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C713" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C714" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C715" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C716" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C717" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C718" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C719" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>333</v>
+        <v>63</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>330</v>
+        <v>29</v>
       </c>
       <c r="C720" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
         <v>232</v>
       </c>
       <c r="B721" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C721" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B722" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C722" s="0" t="s">
         <v>5</v>
@@ -16432,381 +16432,381 @@
         <v>26</v>
       </c>
       <c r="B1269" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C1269" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B1270" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C1270" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B1271" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C1271" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B1272" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C1272" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B1273" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C1273" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B1274" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C1274" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B1275" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C1275" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B1276" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C1276" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B1277" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C1277" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B1278" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C1278" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B1279" s="0" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C1279" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1280" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C1280" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B1281" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C1281" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B1282" s="0" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C1282" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1283" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C1283" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B1284" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C1284" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B1285" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C1285" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B1286" s="0" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C1286" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B1287" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C1287" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" s="0" t="s">
-        <v>63</v>
+        <v>307</v>
       </c>
       <c r="B1288" s="0" t="s">
-        <v>61</v>
+        <v>308</v>
       </c>
       <c r="C1288" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B1289" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C1289" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B1290" s="0" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C1290" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B1291" s="0" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C1291" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" s="0" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B1292" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C1292" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B1293" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C1293" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" s="0" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B1294" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C1294" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B1295" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C1295" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B1296" s="0" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="C1296" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B1297" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C1297" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B1298" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C1298" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B1299" s="0" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C1299" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B1300" s="0" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C1300" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" s="0" t="s">
-        <v>333</v>
+        <v>63</v>
       </c>
       <c r="B1301" s="0" t="s">
-        <v>330</v>
+        <v>29</v>
       </c>
       <c r="C1301" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" s="0" t="s">
         <v>262</v>
       </c>
       <c r="B1302" s="0" t="s">
         <v>263</v>
       </c>
       <c r="C1302" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" s="0" t="s">
         <v>264</v>
       </c>
       <c r="B1303" s="0" t="s">
         <v>265</v>
       </c>
       <c r="C1303" s="0" t="s">
         <v>5</v>
@@ -18398,109 +18398,109 @@
     </row>
     <row r="1448">
       <c r="A1448" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B1448" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C1448" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" s="0" t="s">
         <v>299</v>
       </c>
       <c r="B1449" s="0" t="s">
         <v>300</v>
       </c>
       <c r="C1449" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B1450" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C1450" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" s="0" t="s">
         <v>301</v>
       </c>
       <c r="B1451" s="0" t="s">
         <v>302</v>
       </c>
       <c r="C1451" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1452" s="0" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C1452" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1453" s="0" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C1453" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" s="0" t="s">
         <v>305</v>
       </c>
       <c r="B1454" s="0" t="s">
         <v>306</v>
       </c>
       <c r="C1454" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B1455" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C1455" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" s="0" t="s">
         <v>334</v>
       </c>
       <c r="B1456" s="0" t="s">
         <v>335</v>
       </c>
       <c r="C1456" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" s="0" t="s">
         <v>336</v>
       </c>
       <c r="B1457" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C1457" s="0" t="s">
         <v>464</v>
@@ -18981,54 +18981,54 @@
     </row>
     <row r="1501">
       <c r="A1501" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B1501" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C1501" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B1502" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C1502" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1503" s="0" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C1503" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B1504" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C1504" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B1505" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C1505" s="0" t="s">
         <v>464</v>
@@ -22463,98 +22463,98 @@
       <c r="C1855" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="1856">
       <c r="B1856" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C1856" s="0" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="1857">
       <c r="A1857" s="0" t="s">
         <v>303</v>
       </c>
       <c r="B1857" s="0" t="s">
         <v>304</v>
       </c>
       <c r="C1857" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1858">
       <c r="A1858" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1858" s="0" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C1858" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1859">
       <c r="A1859" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B1859" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C1859" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1860">
       <c r="A1860" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B1860" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C1860" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1861">
       <c r="A1861" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1861" s="0" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C1861" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1862">
       <c r="A1862" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1862" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C1862" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1863">
       <c r="A1863" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B1863" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C1863" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1864">
       <c r="A1864" s="0" t="s">
         <v>250</v>
       </c>
       <c r="B1864" s="0" t="s">
         <v>251</v>
       </c>
       <c r="C1864" s="0" t="s">
         <v>464</v>
@@ -22815,54 +22815,54 @@
     </row>
     <row r="1888">
       <c r="A1888" s="0" t="s">
         <v>460</v>
       </c>
       <c r="B1888" s="0" t="s">
         <v>461</v>
       </c>
       <c r="C1888" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1889">
       <c r="A1889" s="0" t="s">
         <v>462</v>
       </c>
       <c r="B1889" s="0" t="s">
         <v>463</v>
       </c>
       <c r="C1889" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1890">
       <c r="A1890" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B1890" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C1890" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1891">
       <c r="A1891" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B1891" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C1891" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1892">
       <c r="B1892" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C1892" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="1893">
@@ -23721,54 +23721,54 @@
     </row>
     <row r="1972">
       <c r="A1972" s="0" t="s">
         <v>602</v>
       </c>
       <c r="B1972" s="0" t="s">
         <v>603</v>
       </c>
       <c r="C1972" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="1973">
       <c r="A1973" s="0" t="s">
         <v>602</v>
       </c>
       <c r="B1973" s="0" t="s">
         <v>603</v>
       </c>
       <c r="C1973" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="1974">
       <c r="A1974" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1974" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C1974" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="1975">
       <c r="B1975" s="0" t="s">
         <v>522</v>
       </c>
       <c r="C1975" s="0" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="1976">
       <c r="B1976" s="0" t="s">
         <v>522</v>
       </c>
       <c r="C1976" s="0" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="1977">
       <c r="A1977" s="0" t="s">
         <v>256</v>
       </c>
@@ -24364,54 +24364,54 @@
     </row>
     <row r="2031">
       <c r="A2031" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B2031" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C2031" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2032">
       <c r="A2032" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B2032" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C2032" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2033">
       <c r="A2033" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2033" s="0" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C2033" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2034">
       <c r="A2034" s="0" t="s">
         <v>236</v>
       </c>
       <c r="B2034" s="0" t="s">
         <v>237</v>
       </c>
       <c r="C2034" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2035">
       <c r="A2035" s="0" t="s">
         <v>242</v>
       </c>
       <c r="B2035" s="0" t="s">
         <v>243</v>
       </c>
       <c r="C2035" s="0" t="s">
         <v>563</v>
@@ -24672,98 +24672,98 @@
     </row>
     <row r="2059">
       <c r="A2059" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B2059" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C2059" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2060">
       <c r="A2060" s="0" t="s">
         <v>301</v>
       </c>
       <c r="B2060" s="0" t="s">
         <v>302</v>
       </c>
       <c r="C2060" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2061">
       <c r="A2061" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2061" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C2061" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2062">
       <c r="A2062" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2062" s="0" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C2062" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2063">
       <c r="A2063" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B2063" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C2063" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2064">
       <c r="A2064" s="0" t="s">
         <v>303</v>
       </c>
       <c r="B2064" s="0" t="s">
         <v>304</v>
       </c>
       <c r="C2064" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2065">
       <c r="A2065" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2065" s="0" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C2065" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2066">
       <c r="A2066" s="0" t="s">
         <v>250</v>
       </c>
       <c r="B2066" s="0" t="s">
         <v>251</v>
       </c>
       <c r="C2066" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2067">
       <c r="A2067" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B2067" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C2067" s="0" t="s">
         <v>563</v>
@@ -25145,164 +25145,164 @@
     </row>
     <row r="2102">
       <c r="A2102" s="0" t="s">
         <v>203</v>
       </c>
       <c r="B2102" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C2102" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2103">
       <c r="A2103" s="0" t="s">
         <v>366</v>
       </c>
       <c r="B2103" s="0" t="s">
         <v>367</v>
       </c>
       <c r="C2103" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2104">
       <c r="A2104" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B2104" s="0" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C2104" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2105">
       <c r="A2105" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2105" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C2105" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2106">
       <c r="A2106" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2106" s="0" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C2106" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2107">
       <c r="A2107" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2107" s="0" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="C2107" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2108">
       <c r="A2108" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B2108" s="0" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C2108" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2109">
       <c r="A2109" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B2109" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C2109" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2110">
       <c r="A2110" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B2110" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C2110" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2111">
       <c r="A2111" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B2111" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C2111" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2112">
       <c r="A2112" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2112" s="0" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C2112" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2113">
       <c r="A2113" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B2113" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C2113" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2114">
       <c r="A2114" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B2114" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C2114" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2115">
       <c r="A2115" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B2115" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C2115" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2116">
       <c r="A2116" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B2116" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C2116" s="0" t="s">
         <v>563</v>
@@ -25552,505 +25552,505 @@
     </row>
     <row r="2139">
       <c r="A2139" s="0" t="s">
         <v>299</v>
       </c>
       <c r="B2139" s="0" t="s">
         <v>300</v>
       </c>
       <c r="C2139" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2140">
       <c r="A2140" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B2140" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C2140" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2141">
       <c r="A2141" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B2141" s="0" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C2141" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2142">
       <c r="A2142" s="0" t="s">
-        <v>33</v>
+        <v>232</v>
       </c>
       <c r="B2142" s="0" t="s">
-        <v>34</v>
+        <v>233</v>
       </c>
       <c r="C2142" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2143">
       <c r="A2143" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B2143" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C2143" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2144">
       <c r="A2144" s="0" t="s">
-        <v>234</v>
+        <v>64</v>
       </c>
       <c r="B2144" s="0" t="s">
-        <v>235</v>
+        <v>65</v>
       </c>
       <c r="C2144" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2145">
       <c r="A2145" s="0" t="s">
-        <v>64</v>
+        <v>238</v>
       </c>
       <c r="B2145" s="0" t="s">
-        <v>65</v>
+        <v>239</v>
       </c>
       <c r="C2145" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2146">
       <c r="A2146" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B2146" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C2146" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2147">
       <c r="A2147" s="0" t="s">
-        <v>240</v>
+        <v>66</v>
       </c>
       <c r="B2147" s="0" t="s">
-        <v>241</v>
+        <v>67</v>
       </c>
       <c r="C2147" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2148">
       <c r="A2148" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B2148" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C2148" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2149">
       <c r="A2149" s="0" t="s">
-        <v>68</v>
+        <v>246</v>
       </c>
       <c r="B2149" s="0" t="s">
-        <v>69</v>
+        <v>247</v>
       </c>
       <c r="C2149" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2150">
       <c r="A2150" s="0" t="s">
-        <v>246</v>
+        <v>75</v>
       </c>
       <c r="B2150" s="0" t="s">
-        <v>247</v>
+        <v>76</v>
       </c>
       <c r="C2150" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2151">
       <c r="A2151" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B2151" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C2151" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2152">
       <c r="A2152" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B2152" s="0" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C2152" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2153">
       <c r="A2153" s="0" t="s">
-        <v>79</v>
+        <v>248</v>
       </c>
       <c r="B2153" s="0" t="s">
-        <v>76</v>
+        <v>249</v>
       </c>
       <c r="C2153" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2154">
       <c r="A2154" s="0" t="s">
-        <v>248</v>
+        <v>334</v>
       </c>
       <c r="B2154" s="0" t="s">
-        <v>249</v>
+        <v>335</v>
       </c>
       <c r="C2154" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2155">
       <c r="A2155" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B2155" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C2155" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2156">
       <c r="A2156" s="0" t="s">
-        <v>336</v>
+        <v>138</v>
       </c>
       <c r="B2156" s="0" t="s">
-        <v>337</v>
+        <v>139</v>
       </c>
       <c r="C2156" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2157">
       <c r="A2157" s="0" t="s">
-        <v>138</v>
+        <v>342</v>
       </c>
       <c r="B2157" s="0" t="s">
-        <v>139</v>
+        <v>343</v>
       </c>
       <c r="C2157" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2158">
       <c r="A2158" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B2158" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C2158" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2159">
       <c r="A2159" s="0" t="s">
-        <v>344</v>
+        <v>142</v>
       </c>
       <c r="B2159" s="0" t="s">
-        <v>345</v>
+        <v>143</v>
       </c>
       <c r="C2159" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2160">
       <c r="A2160" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B2160" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C2160" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2161">
       <c r="A2161" s="0" t="s">
-        <v>144</v>
+        <v>346</v>
       </c>
       <c r="B2161" s="0" t="s">
-        <v>145</v>
+        <v>347</v>
       </c>
       <c r="C2161" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2162">
       <c r="A2162" s="0" t="s">
-        <v>346</v>
+        <v>146</v>
       </c>
       <c r="B2162" s="0" t="s">
-        <v>347</v>
+        <v>147</v>
       </c>
       <c r="C2162" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2163">
       <c r="A2163" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B2163" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C2163" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2164">
       <c r="A2164" s="0" t="s">
-        <v>148</v>
+        <v>356</v>
       </c>
       <c r="B2164" s="0" t="s">
-        <v>149</v>
+        <v>357</v>
       </c>
       <c r="C2164" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2165">
       <c r="A2165" s="0" t="s">
-        <v>356</v>
+        <v>164</v>
       </c>
       <c r="B2165" s="0" t="s">
-        <v>357</v>
+        <v>165</v>
       </c>
       <c r="C2165" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2166">
       <c r="A2166" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B2166" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C2166" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2167">
       <c r="A2167" s="0" t="s">
-        <v>166</v>
+        <v>358</v>
       </c>
       <c r="B2167" s="0" t="s">
-        <v>165</v>
+        <v>359</v>
       </c>
       <c r="C2167" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2168">
       <c r="A2168" s="0" t="s">
-        <v>358</v>
+        <v>173</v>
       </c>
       <c r="B2168" s="0" t="s">
-        <v>359</v>
+        <v>174</v>
       </c>
       <c r="C2168" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2169">
       <c r="A2169" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B2169" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C2169" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2170">
       <c r="A2170" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B2170" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C2170" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2171">
       <c r="A2171" s="0" t="s">
-        <v>177</v>
+        <v>409</v>
       </c>
       <c r="B2171" s="0" t="s">
-        <v>174</v>
+        <v>410</v>
       </c>
       <c r="C2171" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2172">
       <c r="A2172" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B2172" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C2172" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2173">
       <c r="A2173" s="0" t="s">
-        <v>411</v>
+        <v>120</v>
       </c>
       <c r="B2173" s="0" t="s">
-        <v>412</v>
+        <v>121</v>
       </c>
       <c r="C2173" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2174">
       <c r="A2174" s="0" t="s">
-        <v>120</v>
+        <v>413</v>
       </c>
       <c r="B2174" s="0" t="s">
-        <v>121</v>
+        <v>414</v>
       </c>
       <c r="C2174" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2175">
       <c r="A2175" s="0" t="s">
-        <v>413</v>
+        <v>122</v>
       </c>
       <c r="B2175" s="0" t="s">
-        <v>414</v>
+        <v>123</v>
       </c>
       <c r="C2175" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2176">
       <c r="A2176" s="0" t="s">
-        <v>122</v>
+        <v>305</v>
       </c>
       <c r="B2176" s="0" t="s">
-        <v>123</v>
+        <v>306</v>
       </c>
       <c r="C2176" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2177">
       <c r="A2177" s="0" t="s">
-        <v>305</v>
+        <v>49</v>
       </c>
       <c r="B2177" s="0" t="s">
-        <v>306</v>
+        <v>50</v>
       </c>
       <c r="C2177" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2178">
       <c r="A2178" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2178" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C2178" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2179">
       <c r="A2179" s="0" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="B2179" s="0" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="C2179" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2180">
       <c r="A2180" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2180" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C2180" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2181">
       <c r="A2181" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B2181" s="0" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C2181" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2182">
       <c r="A2182" s="0" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="B2182" s="0" t="s">
-        <v>100</v>
+        <v>29</v>
       </c>
       <c r="C2182" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2183">
       <c r="A2183" s="0" t="s">
         <v>393</v>
       </c>
       <c r="B2183" s="0" t="s">
         <v>394</v>
       </c>
       <c r="C2183" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="2184">
       <c r="A2184" s="0" t="s">
         <v>395</v>
       </c>
       <c r="B2184" s="0" t="s">
         <v>396</v>
       </c>
       <c r="C2184" s="0" t="s">
         <v>679</v>
@@ -26803,4660 +26803,4660 @@
       <c r="C2258" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="2259">
       <c r="B2259" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2259" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="2260">
       <c r="B2260" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2260" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="2261">
       <c r="B2261" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2261" s="0" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
     </row>
     <row r="2262">
       <c r="B2262" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2262" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
     </row>
     <row r="2263">
       <c r="B2263" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2263" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="2264">
       <c r="B2264" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2264" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="2265">
       <c r="B2265" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2265" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="2266">
       <c r="B2266" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2266" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="2267">
       <c r="B2267" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2267" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="2268">
       <c r="B2268" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2268" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="2269">
+      <c r="A2269" s="0" t="s">
+        <v>602</v>
+      </c>
       <c r="B2269" s="0" t="s">
-        <v>526</v>
+        <v>603</v>
       </c>
       <c r="C2269" s="0" t="s">
-        <v>707</v>
+        <v>563</v>
       </c>
     </row>
     <row r="2270">
+      <c r="A2270" s="0" t="s">
+        <v>602</v>
+      </c>
       <c r="B2270" s="0" t="s">
-        <v>526</v>
+        <v>603</v>
       </c>
       <c r="C2270" s="0" t="s">
-        <v>707</v>
+        <v>563</v>
       </c>
     </row>
     <row r="2271">
       <c r="A2271" s="0" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="B2271" s="0" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="C2271" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2272">
       <c r="A2272" s="0" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="B2272" s="0" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="C2272" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2273">
       <c r="A2273" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B2273" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C2273" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2274">
       <c r="A2274" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B2274" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C2274" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2275">
       <c r="A2275" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B2275" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="C2275" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2276">
       <c r="A2276" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B2276" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="C2276" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2277">
       <c r="A2277" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="B2277" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="C2277" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2278">
       <c r="A2278" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="B2278" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="C2278" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2279">
       <c r="A2279" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B2279" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C2279" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2280">
       <c r="A2280" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B2280" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C2280" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2281">
       <c r="A2281" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B2281" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C2281" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2282">
       <c r="A2282" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B2282" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C2282" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2283">
       <c r="A2283" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="B2283" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="C2283" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2284">
       <c r="A2284" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="B2284" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="C2284" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2285">
       <c r="A2285" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B2285" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C2285" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2286">
       <c r="A2286" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B2286" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C2286" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2287">
       <c r="A2287" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B2287" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C2287" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2288">
       <c r="A2288" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B2288" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C2288" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2289">
       <c r="A2289" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B2289" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="C2289" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2290">
       <c r="A2290" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B2290" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="C2290" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2291">
       <c r="A2291" s="0" t="s">
-        <v>628</v>
+        <v>638</v>
       </c>
       <c r="B2291" s="0" t="s">
-        <v>629</v>
+        <v>611</v>
       </c>
       <c r="C2291" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2292">
       <c r="A2292" s="0" t="s">
-        <v>628</v>
+        <v>638</v>
       </c>
       <c r="B2292" s="0" t="s">
-        <v>629</v>
+        <v>611</v>
       </c>
       <c r="C2292" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2293">
       <c r="A2293" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B2293" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C2293" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2294">
       <c r="A2294" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B2294" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C2294" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2295">
       <c r="A2295" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B2295" s="0" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="C2295" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2296">
       <c r="A2296" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B2296" s="0" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="C2296" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2297">
       <c r="A2297" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="B2297" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C2297" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2298">
       <c r="A2298" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="B2298" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C2298" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2299">
       <c r="A2299" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B2299" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C2299" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2300">
       <c r="A2300" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B2300" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C2300" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2301">
       <c r="A2301" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B2301" s="0" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="C2301" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2302">
       <c r="A2302" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B2302" s="0" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="C2302" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2303">
       <c r="A2303" s="0" t="s">
-        <v>643</v>
+        <v>602</v>
       </c>
       <c r="B2303" s="0" t="s">
-        <v>629</v>
+        <v>603</v>
       </c>
       <c r="C2303" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2304">
       <c r="A2304" s="0" t="s">
-        <v>643</v>
+        <v>602</v>
       </c>
       <c r="B2304" s="0" t="s">
-        <v>629</v>
+        <v>603</v>
       </c>
       <c r="C2304" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2305">
       <c r="A2305" s="0" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="B2305" s="0" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="C2305" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2306">
       <c r="A2306" s="0" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="B2306" s="0" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="C2306" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2307">
       <c r="A2307" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B2307" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C2307" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2308">
       <c r="A2308" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B2308" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C2308" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2309">
       <c r="A2309" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B2309" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="C2309" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2310">
       <c r="A2310" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B2310" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="C2310" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2311">
       <c r="A2311" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="B2311" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="C2311" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2312">
       <c r="A2312" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="B2312" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="C2312" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2313">
       <c r="A2313" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B2313" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C2313" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2314">
       <c r="A2314" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B2314" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C2314" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2315">
       <c r="A2315" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B2315" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C2315" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2316">
       <c r="A2316" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B2316" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C2316" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2317">
       <c r="A2317" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="B2317" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="C2317" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2318">
       <c r="A2318" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="B2318" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="C2318" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2319">
       <c r="A2319" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B2319" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C2319" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2320">
       <c r="A2320" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B2320" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C2320" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2321">
       <c r="A2321" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B2321" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C2321" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2322">
       <c r="A2322" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B2322" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C2322" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2323">
       <c r="A2323" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B2323" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="C2323" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2324">
       <c r="A2324" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B2324" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="C2324" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2325">
       <c r="A2325" s="0" t="s">
-        <v>628</v>
+        <v>638</v>
       </c>
       <c r="B2325" s="0" t="s">
-        <v>629</v>
+        <v>611</v>
       </c>
       <c r="C2325" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2326">
       <c r="A2326" s="0" t="s">
-        <v>628</v>
+        <v>638</v>
       </c>
       <c r="B2326" s="0" t="s">
-        <v>629</v>
+        <v>611</v>
       </c>
       <c r="C2326" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2327">
       <c r="A2327" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B2327" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C2327" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2328">
       <c r="A2328" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B2328" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C2328" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2329">
       <c r="A2329" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B2329" s="0" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="C2329" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2330">
       <c r="A2330" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B2330" s="0" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="C2330" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2331">
       <c r="A2331" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="B2331" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C2331" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2332">
       <c r="A2332" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="B2332" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C2332" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2333">
       <c r="A2333" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B2333" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C2333" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2334">
       <c r="A2334" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B2334" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C2334" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2335">
       <c r="A2335" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B2335" s="0" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="C2335" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2336">
       <c r="A2336" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B2336" s="0" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="C2336" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2337">
       <c r="A2337" s="0" t="s">
-        <v>643</v>
+        <v>3</v>
       </c>
       <c r="B2337" s="0" t="s">
-        <v>629</v>
+        <v>4</v>
       </c>
       <c r="C2337" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2338">
       <c r="A2338" s="0" t="s">
-        <v>643</v>
+        <v>6</v>
       </c>
       <c r="B2338" s="0" t="s">
-        <v>629</v>
+        <v>7</v>
       </c>
       <c r="C2338" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2339">
       <c r="A2339" s="0" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B2339" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C2339" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2340">
       <c r="A2340" s="0" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B2340" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C2340" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2341">
       <c r="A2341" s="0" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B2341" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C2341" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2342">
       <c r="A2342" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B2342" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C2342" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2343">
       <c r="A2343" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B2343" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C2343" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2344">
       <c r="A2344" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B2344" s="0" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C2344" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2345">
       <c r="A2345" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B2345" s="0" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C2345" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2346">
       <c r="A2346" s="0" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B2346" s="0" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C2346" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2347">
       <c r="A2347" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B2347" s="0" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C2347" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2348">
       <c r="A2348" s="0" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B2348" s="0" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C2348" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2349">
       <c r="A2349" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B2349" s="0" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C2349" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2350">
       <c r="A2350" s="0" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B2350" s="0" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C2350" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2351">
       <c r="A2351" s="0" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B2351" s="0" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C2351" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2352">
       <c r="A2352" s="0" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B2352" s="0" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C2352" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2353">
       <c r="A2353" s="0" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B2353" s="0" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C2353" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2354">
       <c r="A2354" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B2354" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C2354" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2355">
       <c r="A2355" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B2355" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C2355" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2356">
       <c r="A2356" s="0" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B2356" s="0" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C2356" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2357">
       <c r="A2357" s="0" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B2357" s="0" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="C2357" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2358">
       <c r="A2358" s="0" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="B2358" s="0" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="C2358" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2359">
       <c r="A2359" s="0" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B2359" s="0" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C2359" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2360">
       <c r="A2360" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B2360" s="0" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="C2360" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2361">
       <c r="A2361" s="0" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B2361" s="0" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="C2361" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2362">
       <c r="A2362" s="0" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="B2362" s="0" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C2362" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2363">
       <c r="A2363" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B2363" s="0" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="C2363" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2364">
       <c r="A2364" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B2364" s="0" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C2364" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2365">
       <c r="A2365" s="0" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B2365" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C2365" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2366">
       <c r="A2366" s="0" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B2366" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C2366" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2367">
       <c r="A2367" s="0" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B2367" s="0" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="C2367" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2368">
       <c r="A2368" s="0" t="s">
-        <v>62</v>
+        <v>279</v>
       </c>
       <c r="B2368" s="0" t="s">
-        <v>59</v>
+        <v>280</v>
       </c>
       <c r="C2368" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2369">
       <c r="A2369" s="0" t="s">
-        <v>63</v>
+        <v>281</v>
       </c>
       <c r="B2369" s="0" t="s">
-        <v>61</v>
+        <v>282</v>
       </c>
       <c r="C2369" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2370">
       <c r="A2370" s="0" t="s">
-        <v>279</v>
+        <v>3</v>
       </c>
       <c r="B2370" s="0" t="s">
-        <v>280</v>
+        <v>4</v>
       </c>
       <c r="C2370" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2371">
       <c r="A2371" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B2371" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C2371" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2372">
       <c r="A2372" s="0" t="s">
-        <v>3</v>
+        <v>285</v>
       </c>
       <c r="B2372" s="0" t="s">
-        <v>4</v>
+        <v>286</v>
       </c>
       <c r="C2372" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2373">
       <c r="A2373" s="0" t="s">
-        <v>283</v>
+        <v>6</v>
       </c>
       <c r="B2373" s="0" t="s">
-        <v>284</v>
+        <v>7</v>
       </c>
       <c r="C2373" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2374">
       <c r="A2374" s="0" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B2374" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C2374" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2375">
       <c r="A2375" s="0" t="s">
-        <v>6</v>
+        <v>289</v>
       </c>
       <c r="B2375" s="0" t="s">
-        <v>7</v>
+        <v>290</v>
       </c>
       <c r="C2375" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2376">
       <c r="A2376" s="0" t="s">
-        <v>287</v>
+        <v>8</v>
       </c>
       <c r="B2376" s="0" t="s">
-        <v>288</v>
+        <v>9</v>
       </c>
       <c r="C2376" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2377">
       <c r="A2377" s="0" t="s">
-        <v>289</v>
+        <v>10</v>
       </c>
       <c r="B2377" s="0" t="s">
-        <v>290</v>
+        <v>11</v>
       </c>
       <c r="C2377" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2378">
       <c r="A2378" s="0" t="s">
-        <v>8</v>
+        <v>291</v>
       </c>
       <c r="B2378" s="0" t="s">
-        <v>9</v>
+        <v>292</v>
       </c>
       <c r="C2378" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2379">
       <c r="A2379" s="0" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B2379" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C2379" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2380">
       <c r="A2380" s="0" t="s">
-        <v>291</v>
+        <v>14</v>
       </c>
       <c r="B2380" s="0" t="s">
-        <v>292</v>
+        <v>15</v>
       </c>
       <c r="C2380" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2381">
       <c r="A2381" s="0" t="s">
-        <v>12</v>
+        <v>293</v>
       </c>
       <c r="B2381" s="0" t="s">
-        <v>13</v>
+        <v>294</v>
       </c>
       <c r="C2381" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2382">
       <c r="A2382" s="0" t="s">
-        <v>14</v>
+        <v>295</v>
       </c>
       <c r="B2382" s="0" t="s">
-        <v>15</v>
+        <v>296</v>
       </c>
       <c r="C2382" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2383">
       <c r="A2383" s="0" t="s">
-        <v>293</v>
+        <v>16</v>
       </c>
       <c r="B2383" s="0" t="s">
-        <v>294</v>
+        <v>17</v>
       </c>
       <c r="C2383" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2384">
       <c r="A2384" s="0" t="s">
-        <v>295</v>
+        <v>18</v>
       </c>
       <c r="B2384" s="0" t="s">
-        <v>296</v>
+        <v>19</v>
       </c>
       <c r="C2384" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2385">
       <c r="A2385" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="B2385" s="0" t="s">
-        <v>17</v>
+        <v>298</v>
       </c>
       <c r="C2385" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2386">
       <c r="A2386" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B2386" s="0" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C2386" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2387">
       <c r="A2387" s="0" t="s">
-        <v>297</v>
+        <v>22</v>
       </c>
       <c r="B2387" s="0" t="s">
-        <v>298</v>
+        <v>23</v>
       </c>
       <c r="C2387" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2388">
       <c r="A2388" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B2388" s="0" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C2388" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2389">
       <c r="A2389" s="0" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B2389" s="0" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C2389" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2390">
       <c r="A2390" s="0" t="s">
-        <v>24</v>
+        <v>299</v>
       </c>
       <c r="B2390" s="0" t="s">
-        <v>25</v>
+        <v>300</v>
       </c>
       <c r="C2390" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2391">
       <c r="A2391" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B2391" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C2391" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2392">
       <c r="A2392" s="0" t="s">
-        <v>299</v>
+        <v>30</v>
       </c>
       <c r="B2392" s="0" t="s">
-        <v>300</v>
+        <v>31</v>
       </c>
       <c r="C2392" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2393">
       <c r="A2393" s="0" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B2393" s="0" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C2393" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2394">
       <c r="A2394" s="0" t="s">
-        <v>30</v>
+        <v>232</v>
       </c>
       <c r="B2394" s="0" t="s">
-        <v>29</v>
+        <v>233</v>
       </c>
       <c r="C2394" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2395">
       <c r="A2395" s="0" t="s">
-        <v>31</v>
+        <v>234</v>
       </c>
       <c r="B2395" s="0" t="s">
-        <v>32</v>
+        <v>235</v>
       </c>
       <c r="C2395" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2396">
       <c r="A2396" s="0" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="B2396" s="0" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="C2396" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2397">
       <c r="A2397" s="0" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B2397" s="0" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C2397" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2398">
       <c r="A2398" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B2398" s="0" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C2398" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2399">
       <c r="A2399" s="0" t="s">
-        <v>64</v>
+        <v>240</v>
       </c>
       <c r="B2399" s="0" t="s">
-        <v>65</v>
+        <v>241</v>
       </c>
       <c r="C2399" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2400">
       <c r="A2400" s="0" t="s">
-        <v>236</v>
+        <v>66</v>
       </c>
       <c r="B2400" s="0" t="s">
-        <v>237</v>
+        <v>67</v>
       </c>
       <c r="C2400" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2401">
       <c r="A2401" s="0" t="s">
-        <v>238</v>
+        <v>68</v>
       </c>
       <c r="B2401" s="0" t="s">
-        <v>239</v>
+        <v>69</v>
       </c>
       <c r="C2401" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2402">
       <c r="A2402" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B2402" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C2402" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2403">
       <c r="A2403" s="0" t="s">
-        <v>66</v>
+        <v>244</v>
       </c>
       <c r="B2403" s="0" t="s">
-        <v>67</v>
+        <v>245</v>
       </c>
       <c r="C2403" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2404">
       <c r="A2404" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B2404" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C2404" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2405">
       <c r="A2405" s="0" t="s">
-        <v>242</v>
+        <v>72</v>
       </c>
       <c r="B2405" s="0" t="s">
-        <v>243</v>
+        <v>73</v>
       </c>
       <c r="C2405" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2406">
       <c r="A2406" s="0" t="s">
-        <v>244</v>
+        <v>74</v>
       </c>
       <c r="B2406" s="0" t="s">
-        <v>245</v>
+        <v>71</v>
       </c>
       <c r="C2406" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2407">
       <c r="A2407" s="0" t="s">
-        <v>70</v>
+        <v>246</v>
       </c>
       <c r="B2407" s="0" t="s">
-        <v>71</v>
+        <v>247</v>
       </c>
       <c r="C2407" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2408">
       <c r="A2408" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B2408" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C2408" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2409">
       <c r="A2409" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B2409" s="0" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="C2409" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2410">
       <c r="A2410" s="0" t="s">
-        <v>246</v>
+        <v>79</v>
       </c>
       <c r="B2410" s="0" t="s">
-        <v>247</v>
+        <v>76</v>
       </c>
       <c r="C2410" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2411">
       <c r="A2411" s="0" t="s">
-        <v>75</v>
+        <v>248</v>
       </c>
       <c r="B2411" s="0" t="s">
-        <v>76</v>
+        <v>249</v>
       </c>
       <c r="C2411" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2412">
       <c r="A2412" s="0" t="s">
-        <v>77</v>
+        <v>334</v>
       </c>
       <c r="B2412" s="0" t="s">
-        <v>78</v>
+        <v>335</v>
       </c>
       <c r="C2412" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2413">
       <c r="A2413" s="0" t="s">
-        <v>79</v>
+        <v>336</v>
       </c>
       <c r="B2413" s="0" t="s">
-        <v>76</v>
+        <v>337</v>
       </c>
       <c r="C2413" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2414">
       <c r="A2414" s="0" t="s">
-        <v>248</v>
+        <v>138</v>
       </c>
       <c r="B2414" s="0" t="s">
-        <v>249</v>
+        <v>139</v>
       </c>
       <c r="C2414" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2415">
       <c r="A2415" s="0" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="B2415" s="0" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="C2415" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2416">
       <c r="A2416" s="0" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="B2416" s="0" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="C2416" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2417">
       <c r="A2417" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B2417" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C2417" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2418">
       <c r="A2418" s="0" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B2418" s="0" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C2418" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2419">
       <c r="A2419" s="0" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B2419" s="0" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="C2419" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2420">
       <c r="A2420" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B2420" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C2420" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2421">
       <c r="A2421" s="0" t="s">
-        <v>342</v>
+        <v>144</v>
       </c>
       <c r="B2421" s="0" t="s">
-        <v>343</v>
+        <v>145</v>
       </c>
       <c r="C2421" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2422">
       <c r="A2422" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B2422" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C2422" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2423">
       <c r="A2423" s="0" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B2423" s="0" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C2423" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2424">
       <c r="A2424" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B2424" s="0" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C2424" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2425">
       <c r="A2425" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B2425" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C2425" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2426">
       <c r="A2426" s="0" t="s">
-        <v>146</v>
+        <v>350</v>
       </c>
       <c r="B2426" s="0" t="s">
-        <v>147</v>
+        <v>351</v>
       </c>
       <c r="C2426" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2427">
       <c r="A2427" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B2427" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C2427" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2428">
       <c r="A2428" s="0" t="s">
-        <v>348</v>
+        <v>152</v>
       </c>
       <c r="B2428" s="0" t="s">
-        <v>349</v>
+        <v>153</v>
       </c>
       <c r="C2428" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2429">
       <c r="A2429" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B2429" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C2429" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2430">
       <c r="A2430" s="0" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B2430" s="0" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C2430" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2431">
       <c r="A2431" s="0" t="s">
-        <v>152</v>
+        <v>354</v>
       </c>
       <c r="B2431" s="0" t="s">
-        <v>153</v>
+        <v>355</v>
       </c>
       <c r="C2431" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2432">
       <c r="A2432" s="0" t="s">
-        <v>352</v>
+        <v>156</v>
       </c>
       <c r="B2432" s="0" t="s">
-        <v>353</v>
+        <v>157</v>
       </c>
       <c r="C2432" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2433">
       <c r="A2433" s="0" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B2433" s="0" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C2433" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2434">
       <c r="A2434" s="0" t="s">
-        <v>354</v>
+        <v>160</v>
       </c>
       <c r="B2434" s="0" t="s">
-        <v>355</v>
+        <v>161</v>
       </c>
       <c r="C2434" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2435">
       <c r="A2435" s="0" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="B2435" s="0" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="C2435" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2436">
       <c r="A2436" s="0" t="s">
-        <v>158</v>
+        <v>356</v>
       </c>
       <c r="B2436" s="0" t="s">
-        <v>159</v>
+        <v>357</v>
       </c>
       <c r="C2436" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2437">
       <c r="A2437" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B2437" s="0" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C2437" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2438">
       <c r="A2438" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B2438" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C2438" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2439">
       <c r="A2439" s="0" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="B2439" s="0" t="s">
-        <v>357</v>
+        <v>168</v>
       </c>
       <c r="C2439" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2440">
       <c r="A2440" s="0" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B2440" s="0" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C2440" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2441">
       <c r="A2441" s="0" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="B2441" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="C2441" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2442">
       <c r="A2442" s="0" t="s">
-        <v>167</v>
+        <v>358</v>
       </c>
       <c r="B2442" s="0" t="s">
-        <v>168</v>
+        <v>359</v>
       </c>
       <c r="C2442" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2443">
       <c r="A2443" s="0" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B2443" s="0" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C2443" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2444">
       <c r="A2444" s="0" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B2444" s="0" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C2444" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2445">
       <c r="A2445" s="0" t="s">
-        <v>358</v>
+        <v>177</v>
       </c>
       <c r="B2445" s="0" t="s">
-        <v>359</v>
+        <v>174</v>
       </c>
       <c r="C2445" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2446">
       <c r="A2446" s="0" t="s">
-        <v>173</v>
+        <v>405</v>
       </c>
       <c r="B2446" s="0" t="s">
-        <v>174</v>
+        <v>406</v>
       </c>
       <c r="C2446" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2447">
       <c r="A2447" s="0" t="s">
-        <v>175</v>
+        <v>407</v>
       </c>
       <c r="B2447" s="0" t="s">
-        <v>176</v>
+        <v>408</v>
       </c>
       <c r="C2447" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2448">
       <c r="A2448" s="0" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="B2448" s="0" t="s">
-        <v>174</v>
+        <v>119</v>
       </c>
       <c r="C2448" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2449">
       <c r="A2449" s="0" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B2449" s="0" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C2449" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2450">
       <c r="A2450" s="0" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B2450" s="0" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C2450" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2451">
       <c r="A2451" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2451" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C2451" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2452">
       <c r="A2452" s="0" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="B2452" s="0" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="C2452" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2453">
       <c r="A2453" s="0" t="s">
-        <v>411</v>
+        <v>122</v>
       </c>
       <c r="B2453" s="0" t="s">
-        <v>412</v>
+        <v>123</v>
       </c>
       <c r="C2453" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2454">
       <c r="A2454" s="0" t="s">
-        <v>120</v>
+        <v>301</v>
       </c>
       <c r="B2454" s="0" t="s">
-        <v>121</v>
+        <v>302</v>
       </c>
       <c r="C2454" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2455">
       <c r="A2455" s="0" t="s">
-        <v>413</v>
+        <v>34</v>
       </c>
       <c r="B2455" s="0" t="s">
-        <v>414</v>
+        <v>35</v>
       </c>
       <c r="C2455" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2456">
       <c r="A2456" s="0" t="s">
-        <v>122</v>
+        <v>36</v>
       </c>
       <c r="B2456" s="0" t="s">
-        <v>123</v>
+        <v>37</v>
       </c>
       <c r="C2456" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2457">
       <c r="A2457" s="0" t="s">
-        <v>301</v>
+        <v>38</v>
       </c>
       <c r="B2457" s="0" t="s">
-        <v>302</v>
+        <v>35</v>
       </c>
       <c r="C2457" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2458">
       <c r="A2458" s="0" t="s">
-        <v>35</v>
+        <v>303</v>
       </c>
       <c r="B2458" s="0" t="s">
-        <v>36</v>
+        <v>304</v>
       </c>
       <c r="C2458" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2459">
       <c r="A2459" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B2459" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C2459" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2460">
       <c r="A2460" s="0" t="s">
-        <v>39</v>
+        <v>250</v>
       </c>
       <c r="B2460" s="0" t="s">
-        <v>36</v>
+        <v>251</v>
       </c>
       <c r="C2460" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2461">
       <c r="A2461" s="0" t="s">
-        <v>303</v>
+        <v>80</v>
       </c>
       <c r="B2461" s="0" t="s">
-        <v>304</v>
+        <v>81</v>
       </c>
       <c r="C2461" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2462">
       <c r="A2462" s="0" t="s">
-        <v>40</v>
+        <v>82</v>
       </c>
       <c r="B2462" s="0" t="s">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="C2462" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2463">
       <c r="A2463" s="0" t="s">
-        <v>250</v>
+        <v>84</v>
       </c>
       <c r="B2463" s="0" t="s">
-        <v>251</v>
+        <v>85</v>
       </c>
       <c r="C2463" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2464">
       <c r="A2464" s="0" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="B2464" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C2464" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2465">
       <c r="A2465" s="0" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="B2465" s="0" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C2465" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2466">
       <c r="A2466" s="0" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="B2466" s="0" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C2466" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2467">
       <c r="A2467" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B2467" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C2467" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2468">
       <c r="A2468" s="0" t="s">
-        <v>87</v>
+        <v>419</v>
       </c>
       <c r="B2468" s="0" t="s">
-        <v>88</v>
+        <v>420</v>
       </c>
       <c r="C2468" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2469">
       <c r="A2469" s="0" t="s">
-        <v>89</v>
+        <v>130</v>
       </c>
       <c r="B2469" s="0" t="s">
-        <v>83</v>
+        <v>131</v>
       </c>
       <c r="C2469" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2470">
       <c r="A2470" s="0" t="s">
-        <v>90</v>
+        <v>132</v>
       </c>
       <c r="B2470" s="0" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="C2470" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2471">
       <c r="A2471" s="0" t="s">
-        <v>419</v>
+        <v>134</v>
       </c>
       <c r="B2471" s="0" t="s">
-        <v>420</v>
+        <v>135</v>
       </c>
       <c r="C2471" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2472">
       <c r="A2472" s="0" t="s">
-        <v>130</v>
+        <v>421</v>
       </c>
       <c r="B2472" s="0" t="s">
-        <v>131</v>
+        <v>422</v>
       </c>
       <c r="C2472" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2473">
       <c r="A2473" s="0" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B2473" s="0" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C2473" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2474">
       <c r="A2474" s="0" t="s">
-        <v>134</v>
+        <v>360</v>
       </c>
       <c r="B2474" s="0" t="s">
-        <v>135</v>
+        <v>361</v>
       </c>
       <c r="C2474" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2475">
       <c r="A2475" s="0" t="s">
-        <v>421</v>
+        <v>178</v>
       </c>
       <c r="B2475" s="0" t="s">
-        <v>422</v>
+        <v>179</v>
       </c>
       <c r="C2475" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2476">
       <c r="A2476" s="0" t="s">
-        <v>136</v>
+        <v>180</v>
       </c>
       <c r="B2476" s="0" t="s">
-        <v>137</v>
+        <v>181</v>
       </c>
       <c r="C2476" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2477">
       <c r="A2477" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B2477" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C2477" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B2478" s="0" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C2478" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" s="0" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B2479" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C2479" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2480">
       <c r="A2480" s="0" t="s">
-        <v>362</v>
+        <v>185</v>
       </c>
       <c r="B2480" s="0" t="s">
-        <v>363</v>
+        <v>186</v>
       </c>
       <c r="C2480" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2481">
       <c r="A2481" s="0" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="B2481" s="0" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="C2481" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2482">
       <c r="A2482" s="0" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B2482" s="0" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="C2482" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2483">
       <c r="A2483" s="0" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="B2483" s="0" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="C2483" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2484">
       <c r="A2484" s="0" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="B2484" s="0" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="C2484" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2485">
       <c r="A2485" s="0" t="s">
-        <v>189</v>
+        <v>364</v>
       </c>
       <c r="B2485" s="0" t="s">
-        <v>190</v>
+        <v>365</v>
       </c>
       <c r="C2485" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2486">
       <c r="A2486" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B2486" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C2486" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2487">
       <c r="A2487" s="0" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B2487" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C2487" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2488">
       <c r="A2488" s="0" t="s">
-        <v>364</v>
+        <v>198</v>
       </c>
       <c r="B2488" s="0" t="s">
-        <v>365</v>
+        <v>199</v>
       </c>
       <c r="C2488" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2489">
       <c r="A2489" s="0" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="B2489" s="0" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="C2489" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2490">
       <c r="A2490" s="0" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B2490" s="0" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="C2490" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2491">
       <c r="A2491" s="0" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B2491" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C2491" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2492">
       <c r="A2492" s="0" t="s">
-        <v>200</v>
+        <v>366</v>
       </c>
       <c r="B2492" s="0" t="s">
-        <v>201</v>
+        <v>367</v>
       </c>
       <c r="C2492" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2493">
       <c r="A2493" s="0" t="s">
-        <v>202</v>
+        <v>41</v>
       </c>
       <c r="B2493" s="0" t="s">
-        <v>199</v>
+        <v>42</v>
       </c>
       <c r="C2493" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2494">
       <c r="A2494" s="0" t="s">
-        <v>203</v>
+        <v>43</v>
       </c>
       <c r="B2494" s="0" t="s">
-        <v>201</v>
+        <v>44</v>
       </c>
       <c r="C2494" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2495">
       <c r="A2495" s="0" t="s">
-        <v>366</v>
+        <v>45</v>
       </c>
       <c r="B2495" s="0" t="s">
-        <v>367</v>
+        <v>46</v>
       </c>
       <c r="C2495" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2496">
       <c r="A2496" s="0" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B2496" s="0" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="C2496" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2497">
       <c r="A2497" s="0" t="s">
-        <v>44</v>
+        <v>305</v>
       </c>
       <c r="B2497" s="0" t="s">
-        <v>45</v>
+        <v>306</v>
       </c>
       <c r="C2497" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2498">
       <c r="A2498" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B2498" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C2498" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2499">
       <c r="A2499" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B2499" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C2499" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2500">
       <c r="A2500" s="0" t="s">
-        <v>305</v>
+        <v>52</v>
       </c>
       <c r="B2500" s="0" t="s">
-        <v>306</v>
+        <v>53</v>
       </c>
       <c r="C2500" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2501">
       <c r="A2501" s="0" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B2501" s="0" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C2501" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2502">
       <c r="A2502" s="0" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B2502" s="0" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C2502" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2503">
       <c r="A2503" s="0" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B2503" s="0" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C2503" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2504">
       <c r="A2504" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B2504" s="0" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C2504" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2505">
       <c r="A2505" s="0" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B2505" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C2505" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2506">
       <c r="A2506" s="0" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B2506" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C2506" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2507">
       <c r="A2507" s="0" t="s">
-        <v>60</v>
+        <v>252</v>
       </c>
       <c r="B2507" s="0" t="s">
-        <v>61</v>
+        <v>253</v>
       </c>
       <c r="C2507" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2508">
       <c r="A2508" s="0" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="B2508" s="0" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="C2508" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2509">
       <c r="A2509" s="0" t="s">
-        <v>63</v>
+        <v>254</v>
       </c>
       <c r="B2509" s="0" t="s">
-        <v>61</v>
+        <v>255</v>
       </c>
       <c r="C2509" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2510">
       <c r="A2510" s="0" t="s">
-        <v>252</v>
+        <v>93</v>
       </c>
       <c r="B2510" s="0" t="s">
-        <v>253</v>
+        <v>94</v>
       </c>
       <c r="C2510" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2511">
       <c r="A2511" s="0" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B2511" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C2511" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2512">
       <c r="A2512" s="0" t="s">
-        <v>254</v>
+        <v>97</v>
       </c>
       <c r="B2512" s="0" t="s">
-        <v>255</v>
+        <v>94</v>
       </c>
       <c r="C2512" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2513">
       <c r="A2513" s="0" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B2513" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C2513" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2514">
       <c r="A2514" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B2514" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C2514" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2515">
       <c r="A2515" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B2515" s="0" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C2515" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2516">
       <c r="A2516" s="0" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B2516" s="0" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="C2516" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2517">
       <c r="A2517" s="0" t="s">
-        <v>99</v>
+        <v>63</v>
       </c>
       <c r="B2517" s="0" t="s">
-        <v>100</v>
+        <v>29</v>
       </c>
       <c r="C2517" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2518">
       <c r="A2518" s="0" t="s">
-        <v>101</v>
+        <v>256</v>
       </c>
       <c r="B2518" s="0" t="s">
-        <v>102</v>
+        <v>257</v>
       </c>
       <c r="C2518" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2519">
       <c r="A2519" s="0" t="s">
-        <v>103</v>
+        <v>258</v>
       </c>
       <c r="B2519" s="0" t="s">
-        <v>100</v>
+        <v>259</v>
       </c>
       <c r="C2519" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2520">
       <c r="A2520" s="0" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B2520" s="0" t="s">
         <v>257</v>
       </c>
       <c r="C2520" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2521">
       <c r="A2521" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B2521" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="C2521" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2522">
       <c r="A2522" s="0" t="s">
-        <v>260</v>
+        <v>368</v>
       </c>
       <c r="B2522" s="0" t="s">
-        <v>257</v>
+        <v>369</v>
       </c>
       <c r="C2522" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2523">
       <c r="A2523" s="0" t="s">
-        <v>261</v>
+        <v>370</v>
       </c>
       <c r="B2523" s="0" t="s">
-        <v>257</v>
+        <v>371</v>
       </c>
       <c r="C2523" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2524">
       <c r="A2524" s="0" t="s">
-        <v>368</v>
+        <v>423</v>
       </c>
       <c r="B2524" s="0" t="s">
-        <v>369</v>
+        <v>424</v>
       </c>
       <c r="C2524" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2525">
       <c r="A2525" s="0" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="B2525" s="0" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="C2525" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2526">
       <c r="A2526" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B2526" s="0" t="s">
         <v>424</v>
       </c>
       <c r="C2526" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2527">
       <c r="A2527" s="0" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="B2527" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="C2527" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2528">
       <c r="A2528" s="0" t="s">
-        <v>427</v>
+        <v>262</v>
       </c>
       <c r="B2528" s="0" t="s">
-        <v>424</v>
+        <v>263</v>
       </c>
       <c r="C2528" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2529">
       <c r="A2529" s="0" t="s">
-        <v>428</v>
+        <v>264</v>
       </c>
       <c r="B2529" s="0" t="s">
-        <v>424</v>
+        <v>265</v>
       </c>
       <c r="C2529" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2530">
       <c r="A2530" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B2530" s="0" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C2530" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2531">
       <c r="A2531" s="0" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B2531" s="0" t="s">
         <v>265</v>
       </c>
       <c r="C2531" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2532">
       <c r="A2532" s="0" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B2532" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C2532" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2533">
       <c r="A2533" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B2533" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C2533" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2534">
       <c r="A2534" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B2534" s="0" t="s">
         <v>265</v>
       </c>
       <c r="C2534" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2535">
       <c r="A2535" s="0" t="s">
-        <v>270</v>
+        <v>429</v>
       </c>
       <c r="B2535" s="0" t="s">
-        <v>267</v>
+        <v>430</v>
       </c>
       <c r="C2535" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2536">
       <c r="A2536" s="0" t="s">
-        <v>271</v>
+        <v>431</v>
       </c>
       <c r="B2536" s="0" t="s">
-        <v>265</v>
+        <v>432</v>
       </c>
       <c r="C2536" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2537">
       <c r="A2537" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B2537" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="C2537" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2538">
       <c r="A2538" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="B2538" s="0" t="s">
         <v>432</v>
       </c>
       <c r="C2538" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2539">
       <c r="A2539" s="0" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="B2539" s="0" t="s">
         <v>434</v>
       </c>
       <c r="C2539" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2540">
       <c r="A2540" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B2540" s="0" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="C2540" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2541">
       <c r="A2541" s="0" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="B2541" s="0" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="C2541" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2542">
       <c r="A2542" s="0" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="B2542" s="0" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="C2542" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2543">
       <c r="A2543" s="0" t="s">
-        <v>439</v>
+        <v>372</v>
       </c>
       <c r="B2543" s="0" t="s">
-        <v>440</v>
+        <v>373</v>
       </c>
       <c r="C2543" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2544">
       <c r="A2544" s="0" t="s">
-        <v>441</v>
+        <v>374</v>
       </c>
       <c r="B2544" s="0" t="s">
-        <v>442</v>
+        <v>375</v>
       </c>
       <c r="C2544" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2545">
       <c r="A2545" s="0" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="B2545" s="0" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="C2545" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2546">
       <c r="A2546" s="0" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="B2546" s="0" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="C2546" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2547">
       <c r="A2547" s="0" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="B2547" s="0" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C2547" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2548">
       <c r="A2548" s="0" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B2548" s="0" t="s">
         <v>379</v>
       </c>
       <c r="C2548" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2549">
       <c r="A2549" s="0" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B2549" s="0" t="s">
         <v>381</v>
       </c>
       <c r="C2549" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2550">
       <c r="A2550" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B2550" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="C2550" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2551">
       <c r="A2551" s="0" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B2551" s="0" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="C2551" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2552">
       <c r="A2552" s="0" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="B2552" s="0" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="C2552" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2553">
       <c r="A2553" s="0" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="B2553" s="0" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="C2553" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2554">
       <c r="A2554" s="0" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="B2554" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C2554" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2555">
       <c r="A2555" s="0" t="s">
-        <v>390</v>
+        <v>307</v>
       </c>
       <c r="B2555" s="0" t="s">
-        <v>391</v>
+        <v>308</v>
       </c>
       <c r="C2555" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2556">
       <c r="A2556" s="0" t="s">
-        <v>392</v>
+        <v>309</v>
       </c>
       <c r="B2556" s="0" t="s">
-        <v>391</v>
+        <v>310</v>
       </c>
       <c r="C2556" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2557">
       <c r="A2557" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B2557" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="C2557" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2558">
       <c r="A2558" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B2558" s="0" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C2558" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2559">
       <c r="A2559" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B2559" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C2559" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2560">
       <c r="A2560" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B2560" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C2560" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2561">
       <c r="A2561" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B2561" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C2561" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2562">
       <c r="A2562" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="B2562" s="0" t="s">
         <v>318</v>
       </c>
       <c r="C2562" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2563">
       <c r="A2563" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B2563" s="0" t="s">
         <v>320</v>
       </c>
       <c r="C2563" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2564">
       <c r="A2564" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B2564" s="0" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="C2564" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2565">
       <c r="A2565" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B2565" s="0" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="C2565" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2566">
       <c r="A2566" s="0" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="B2566" s="0" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="C2566" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2567">
       <c r="A2567" s="0" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B2567" s="0" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C2567" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2568">
       <c r="A2568" s="0" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="B2568" s="0" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="C2568" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2569">
       <c r="A2569" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B2569" s="0" t="s">
         <v>330</v>
       </c>
       <c r="C2569" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2570">
       <c r="A2570" s="0" t="s">
-        <v>331</v>
+        <v>272</v>
       </c>
       <c r="B2570" s="0" t="s">
-        <v>332</v>
+        <v>273</v>
       </c>
       <c r="C2570" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2571">
       <c r="A2571" s="0" t="s">
-        <v>333</v>
+        <v>274</v>
       </c>
       <c r="B2571" s="0" t="s">
-        <v>330</v>
+        <v>275</v>
       </c>
       <c r="C2571" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2572">
       <c r="A2572" s="0" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="B2572" s="0" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C2572" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2573">
       <c r="A2573" s="0" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B2573" s="0" t="s">
         <v>275</v>
       </c>
       <c r="C2573" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2574">
       <c r="A2574" s="0" t="s">
-        <v>276</v>
+        <v>460</v>
       </c>
       <c r="B2574" s="0" t="s">
-        <v>277</v>
+        <v>461</v>
       </c>
       <c r="C2574" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2575">
       <c r="A2575" s="0" t="s">
-        <v>278</v>
+        <v>256</v>
       </c>
       <c r="B2575" s="0" t="s">
-        <v>275</v>
+        <v>257</v>
       </c>
       <c r="C2575" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2576">
       <c r="A2576" s="0" t="s">
-        <v>460</v>
+        <v>258</v>
       </c>
       <c r="B2576" s="0" t="s">
-        <v>461</v>
+        <v>259</v>
       </c>
       <c r="C2576" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2577">
       <c r="A2577" s="0" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B2577" s="0" t="s">
         <v>257</v>
       </c>
       <c r="C2577" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2578">
       <c r="A2578" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B2578" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="C2578" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2579">
       <c r="A2579" s="0" t="s">
-        <v>260</v>
+        <v>443</v>
       </c>
       <c r="B2579" s="0" t="s">
-        <v>257</v>
+        <v>444</v>
       </c>
       <c r="C2579" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2580">
       <c r="A2580" s="0" t="s">
-        <v>261</v>
+        <v>368</v>
       </c>
       <c r="B2580" s="0" t="s">
-        <v>257</v>
+        <v>369</v>
       </c>
       <c r="C2580" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2581">
       <c r="A2581" s="0" t="s">
-        <v>443</v>
+        <v>370</v>
       </c>
       <c r="B2581" s="0" t="s">
-        <v>444</v>
+        <v>371</v>
       </c>
       <c r="C2581" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2582">
       <c r="A2582" s="0" t="s">
-        <v>368</v>
+        <v>452</v>
       </c>
       <c r="B2582" s="0" t="s">
-        <v>369</v>
+        <v>453</v>
       </c>
       <c r="C2582" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2583">
       <c r="A2583" s="0" t="s">
-        <v>370</v>
+        <v>454</v>
       </c>
       <c r="B2583" s="0" t="s">
-        <v>371</v>
+        <v>453</v>
       </c>
       <c r="C2583" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2584">
       <c r="A2584" s="0" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="B2584" s="0" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
       <c r="C2584" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2585">
       <c r="A2585" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B2585" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="C2585" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2586">
       <c r="A2586" s="0" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="B2586" s="0" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="C2586" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2587">
       <c r="A2587" s="0" t="s">
-        <v>455</v>
+        <v>423</v>
       </c>
       <c r="B2587" s="0" t="s">
-        <v>456</v>
+        <v>424</v>
       </c>
       <c r="C2587" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2588">
       <c r="A2588" s="0" t="s">
-        <v>457</v>
+        <v>425</v>
       </c>
       <c r="B2588" s="0" t="s">
-        <v>456</v>
+        <v>426</v>
       </c>
       <c r="C2588" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2589">
       <c r="A2589" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B2589" s="0" t="s">
         <v>424</v>
       </c>
       <c r="C2589" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2590">
       <c r="A2590" s="0" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="B2590" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="C2590" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2591">
       <c r="A2591" s="0" t="s">
-        <v>427</v>
+        <v>262</v>
       </c>
       <c r="B2591" s="0" t="s">
-        <v>424</v>
+        <v>263</v>
       </c>
       <c r="C2591" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2592">
       <c r="A2592" s="0" t="s">
-        <v>428</v>
+        <v>264</v>
       </c>
       <c r="B2592" s="0" t="s">
-        <v>424</v>
+        <v>265</v>
       </c>
       <c r="C2592" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2593">
       <c r="A2593" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B2593" s="0" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C2593" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2594">
       <c r="A2594" s="0" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B2594" s="0" t="s">
         <v>265</v>
       </c>
       <c r="C2594" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2595">
       <c r="A2595" s="0" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B2595" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C2595" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2596">
       <c r="A2596" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B2596" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C2596" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2597">
       <c r="A2597" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B2597" s="0" t="s">
         <v>265</v>
       </c>
       <c r="C2597" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2598">
       <c r="A2598" s="0" t="s">
-        <v>270</v>
+        <v>429</v>
       </c>
       <c r="B2598" s="0" t="s">
-        <v>267</v>
+        <v>430</v>
       </c>
       <c r="C2598" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2599">
       <c r="A2599" s="0" t="s">
-        <v>271</v>
+        <v>431</v>
       </c>
       <c r="B2599" s="0" t="s">
-        <v>265</v>
+        <v>432</v>
       </c>
       <c r="C2599" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2600">
       <c r="A2600" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B2600" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="C2600" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2601">
       <c r="A2601" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="B2601" s="0" t="s">
         <v>432</v>
       </c>
       <c r="C2601" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2602">
       <c r="A2602" s="0" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="B2602" s="0" t="s">
         <v>434</v>
       </c>
       <c r="C2602" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2603">
       <c r="A2603" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B2603" s="0" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="C2603" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2604">
       <c r="A2604" s="0" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="B2604" s="0" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="C2604" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2605">
       <c r="A2605" s="0" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="B2605" s="0" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="C2605" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2606">
       <c r="A2606" s="0" t="s">
-        <v>439</v>
+        <v>458</v>
       </c>
       <c r="B2606" s="0" t="s">
-        <v>440</v>
+        <v>459</v>
       </c>
       <c r="C2606" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2607">
       <c r="A2607" s="0" t="s">
-        <v>441</v>
+        <v>372</v>
       </c>
       <c r="B2607" s="0" t="s">
-        <v>442</v>
+        <v>373</v>
       </c>
       <c r="C2607" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2608">
       <c r="A2608" s="0" t="s">
-        <v>458</v>
+        <v>374</v>
       </c>
       <c r="B2608" s="0" t="s">
-        <v>459</v>
+        <v>375</v>
       </c>
       <c r="C2608" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2609">
       <c r="A2609" s="0" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="B2609" s="0" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="C2609" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2610">
       <c r="A2610" s="0" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="B2610" s="0" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="C2610" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2611">
       <c r="A2611" s="0" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="B2611" s="0" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C2611" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2612">
       <c r="A2612" s="0" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B2612" s="0" t="s">
         <v>379</v>
       </c>
       <c r="C2612" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2613">
       <c r="A2613" s="0" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B2613" s="0" t="s">
         <v>381</v>
       </c>
       <c r="C2613" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2614">
       <c r="A2614" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B2614" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="C2614" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2615">
       <c r="A2615" s="0" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B2615" s="0" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="C2615" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2616">
       <c r="A2616" s="0" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="B2616" s="0" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="C2616" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2617">
       <c r="A2617" s="0" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="B2617" s="0" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="C2617" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2618">
       <c r="A2618" s="0" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="B2618" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C2618" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2619">
       <c r="A2619" s="0" t="s">
-        <v>390</v>
+        <v>307</v>
       </c>
       <c r="B2619" s="0" t="s">
-        <v>391</v>
+        <v>308</v>
       </c>
       <c r="C2619" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2620">
       <c r="A2620" s="0" t="s">
-        <v>392</v>
+        <v>309</v>
       </c>
       <c r="B2620" s="0" t="s">
-        <v>391</v>
+        <v>310</v>
       </c>
       <c r="C2620" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2621">
       <c r="A2621" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B2621" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="C2621" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2622">
       <c r="A2622" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B2622" s="0" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C2622" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2623">
       <c r="A2623" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B2623" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C2623" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2624">
       <c r="A2624" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B2624" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C2624" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2625">
       <c r="A2625" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B2625" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C2625" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2626">
       <c r="A2626" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="B2626" s="0" t="s">
         <v>318</v>
       </c>
       <c r="C2626" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2627">
       <c r="A2627" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B2627" s="0" t="s">
         <v>320</v>
       </c>
       <c r="C2627" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2628">
       <c r="A2628" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B2628" s="0" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="C2628" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2629">
       <c r="A2629" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B2629" s="0" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="C2629" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2630">
       <c r="A2630" s="0" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="B2630" s="0" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="C2630" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2631">
       <c r="A2631" s="0" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B2631" s="0" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C2631" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2632">
       <c r="A2632" s="0" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="B2632" s="0" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="C2632" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2633">
       <c r="A2633" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B2633" s="0" t="s">
         <v>330</v>
       </c>
       <c r="C2633" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2634">
       <c r="A2634" s="0" t="s">
-        <v>331</v>
+        <v>449</v>
       </c>
       <c r="B2634" s="0" t="s">
-        <v>332</v>
+        <v>450</v>
       </c>
       <c r="C2634" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2635">
       <c r="A2635" s="0" t="s">
-        <v>333</v>
+        <v>451</v>
       </c>
       <c r="B2635" s="0" t="s">
-        <v>330</v>
+        <v>450</v>
       </c>
       <c r="C2635" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2636">
       <c r="A2636" s="0" t="s">
-        <v>449</v>
+        <v>272</v>
       </c>
       <c r="B2636" s="0" t="s">
-        <v>450</v>
+        <v>273</v>
       </c>
       <c r="C2636" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2637">
       <c r="A2637" s="0" t="s">
-        <v>451</v>
+        <v>274</v>
       </c>
       <c r="B2637" s="0" t="s">
-        <v>450</v>
+        <v>275</v>
       </c>
       <c r="C2637" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2638">
       <c r="A2638" s="0" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="B2638" s="0" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C2638" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2639">
       <c r="A2639" s="0" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B2639" s="0" t="s">
         <v>275</v>
       </c>
       <c r="C2639" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2640">
       <c r="A2640" s="0" t="s">
-        <v>276</v>
+        <v>445</v>
       </c>
       <c r="B2640" s="0" t="s">
-        <v>277</v>
+        <v>446</v>
       </c>
       <c r="C2640" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2641">
       <c r="A2641" s="0" t="s">
-        <v>278</v>
+        <v>447</v>
       </c>
       <c r="B2641" s="0" t="s">
-        <v>275</v>
+        <v>446</v>
       </c>
       <c r="C2641" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2642">
       <c r="A2642" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="B2642" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C2642" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2643">
-      <c r="A2643" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2643" s="0" t="s">
-        <v>446</v>
+        <v>526</v>
       </c>
       <c r="C2643" s="0" t="s">
-        <v>563</v>
+        <v>708</v>
       </c>
     </row>
     <row r="2644">
-      <c r="A2644" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2644" s="0" t="s">
-        <v>444</v>
+        <v>526</v>
       </c>
       <c r="C2644" s="0" t="s">
-        <v>563</v>
+        <v>709</v>
       </c>
     </row>
     <row r="2645">
       <c r="B2645" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2645" s="0" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="2646">
       <c r="B2646" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2646" s="0" t="s">
-        <v>709</v>
+        <v>700</v>
       </c>
     </row>
     <row r="2647">
       <c r="B2647" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2647" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="2648">
       <c r="B2648" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2648" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="2649">
       <c r="B2649" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2649" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="2650">
       <c r="B2650" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2650" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="2651">
       <c r="B2651" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2651" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="2652">
       <c r="B2652" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2652" s="0" t="s">
-        <v>700</v>
+        <v>685</v>
       </c>
     </row>
     <row r="2653">
       <c r="B2653" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2653" s="0" t="s">
-        <v>711</v>
+        <v>686</v>
       </c>
     </row>
     <row r="2654">
       <c r="B2654" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2654" s="0" t="s">
-        <v>685</v>
+        <v>712</v>
       </c>
     </row>
     <row r="2655">
       <c r="B2655" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2655" s="0" t="s">
-        <v>686</v>
+        <v>713</v>
       </c>
     </row>
     <row r="2656">
       <c r="B2656" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2656" s="0" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
     </row>
     <row r="2657">
       <c r="B2657" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2657" s="0" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
     </row>
     <row r="2658">
       <c r="B2658" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2658" s="0" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="2659">
       <c r="B2659" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2659" s="0" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
     </row>
     <row r="2660">
       <c r="B2660" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2660" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="2661">
       <c r="B2661" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2661" s="0" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="2662">
       <c r="B2662" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2662" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="2663">
       <c r="B2663" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2663" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="2664">
       <c r="B2664" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2664" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="2665">
       <c r="B2665" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2665" s="0" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="2666">
       <c r="B2666" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2666" s="0" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
     </row>
     <row r="2667">
       <c r="B2667" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2667" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="2668">
       <c r="B2668" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2668" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="2669">
       <c r="B2669" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2669" s="0" t="s">
-        <v>723</v>
+        <v>685</v>
       </c>
     </row>
     <row r="2670">
       <c r="B2670" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2670" s="0" t="s">
-        <v>719</v>
+        <v>686</v>
       </c>
     </row>
     <row r="2671">
       <c r="B2671" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2671" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="2672">
       <c r="B2672" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2672" s="0" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="2673">
       <c r="B2673" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2673" s="0" t="s">
-        <v>686</v>
+        <v>707</v>
       </c>
     </row>
     <row r="2674">
       <c r="B2674" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2674" s="0" t="s">
-        <v>685</v>
+        <v>706</v>
       </c>
     </row>
     <row r="2675">
       <c r="B2675" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2675" s="0" t="s">
-        <v>707</v>
+        <v>702</v>
       </c>
     </row>
     <row r="2676">
       <c r="B2676" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2676" s="0" t="s">
-        <v>706</v>
+        <v>724</v>
       </c>
     </row>
     <row r="2677">
       <c r="B2677" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2677" s="0" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="2678">
       <c r="B2678" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2678" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="2679">
       <c r="B2679" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2679" s="0" t="s">
-        <v>702</v>
+        <v>546</v>
       </c>
     </row>
     <row r="2680">
       <c r="B2680" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2680" s="0" t="s">
-        <v>724</v>
+        <v>546</v>
       </c>
     </row>
     <row r="2681">
       <c r="B2681" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2681" s="0" t="s">
-        <v>546</v>
+        <v>725</v>
       </c>
     </row>
     <row r="2682">
       <c r="B2682" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2682" s="0" t="s">
-        <v>546</v>
+        <v>726</v>
       </c>
     </row>
     <row r="2683">
       <c r="B2683" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2683" s="0" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
     </row>
     <row r="2684">
+      <c r="A2684" s="0" t="s">
+        <v>688</v>
+      </c>
       <c r="B2684" s="0" t="s">
-        <v>526</v>
+        <v>689</v>
       </c>
       <c r="C2684" s="0" t="s">
-        <v>726</v>
+        <v>464</v>
       </c>
     </row>
     <row r="2685">
+      <c r="A2685" s="0" t="s">
+        <v>691</v>
+      </c>
       <c r="B2685" s="0" t="s">
-        <v>526</v>
+        <v>692</v>
       </c>
       <c r="C2685" s="0" t="s">
-        <v>727</v>
+        <v>464</v>
       </c>
     </row>
     <row r="2686">
       <c r="A2686" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="B2686" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="C2686" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="2687">
       <c r="A2687" s="0" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="B2687" s="0" t="s">
-        <v>692</v>
+        <v>698</v>
       </c>
       <c r="C2687" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="2688">
       <c r="A2688" s="0" t="s">
-        <v>693</v>
+        <v>728</v>
       </c>
       <c r="B2688" s="0" t="s">
-        <v>694</v>
+        <v>729</v>
       </c>
       <c r="C2688" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="2689">
-      <c r="A2689" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2689" s="0" t="s">
-        <v>698</v>
+        <v>526</v>
       </c>
       <c r="C2689" s="0" t="s">
-        <v>464</v>
+        <v>553</v>
       </c>
     </row>
     <row r="2690">
-      <c r="A2690" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2690" s="0" t="s">
-        <v>729</v>
+        <v>526</v>
       </c>
       <c r="C2690" s="0" t="s">
-        <v>464</v>
+        <v>723</v>
       </c>
     </row>
     <row r="2691">
       <c r="B2691" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2691" s="0" t="s">
-        <v>553</v>
+        <v>722</v>
       </c>
     </row>
     <row r="2692">
       <c r="B2692" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2692" s="0" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
     </row>
     <row r="2693">
       <c r="B2693" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2693" s="0" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
     </row>
     <row r="2694">
       <c r="B2694" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2694" s="0" t="s">
-        <v>721</v>
+        <v>563</v>
       </c>
     </row>
     <row r="2695">
       <c r="B2695" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2695" s="0" t="s">
-        <v>720</v>
+        <v>563</v>
       </c>
     </row>
     <row r="2696">
       <c r="B2696" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2696" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2697">
       <c r="B2697" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2697" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2698">
       <c r="B2698" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2698" s="0" t="s">
         <v>563</v>
       </c>
@@ -31500,5843 +31500,5843 @@
       <c r="C2703" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2704">
       <c r="B2704" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2704" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2705">
       <c r="B2705" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2705" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2706">
       <c r="B2706" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2706" s="0" t="s">
-        <v>563</v>
+        <v>703</v>
       </c>
     </row>
     <row r="2707">
       <c r="B2707" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2707" s="0" t="s">
-        <v>563</v>
+        <v>730</v>
       </c>
     </row>
     <row r="2708">
       <c r="B2708" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2708" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="2709">
       <c r="B2709" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2709" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="2710">
+      <c r="A2710" s="0" t="s">
+        <v>731</v>
+      </c>
       <c r="B2710" s="0" t="s">
-        <v>526</v>
+        <v>732</v>
       </c>
       <c r="C2710" s="0" t="s">
-        <v>703</v>
+        <v>464</v>
       </c>
     </row>
     <row r="2711">
+      <c r="A2711" s="0" t="s">
+        <v>733</v>
+      </c>
       <c r="B2711" s="0" t="s">
-        <v>526</v>
+        <v>734</v>
       </c>
       <c r="C2711" s="0" t="s">
-        <v>730</v>
+        <v>464</v>
       </c>
     </row>
     <row r="2712">
       <c r="A2712" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="B2712" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="C2712" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="2713">
       <c r="A2713" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="B2713" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="C2713" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="2714">
       <c r="A2714" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="B2714" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="C2714" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="2715">
       <c r="A2715" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="B2715" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="C2715" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="2716">
       <c r="A2716" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="B2716" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="C2716" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="2717">
       <c r="A2717" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="B2717" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="C2717" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="2718">
-      <c r="A2718" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2718" s="0" t="s">
-        <v>744</v>
+        <v>549</v>
       </c>
       <c r="C2718" s="0" t="s">
-        <v>464</v>
+        <v>747</v>
       </c>
     </row>
     <row r="2719">
-      <c r="A2719" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2719" s="0" t="s">
-        <v>746</v>
+        <v>526</v>
       </c>
       <c r="C2719" s="0" t="s">
-        <v>464</v>
+        <v>719</v>
       </c>
     </row>
     <row r="2720">
       <c r="B2720" s="0" t="s">
-        <v>549</v>
+        <v>526</v>
       </c>
       <c r="C2720" s="0" t="s">
-        <v>747</v>
+        <v>723</v>
       </c>
     </row>
     <row r="2721">
       <c r="B2721" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2721" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="2722">
       <c r="B2722" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2722" s="0" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
     </row>
     <row r="2723">
       <c r="B2723" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2723" s="0" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
     </row>
     <row r="2724">
       <c r="B2724" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2724" s="0" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
     </row>
     <row r="2725">
       <c r="B2725" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2725" s="0" t="s">
-        <v>721</v>
+        <v>717</v>
       </c>
     </row>
     <row r="2726">
       <c r="B2726" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2726" s="0" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
     </row>
     <row r="2727">
       <c r="B2727" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2727" s="0" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
     </row>
     <row r="2728">
       <c r="B2728" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2728" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="2729">
       <c r="B2729" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2729" s="0" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
     </row>
     <row r="2730">
       <c r="B2730" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2730" s="0" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
     </row>
     <row r="2731">
       <c r="B2731" s="0" t="s">
-        <v>526</v>
+        <v>549</v>
       </c>
       <c r="C2731" s="0" t="s">
-        <v>721</v>
+        <v>748</v>
       </c>
     </row>
     <row r="2732">
       <c r="B2732" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2732" s="0" t="s">
-        <v>720</v>
+        <v>552</v>
       </c>
     </row>
     <row r="2733">
+      <c r="A2733" s="0" t="s">
+        <v>250</v>
+      </c>
       <c r="B2733" s="0" t="s">
-        <v>549</v>
+        <v>251</v>
       </c>
       <c r="C2733" s="0" t="s">
-        <v>748</v>
+        <v>563</v>
       </c>
     </row>
     <row r="2734">
+      <c r="A2734" s="0" t="s">
+        <v>80</v>
+      </c>
       <c r="B2734" s="0" t="s">
-        <v>526</v>
+        <v>81</v>
       </c>
       <c r="C2734" s="0" t="s">
-        <v>552</v>
+        <v>563</v>
       </c>
     </row>
     <row r="2735">
       <c r="A2735" s="0" t="s">
-        <v>250</v>
+        <v>82</v>
       </c>
       <c r="B2735" s="0" t="s">
-        <v>251</v>
+        <v>83</v>
       </c>
       <c r="C2735" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2736">
       <c r="A2736" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B2736" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C2736" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2737">
       <c r="A2737" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B2737" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C2737" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2738">
       <c r="A2738" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B2738" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C2738" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2739">
       <c r="A2739" s="0" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B2739" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C2739" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2740">
       <c r="A2740" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B2740" s="0" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="C2740" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2741">
       <c r="A2741" s="0" t="s">
-        <v>89</v>
+        <v>419</v>
       </c>
       <c r="B2741" s="0" t="s">
-        <v>83</v>
+        <v>420</v>
       </c>
       <c r="C2741" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2742">
       <c r="A2742" s="0" t="s">
-        <v>90</v>
+        <v>130</v>
       </c>
       <c r="B2742" s="0" t="s">
-        <v>83</v>
+        <v>131</v>
       </c>
       <c r="C2742" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2743">
       <c r="A2743" s="0" t="s">
-        <v>419</v>
+        <v>132</v>
       </c>
       <c r="B2743" s="0" t="s">
-        <v>420</v>
+        <v>133</v>
       </c>
       <c r="C2743" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2744">
       <c r="A2744" s="0" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B2744" s="0" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C2744" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2745">
       <c r="A2745" s="0" t="s">
-        <v>132</v>
+        <v>421</v>
       </c>
       <c r="B2745" s="0" t="s">
-        <v>133</v>
+        <v>422</v>
       </c>
       <c r="C2745" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2746">
       <c r="A2746" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B2746" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C2746" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2747">
       <c r="A2747" s="0" t="s">
-        <v>421</v>
+        <v>397</v>
       </c>
       <c r="B2747" s="0" t="s">
-        <v>422</v>
+        <v>398</v>
       </c>
       <c r="C2747" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2748">
       <c r="A2748" s="0" t="s">
-        <v>136</v>
+        <v>399</v>
       </c>
       <c r="B2748" s="0" t="s">
-        <v>137</v>
+        <v>400</v>
       </c>
       <c r="C2748" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2749">
       <c r="A2749" s="0" t="s">
-        <v>397</v>
+        <v>108</v>
       </c>
       <c r="B2749" s="0" t="s">
-        <v>398</v>
+        <v>109</v>
       </c>
       <c r="C2749" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2750">
       <c r="A2750" s="0" t="s">
-        <v>399</v>
+        <v>110</v>
       </c>
       <c r="B2750" s="0" t="s">
-        <v>400</v>
+        <v>111</v>
       </c>
       <c r="C2750" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2751">
       <c r="A2751" s="0" t="s">
-        <v>108</v>
+        <v>401</v>
       </c>
       <c r="B2751" s="0" t="s">
-        <v>109</v>
+        <v>402</v>
       </c>
       <c r="C2751" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2752">
       <c r="A2752" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B2752" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C2752" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2753">
       <c r="A2753" s="0" t="s">
-        <v>401</v>
+        <v>283</v>
       </c>
       <c r="B2753" s="0" t="s">
-        <v>402</v>
+        <v>284</v>
       </c>
       <c r="C2753" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2754">
       <c r="A2754" s="0" t="s">
-        <v>112</v>
+        <v>285</v>
       </c>
       <c r="B2754" s="0" t="s">
-        <v>113</v>
+        <v>286</v>
       </c>
       <c r="C2754" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2755">
       <c r="A2755" s="0" t="s">
-        <v>283</v>
+        <v>6</v>
       </c>
       <c r="B2755" s="0" t="s">
-        <v>284</v>
+        <v>7</v>
       </c>
       <c r="C2755" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2756">
       <c r="A2756" s="0" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="B2756" s="0" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="C2756" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2757">
       <c r="A2757" s="0" t="s">
-        <v>6</v>
+        <v>295</v>
       </c>
       <c r="B2757" s="0" t="s">
-        <v>7</v>
+        <v>296</v>
       </c>
       <c r="C2757" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2758">
       <c r="A2758" s="0" t="s">
-        <v>293</v>
+        <v>16</v>
       </c>
       <c r="B2758" s="0" t="s">
-        <v>294</v>
+        <v>17</v>
       </c>
       <c r="C2758" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2759">
       <c r="A2759" s="0" t="s">
-        <v>295</v>
+        <v>18</v>
       </c>
       <c r="B2759" s="0" t="s">
-        <v>296</v>
+        <v>19</v>
       </c>
       <c r="C2759" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2760">
       <c r="A2760" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="B2760" s="0" t="s">
-        <v>17</v>
+        <v>298</v>
       </c>
       <c r="C2760" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2761">
       <c r="A2761" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B2761" s="0" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C2761" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2762">
       <c r="A2762" s="0" t="s">
-        <v>297</v>
+        <v>22</v>
       </c>
       <c r="B2762" s="0" t="s">
-        <v>298</v>
+        <v>23</v>
       </c>
       <c r="C2762" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2763">
       <c r="A2763" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B2763" s="0" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C2763" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2764">
       <c r="A2764" s="0" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B2764" s="0" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C2764" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2765">
       <c r="A2765" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B2765" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C2765" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2766">
       <c r="A2766" s="0" t="s">
-        <v>26</v>
+        <v>236</v>
       </c>
       <c r="B2766" s="0" t="s">
-        <v>27</v>
+        <v>237</v>
       </c>
       <c r="C2766" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2767">
       <c r="A2767" s="0" t="s">
-        <v>31</v>
+        <v>242</v>
       </c>
       <c r="B2767" s="0" t="s">
-        <v>32</v>
+        <v>243</v>
       </c>
       <c r="C2767" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2768">
       <c r="A2768" s="0" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="B2768" s="0" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="C2768" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2769">
       <c r="A2769" s="0" t="s">
-        <v>242</v>
+        <v>70</v>
       </c>
       <c r="B2769" s="0" t="s">
-        <v>243</v>
+        <v>71</v>
       </c>
       <c r="C2769" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2770">
       <c r="A2770" s="0" t="s">
-        <v>244</v>
+        <v>72</v>
       </c>
       <c r="B2770" s="0" t="s">
-        <v>245</v>
+        <v>73</v>
       </c>
       <c r="C2770" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2771">
       <c r="A2771" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B2771" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C2771" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2772">
       <c r="A2772" s="0" t="s">
-        <v>72</v>
+        <v>338</v>
       </c>
       <c r="B2772" s="0" t="s">
-        <v>73</v>
+        <v>339</v>
       </c>
       <c r="C2772" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2773">
       <c r="A2773" s="0" t="s">
-        <v>74</v>
+        <v>340</v>
       </c>
       <c r="B2773" s="0" t="s">
-        <v>71</v>
+        <v>341</v>
       </c>
       <c r="C2773" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2774">
       <c r="A2774" s="0" t="s">
-        <v>338</v>
+        <v>140</v>
       </c>
       <c r="B2774" s="0" t="s">
-        <v>339</v>
+        <v>141</v>
       </c>
       <c r="C2774" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2775">
       <c r="A2775" s="0" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="B2775" s="0" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="C2775" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2776">
       <c r="A2776" s="0" t="s">
-        <v>140</v>
+        <v>350</v>
       </c>
       <c r="B2776" s="0" t="s">
-        <v>141</v>
+        <v>351</v>
       </c>
       <c r="C2776" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2777">
       <c r="A2777" s="0" t="s">
-        <v>348</v>
+        <v>150</v>
       </c>
       <c r="B2777" s="0" t="s">
-        <v>349</v>
+        <v>151</v>
       </c>
       <c r="C2777" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2778">
       <c r="A2778" s="0" t="s">
-        <v>350</v>
+        <v>152</v>
       </c>
       <c r="B2778" s="0" t="s">
-        <v>351</v>
+        <v>153</v>
       </c>
       <c r="C2778" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2779">
       <c r="A2779" s="0" t="s">
-        <v>150</v>
+        <v>352</v>
       </c>
       <c r="B2779" s="0" t="s">
-        <v>151</v>
+        <v>353</v>
       </c>
       <c r="C2779" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2780">
       <c r="A2780" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B2780" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C2780" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2781">
       <c r="A2781" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B2781" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C2781" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2782">
       <c r="A2782" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B2782" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C2782" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2783">
       <c r="A2783" s="0" t="s">
-        <v>354</v>
+        <v>158</v>
       </c>
       <c r="B2783" s="0" t="s">
-        <v>355</v>
+        <v>159</v>
       </c>
       <c r="C2783" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2784">
       <c r="A2784" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B2784" s="0" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C2784" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2785">
       <c r="A2785" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B2785" s="0" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C2785" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2786">
       <c r="A2786" s="0" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="B2786" s="0" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="C2786" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2787">
       <c r="A2787" s="0" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="B2787" s="0" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="C2787" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2788">
       <c r="A2788" s="0" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B2788" s="0" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C2788" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2789">
       <c r="A2789" s="0" t="s">
-        <v>169</v>
+        <v>405</v>
       </c>
       <c r="B2789" s="0" t="s">
-        <v>170</v>
+        <v>406</v>
       </c>
       <c r="C2789" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2790">
       <c r="A2790" s="0" t="s">
-        <v>171</v>
+        <v>407</v>
       </c>
       <c r="B2790" s="0" t="s">
-        <v>172</v>
+        <v>408</v>
       </c>
       <c r="C2790" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2791">
       <c r="A2791" s="0" t="s">
-        <v>405</v>
+        <v>118</v>
       </c>
       <c r="B2791" s="0" t="s">
-        <v>406</v>
+        <v>119</v>
       </c>
       <c r="C2791" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2792">
       <c r="A2792" s="0" t="s">
-        <v>407</v>
+        <v>301</v>
       </c>
       <c r="B2792" s="0" t="s">
-        <v>408</v>
+        <v>302</v>
       </c>
       <c r="C2792" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2793">
       <c r="A2793" s="0" t="s">
-        <v>118</v>
+        <v>34</v>
       </c>
       <c r="B2793" s="0" t="s">
-        <v>119</v>
+        <v>35</v>
       </c>
       <c r="C2793" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2794">
       <c r="A2794" s="0" t="s">
-        <v>301</v>
+        <v>36</v>
       </c>
       <c r="B2794" s="0" t="s">
-        <v>302</v>
+        <v>37</v>
       </c>
       <c r="C2794" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2795">
       <c r="A2795" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2795" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C2795" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2796">
       <c r="A2796" s="0" t="s">
-        <v>37</v>
+        <v>415</v>
       </c>
       <c r="B2796" s="0" t="s">
-        <v>38</v>
+        <v>416</v>
       </c>
       <c r="C2796" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2797">
       <c r="A2797" s="0" t="s">
-        <v>39</v>
+        <v>124</v>
       </c>
       <c r="B2797" s="0" t="s">
-        <v>36</v>
+        <v>125</v>
       </c>
       <c r="C2797" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2798">
       <c r="A2798" s="0" t="s">
-        <v>415</v>
+        <v>126</v>
       </c>
       <c r="B2798" s="0" t="s">
-        <v>416</v>
+        <v>127</v>
       </c>
       <c r="C2798" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2799">
       <c r="A2799" s="0" t="s">
-        <v>124</v>
+        <v>417</v>
       </c>
       <c r="B2799" s="0" t="s">
-        <v>125</v>
+        <v>418</v>
       </c>
       <c r="C2799" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2800">
       <c r="A2800" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2800" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C2800" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2801">
       <c r="A2801" s="0" t="s">
-        <v>417</v>
+        <v>360</v>
       </c>
       <c r="B2801" s="0" t="s">
-        <v>418</v>
+        <v>361</v>
       </c>
       <c r="C2801" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2802">
       <c r="A2802" s="0" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="B2802" s="0" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="C2802" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2803">
       <c r="A2803" s="0" t="s">
-        <v>360</v>
+        <v>180</v>
       </c>
       <c r="B2803" s="0" t="s">
-        <v>361</v>
+        <v>181</v>
       </c>
       <c r="C2803" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2804">
       <c r="A2804" s="0" t="s">
-        <v>178</v>
+        <v>362</v>
       </c>
       <c r="B2804" s="0" t="s">
-        <v>179</v>
+        <v>363</v>
       </c>
       <c r="C2804" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2805">
       <c r="A2805" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B2805" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C2805" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2806">
       <c r="A2806" s="0" t="s">
-        <v>362</v>
+        <v>184</v>
       </c>
       <c r="B2806" s="0" t="s">
-        <v>363</v>
+        <v>179</v>
       </c>
       <c r="C2806" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2807">
       <c r="A2807" s="0" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B2807" s="0" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C2807" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2808">
       <c r="A2808" s="0" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B2808" s="0" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="C2808" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2809">
       <c r="A2809" s="0" t="s">
-        <v>185</v>
+        <v>41</v>
       </c>
       <c r="B2809" s="0" t="s">
-        <v>186</v>
+        <v>42</v>
       </c>
       <c r="C2809" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2810">
       <c r="A2810" s="0" t="s">
-        <v>187</v>
+        <v>43</v>
       </c>
       <c r="B2810" s="0" t="s">
-        <v>188</v>
+        <v>44</v>
       </c>
       <c r="C2810" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2811">
       <c r="A2811" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B2811" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C2811" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2812">
       <c r="A2812" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B2812" s="0" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C2812" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2813">
       <c r="A2813" s="0" t="s">
-        <v>46</v>
+        <v>252</v>
       </c>
       <c r="B2813" s="0" t="s">
-        <v>47</v>
+        <v>253</v>
       </c>
       <c r="C2813" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2814">
       <c r="A2814" s="0" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="B2814" s="0" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="C2814" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2815">
       <c r="A2815" s="0" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B2815" s="0" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C2815" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2816">
       <c r="A2816" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B2816" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C2816" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2817">
       <c r="A2817" s="0" t="s">
-        <v>254</v>
+        <v>95</v>
       </c>
       <c r="B2817" s="0" t="s">
-        <v>255</v>
+        <v>96</v>
       </c>
       <c r="C2817" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2818">
       <c r="A2818" s="0" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B2818" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C2818" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2819">
       <c r="A2819" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B2819" s="0" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C2819" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2820">
       <c r="A2820" s="0" t="s">
-        <v>97</v>
+        <v>303</v>
       </c>
       <c r="B2820" s="0" t="s">
-        <v>94</v>
+        <v>304</v>
       </c>
       <c r="C2820" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2821">
       <c r="A2821" s="0" t="s">
-        <v>98</v>
+        <v>39</v>
       </c>
       <c r="B2821" s="0" t="s">
-        <v>94</v>
+        <v>40</v>
       </c>
       <c r="C2821" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2822">
       <c r="A2822" s="0" t="s">
-        <v>303</v>
+        <v>250</v>
       </c>
       <c r="B2822" s="0" t="s">
-        <v>304</v>
+        <v>251</v>
       </c>
       <c r="C2822" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2823">
       <c r="A2823" s="0" t="s">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="B2823" s="0" t="s">
-        <v>41</v>
+        <v>81</v>
       </c>
       <c r="C2823" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2824">
       <c r="A2824" s="0" t="s">
-        <v>250</v>
+        <v>82</v>
       </c>
       <c r="B2824" s="0" t="s">
-        <v>251</v>
+        <v>83</v>
       </c>
       <c r="C2824" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2825">
       <c r="A2825" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B2825" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C2825" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2826">
       <c r="A2826" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B2826" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C2826" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2827">
       <c r="A2827" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B2827" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C2827" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2828">
       <c r="A2828" s="0" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B2828" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C2828" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2829">
       <c r="A2829" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B2829" s="0" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="C2829" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2830">
       <c r="A2830" s="0" t="s">
-        <v>89</v>
+        <v>419</v>
       </c>
       <c r="B2830" s="0" t="s">
-        <v>83</v>
+        <v>420</v>
       </c>
       <c r="C2830" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2831">
       <c r="A2831" s="0" t="s">
-        <v>90</v>
+        <v>130</v>
       </c>
       <c r="B2831" s="0" t="s">
-        <v>83</v>
+        <v>131</v>
       </c>
       <c r="C2831" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2832">
       <c r="A2832" s="0" t="s">
-        <v>419</v>
+        <v>132</v>
       </c>
       <c r="B2832" s="0" t="s">
-        <v>420</v>
+        <v>133</v>
       </c>
       <c r="C2832" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2833">
       <c r="A2833" s="0" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B2833" s="0" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C2833" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2834">
       <c r="A2834" s="0" t="s">
-        <v>132</v>
+        <v>421</v>
       </c>
       <c r="B2834" s="0" t="s">
-        <v>133</v>
+        <v>422</v>
       </c>
       <c r="C2834" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2835">
       <c r="A2835" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B2835" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C2835" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2836">
       <c r="A2836" s="0" t="s">
-        <v>421</v>
+        <v>189</v>
       </c>
       <c r="B2836" s="0" t="s">
-        <v>422</v>
+        <v>190</v>
       </c>
       <c r="C2836" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2837">
       <c r="A2837" s="0" t="s">
-        <v>136</v>
+        <v>191</v>
       </c>
       <c r="B2837" s="0" t="s">
-        <v>137</v>
+        <v>192</v>
       </c>
       <c r="C2837" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2838">
       <c r="A2838" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B2838" s="0" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C2838" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2839">
       <c r="A2839" s="0" t="s">
-        <v>191</v>
+        <v>364</v>
       </c>
       <c r="B2839" s="0" t="s">
-        <v>192</v>
+        <v>365</v>
       </c>
       <c r="C2839" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2840">
       <c r="A2840" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B2840" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C2840" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2841">
       <c r="A2841" s="0" t="s">
-        <v>364</v>
+        <v>197</v>
       </c>
       <c r="B2841" s="0" t="s">
-        <v>365</v>
+        <v>192</v>
       </c>
       <c r="C2841" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2842">
       <c r="A2842" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B2842" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C2842" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2843">
       <c r="A2843" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B2843" s="0" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C2843" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2844">
       <c r="A2844" s="0" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B2844" s="0" t="s">
         <v>199</v>
       </c>
       <c r="C2844" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2845">
       <c r="A2845" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B2845" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C2845" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2846">
       <c r="A2846" s="0" t="s">
-        <v>202</v>
+        <v>366</v>
       </c>
       <c r="B2846" s="0" t="s">
-        <v>199</v>
+        <v>367</v>
       </c>
       <c r="C2846" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2847">
       <c r="A2847" s="0" t="s">
-        <v>203</v>
+        <v>52</v>
       </c>
       <c r="B2847" s="0" t="s">
-        <v>201</v>
+        <v>53</v>
       </c>
       <c r="C2847" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2848">
       <c r="A2848" s="0" t="s">
-        <v>366</v>
+        <v>54</v>
       </c>
       <c r="B2848" s="0" t="s">
-        <v>367</v>
+        <v>55</v>
       </c>
       <c r="C2848" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2849">
       <c r="A2849" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B2849" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C2849" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2850">
       <c r="A2850" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B2850" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C2850" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2851">
       <c r="A2851" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B2851" s="0" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C2851" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2852">
       <c r="A2852" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B2852" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C2852" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2853">
       <c r="A2853" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B2853" s="0" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C2853" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2854">
       <c r="A2854" s="0" t="s">
-        <v>62</v>
+        <v>262</v>
       </c>
       <c r="B2854" s="0" t="s">
-        <v>59</v>
+        <v>263</v>
       </c>
       <c r="C2854" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2855">
       <c r="A2855" s="0" t="s">
-        <v>63</v>
+        <v>264</v>
       </c>
       <c r="B2855" s="0" t="s">
-        <v>61</v>
+        <v>265</v>
       </c>
       <c r="C2855" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2856">
       <c r="A2856" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B2856" s="0" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C2856" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2857">
       <c r="A2857" s="0" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B2857" s="0" t="s">
         <v>265</v>
       </c>
       <c r="C2857" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2858">
       <c r="A2858" s="0" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B2858" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C2858" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2859">
       <c r="A2859" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B2859" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C2859" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2860">
       <c r="A2860" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B2860" s="0" t="s">
         <v>265</v>
       </c>
       <c r="C2860" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2861">
       <c r="A2861" s="0" t="s">
-        <v>270</v>
+        <v>429</v>
       </c>
       <c r="B2861" s="0" t="s">
-        <v>267</v>
+        <v>430</v>
       </c>
       <c r="C2861" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2862">
       <c r="A2862" s="0" t="s">
-        <v>271</v>
+        <v>431</v>
       </c>
       <c r="B2862" s="0" t="s">
-        <v>265</v>
+        <v>432</v>
       </c>
       <c r="C2862" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2863">
       <c r="A2863" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B2863" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="C2863" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2864">
       <c r="A2864" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="B2864" s="0" t="s">
         <v>432</v>
       </c>
       <c r="C2864" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2865">
       <c r="A2865" s="0" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="B2865" s="0" t="s">
         <v>434</v>
       </c>
       <c r="C2865" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2866">
       <c r="A2866" s="0" t="s">
-        <v>435</v>
+        <v>262</v>
       </c>
       <c r="B2866" s="0" t="s">
-        <v>432</v>
+        <v>263</v>
       </c>
       <c r="C2866" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2867">
       <c r="A2867" s="0" t="s">
-        <v>436</v>
+        <v>264</v>
       </c>
       <c r="B2867" s="0" t="s">
-        <v>434</v>
+        <v>265</v>
       </c>
       <c r="C2867" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2868">
       <c r="A2868" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B2868" s="0" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C2868" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2869">
       <c r="A2869" s="0" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B2869" s="0" t="s">
         <v>265</v>
       </c>
       <c r="C2869" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2870">
       <c r="A2870" s="0" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B2870" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C2870" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2871">
       <c r="A2871" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B2871" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C2871" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2872">
       <c r="A2872" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B2872" s="0" t="s">
         <v>265</v>
       </c>
       <c r="C2872" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2873">
       <c r="A2873" s="0" t="s">
-        <v>270</v>
+        <v>429</v>
       </c>
       <c r="B2873" s="0" t="s">
-        <v>267</v>
+        <v>430</v>
       </c>
       <c r="C2873" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2874">
       <c r="A2874" s="0" t="s">
-        <v>271</v>
+        <v>431</v>
       </c>
       <c r="B2874" s="0" t="s">
-        <v>265</v>
+        <v>432</v>
       </c>
       <c r="C2874" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2875">
       <c r="A2875" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B2875" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="C2875" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2876">
       <c r="A2876" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="B2876" s="0" t="s">
         <v>432</v>
       </c>
       <c r="C2876" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2877">
       <c r="A2877" s="0" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="B2877" s="0" t="s">
         <v>434</v>
       </c>
       <c r="C2877" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2878">
       <c r="A2878" s="0" t="s">
-        <v>435</v>
+        <v>372</v>
       </c>
       <c r="B2878" s="0" t="s">
-        <v>432</v>
+        <v>373</v>
       </c>
       <c r="C2878" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2879">
       <c r="A2879" s="0" t="s">
-        <v>436</v>
+        <v>374</v>
       </c>
       <c r="B2879" s="0" t="s">
-        <v>434</v>
+        <v>375</v>
       </c>
       <c r="C2879" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2880">
       <c r="A2880" s="0" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="B2880" s="0" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="C2880" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2881">
       <c r="A2881" s="0" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="B2881" s="0" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="C2881" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2882">
       <c r="A2882" s="0" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="B2882" s="0" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C2882" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2883">
       <c r="A2883" s="0" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B2883" s="0" t="s">
         <v>379</v>
       </c>
       <c r="C2883" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2884">
       <c r="A2884" s="0" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B2884" s="0" t="s">
         <v>381</v>
       </c>
       <c r="C2884" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2885">
       <c r="A2885" s="0" t="s">
-        <v>382</v>
+        <v>311</v>
       </c>
       <c r="B2885" s="0" t="s">
-        <v>379</v>
+        <v>312</v>
       </c>
       <c r="C2885" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2886">
       <c r="A2886" s="0" t="s">
-        <v>383</v>
+        <v>313</v>
       </c>
       <c r="B2886" s="0" t="s">
-        <v>381</v>
+        <v>314</v>
       </c>
       <c r="C2886" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2887">
       <c r="A2887" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B2887" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C2887" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2888">
       <c r="A2888" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B2888" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C2888" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2889">
       <c r="A2889" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B2889" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C2889" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2890">
       <c r="A2890" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="B2890" s="0" t="s">
         <v>318</v>
       </c>
       <c r="C2890" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2891">
       <c r="A2891" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B2891" s="0" t="s">
         <v>320</v>
       </c>
       <c r="C2891" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2892">
       <c r="A2892" s="0" t="s">
-        <v>321</v>
+        <v>443</v>
       </c>
       <c r="B2892" s="0" t="s">
-        <v>318</v>
+        <v>444</v>
       </c>
       <c r="C2892" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2893">
       <c r="A2893" s="0" t="s">
-        <v>322</v>
+        <v>455</v>
       </c>
       <c r="B2893" s="0" t="s">
-        <v>320</v>
+        <v>456</v>
       </c>
       <c r="C2893" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2894">
       <c r="A2894" s="0" t="s">
-        <v>443</v>
+        <v>457</v>
       </c>
       <c r="B2894" s="0" t="s">
-        <v>444</v>
+        <v>456</v>
       </c>
       <c r="C2894" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2895">
       <c r="A2895" s="0" t="s">
-        <v>455</v>
+        <v>437</v>
       </c>
       <c r="B2895" s="0" t="s">
-        <v>456</v>
+        <v>438</v>
       </c>
       <c r="C2895" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2896">
       <c r="A2896" s="0" t="s">
-        <v>457</v>
+        <v>439</v>
       </c>
       <c r="B2896" s="0" t="s">
-        <v>456</v>
+        <v>440</v>
       </c>
       <c r="C2896" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2897">
       <c r="A2897" s="0" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="B2897" s="0" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="C2897" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2898">
       <c r="A2898" s="0" t="s">
-        <v>439</v>
+        <v>458</v>
       </c>
       <c r="B2898" s="0" t="s">
-        <v>440</v>
+        <v>459</v>
       </c>
       <c r="C2898" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2899">
       <c r="A2899" s="0" t="s">
-        <v>441</v>
+        <v>272</v>
       </c>
       <c r="B2899" s="0" t="s">
-        <v>442</v>
+        <v>273</v>
       </c>
       <c r="C2899" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2900">
       <c r="A2900" s="0" t="s">
-        <v>458</v>
+        <v>274</v>
       </c>
       <c r="B2900" s="0" t="s">
-        <v>459</v>
+        <v>275</v>
       </c>
       <c r="C2900" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2901">
       <c r="A2901" s="0" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="B2901" s="0" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C2901" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2902">
       <c r="A2902" s="0" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B2902" s="0" t="s">
         <v>275</v>
       </c>
       <c r="C2902" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2903">
       <c r="A2903" s="0" t="s">
-        <v>276</v>
+        <v>445</v>
       </c>
       <c r="B2903" s="0" t="s">
-        <v>277</v>
+        <v>446</v>
       </c>
       <c r="C2903" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2904">
       <c r="A2904" s="0" t="s">
-        <v>278</v>
+        <v>447</v>
       </c>
       <c r="B2904" s="0" t="s">
-        <v>275</v>
+        <v>446</v>
       </c>
       <c r="C2904" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2905">
       <c r="A2905" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="B2905" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C2905" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2906">
       <c r="A2906" s="0" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="B2906" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C2906" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2907">
       <c r="A2907" s="0" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B2907" s="0" t="s">
-        <v>444</v>
+        <v>453</v>
       </c>
       <c r="C2907" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2908">
       <c r="A2908" s="0" t="s">
-        <v>443</v>
+        <v>454</v>
       </c>
       <c r="B2908" s="0" t="s">
-        <v>444</v>
+        <v>453</v>
       </c>
       <c r="C2908" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2909">
       <c r="A2909" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="B2909" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="C2909" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2910">
       <c r="A2910" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B2910" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="C2910" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2911">
       <c r="A2911" s="0" t="s">
-        <v>455</v>
+        <v>437</v>
       </c>
       <c r="B2911" s="0" t="s">
-        <v>456</v>
+        <v>438</v>
       </c>
       <c r="C2911" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2912">
       <c r="A2912" s="0" t="s">
-        <v>457</v>
+        <v>439</v>
       </c>
       <c r="B2912" s="0" t="s">
-        <v>456</v>
+        <v>440</v>
       </c>
       <c r="C2912" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2913">
       <c r="A2913" s="0" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="B2913" s="0" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="C2913" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2914">
       <c r="A2914" s="0" t="s">
-        <v>439</v>
+        <v>458</v>
       </c>
       <c r="B2914" s="0" t="s">
-        <v>440</v>
+        <v>459</v>
       </c>
       <c r="C2914" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2915">
       <c r="A2915" s="0" t="s">
-        <v>441</v>
+        <v>384</v>
       </c>
       <c r="B2915" s="0" t="s">
-        <v>442</v>
+        <v>385</v>
       </c>
       <c r="C2915" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2916">
       <c r="A2916" s="0" t="s">
-        <v>458</v>
+        <v>386</v>
       </c>
       <c r="B2916" s="0" t="s">
-        <v>459</v>
+        <v>387</v>
       </c>
       <c r="C2916" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2917">
       <c r="A2917" s="0" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="B2917" s="0" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="C2917" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2918">
       <c r="A2918" s="0" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="B2918" s="0" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="C2918" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2919">
       <c r="A2919" s="0" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="B2919" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C2919" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2920">
       <c r="A2920" s="0" t="s">
-        <v>390</v>
+        <v>323</v>
       </c>
       <c r="B2920" s="0" t="s">
-        <v>391</v>
+        <v>324</v>
       </c>
       <c r="C2920" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2921">
       <c r="A2921" s="0" t="s">
-        <v>392</v>
+        <v>325</v>
       </c>
       <c r="B2921" s="0" t="s">
-        <v>391</v>
+        <v>326</v>
       </c>
       <c r="C2921" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2922">
       <c r="A2922" s="0" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="B2922" s="0" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="C2922" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2923">
       <c r="A2923" s="0" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B2923" s="0" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C2923" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2924">
       <c r="A2924" s="0" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="B2924" s="0" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="C2924" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2925">
       <c r="A2925" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B2925" s="0" t="s">
         <v>330</v>
       </c>
       <c r="C2925" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2926">
       <c r="A2926" s="0" t="s">
-        <v>331</v>
+        <v>449</v>
       </c>
       <c r="B2926" s="0" t="s">
-        <v>332</v>
+        <v>450</v>
       </c>
       <c r="C2926" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2927">
       <c r="A2927" s="0" t="s">
-        <v>333</v>
+        <v>451</v>
       </c>
       <c r="B2927" s="0" t="s">
-        <v>330</v>
+        <v>450</v>
       </c>
       <c r="C2927" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2928">
       <c r="A2928" s="0" t="s">
-        <v>449</v>
+        <v>272</v>
       </c>
       <c r="B2928" s="0" t="s">
-        <v>450</v>
+        <v>273</v>
       </c>
       <c r="C2928" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2929">
       <c r="A2929" s="0" t="s">
-        <v>451</v>
+        <v>274</v>
       </c>
       <c r="B2929" s="0" t="s">
-        <v>450</v>
+        <v>275</v>
       </c>
       <c r="C2929" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2930">
       <c r="A2930" s="0" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="B2930" s="0" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C2930" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2931">
       <c r="A2931" s="0" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B2931" s="0" t="s">
         <v>275</v>
       </c>
       <c r="C2931" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2932">
       <c r="A2932" s="0" t="s">
-        <v>276</v>
+        <v>445</v>
       </c>
       <c r="B2932" s="0" t="s">
-        <v>277</v>
+        <v>446</v>
       </c>
       <c r="C2932" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2933">
       <c r="A2933" s="0" t="s">
-        <v>278</v>
+        <v>447</v>
       </c>
       <c r="B2933" s="0" t="s">
-        <v>275</v>
+        <v>446</v>
       </c>
       <c r="C2933" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2934">
       <c r="A2934" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="B2934" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C2934" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="2935">
-      <c r="A2935" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2935" s="0" t="s">
-        <v>446</v>
+        <v>549</v>
       </c>
       <c r="C2935" s="0" t="s">
-        <v>563</v>
+        <v>749</v>
       </c>
     </row>
     <row r="2936">
-      <c r="A2936" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2936" s="0" t="s">
-        <v>444</v>
+        <v>549</v>
       </c>
       <c r="C2936" s="0" t="s">
-        <v>563</v>
+        <v>750</v>
       </c>
     </row>
     <row r="2937">
       <c r="B2937" s="0" t="s">
         <v>549</v>
       </c>
       <c r="C2937" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="2938">
       <c r="B2938" s="0" t="s">
         <v>549</v>
       </c>
       <c r="C2938" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="2939">
+      <c r="A2939" s="0" t="s">
+        <v>596</v>
+      </c>
       <c r="B2939" s="0" t="s">
-        <v>549</v>
+        <v>593</v>
       </c>
       <c r="C2939" s="0" t="s">
-        <v>749</v>
+        <v>464</v>
       </c>
     </row>
     <row r="2940">
+      <c r="A2940" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="B2940" s="0" t="s">
-        <v>549</v>
+        <v>593</v>
       </c>
       <c r="C2940" s="0" t="s">
-        <v>750</v>
+        <v>464</v>
       </c>
     </row>
     <row r="2941">
       <c r="A2941" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="B2941" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="C2941" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="2942">
       <c r="A2942" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="B2942" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="C2942" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="2943">
       <c r="A2943" s="0" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="B2943" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="C2943" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="2944">
       <c r="A2944" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="B2944" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="C2944" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="2945">
       <c r="A2945" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="B2945" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="C2945" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="2946">
       <c r="A2946" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B2946" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="C2946" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="2947">
-      <c r="A2947" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2947" s="0" t="s">
-        <v>585</v>
+        <v>526</v>
       </c>
       <c r="C2947" s="0" t="s">
-        <v>464</v>
+        <v>751</v>
       </c>
     </row>
     <row r="2948">
-      <c r="A2948" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2948" s="0" t="s">
-        <v>585</v>
+        <v>526</v>
       </c>
       <c r="C2948" s="0" t="s">
-        <v>464</v>
+        <v>752</v>
       </c>
     </row>
     <row r="2949">
       <c r="B2949" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2949" s="0" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
     </row>
     <row r="2950">
       <c r="B2950" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2950" s="0" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
     </row>
     <row r="2951">
       <c r="B2951" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2951" s="0" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="2952">
       <c r="B2952" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2952" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="2953">
       <c r="B2953" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2953" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="2954">
       <c r="B2954" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2954" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="2955">
       <c r="B2955" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2955" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="2956">
       <c r="B2956" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2956" s="0" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
     </row>
     <row r="2957">
       <c r="B2957" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2957" s="0" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
     </row>
     <row r="2958">
       <c r="B2958" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2958" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="2959">
       <c r="B2959" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2959" s="0" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
     </row>
     <row r="2960">
       <c r="B2960" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2960" s="0" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="2961">
       <c r="B2961" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2961" s="0" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
     </row>
     <row r="2962">
       <c r="B2962" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2962" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="2963">
       <c r="B2963" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2963" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="2964">
       <c r="B2964" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2964" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="2965">
       <c r="B2965" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2965" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="2966">
       <c r="B2966" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2966" s="0" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
     </row>
     <row r="2967">
       <c r="B2967" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2967" s="0" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="2968">
       <c r="B2968" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2968" s="0" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
     </row>
     <row r="2969">
       <c r="B2969" s="0" t="s">
-        <v>526</v>
+        <v>506</v>
       </c>
       <c r="C2969" s="0" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
     </row>
     <row r="2970">
       <c r="B2970" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2970" s="0" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
     </row>
     <row r="2971">
       <c r="B2971" s="0" t="s">
-        <v>506</v>
+        <v>526</v>
       </c>
       <c r="C2971" s="0" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
     </row>
     <row r="2972">
       <c r="B2972" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2972" s="0" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
     </row>
     <row r="2973">
       <c r="B2973" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2973" s="0" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
     </row>
     <row r="2974">
       <c r="B2974" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2974" s="0" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
     </row>
     <row r="2975">
       <c r="B2975" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2975" s="0" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
     </row>
     <row r="2976">
       <c r="B2976" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2976" s="0" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
     </row>
     <row r="2977">
       <c r="B2977" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2977" s="0" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
     </row>
     <row r="2978">
       <c r="B2978" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2978" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
     </row>
     <row r="2979">
       <c r="B2979" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2979" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
     </row>
     <row r="2980">
       <c r="B2980" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2980" s="0" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
     </row>
     <row r="2981">
       <c r="B2981" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2981" s="0" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
     </row>
     <row r="2982">
       <c r="B2982" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2982" s="0" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
     </row>
     <row r="2983">
       <c r="B2983" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2983" s="0" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
     </row>
     <row r="2984">
       <c r="B2984" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="C2984" s="0" t="s">
-        <v>778</v>
+        <v>555</v>
       </c>
     </row>
     <row r="2985">
       <c r="B2985" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="C2985" s="0" t="s">
-        <v>778</v>
+        <v>558</v>
       </c>
     </row>
     <row r="2986">
       <c r="B2986" s="0" t="s">
         <v>522</v>
       </c>
       <c r="C2986" s="0" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
     </row>
     <row r="2987">
       <c r="B2987" s="0" t="s">
         <v>522</v>
       </c>
       <c r="C2987" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
     </row>
     <row r="2988">
       <c r="B2988" s="0" t="s">
         <v>522</v>
       </c>
       <c r="C2988" s="0" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
     </row>
     <row r="2989">
       <c r="B2989" s="0" t="s">
         <v>522</v>
       </c>
       <c r="C2989" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
     </row>
     <row r="2990">
       <c r="B2990" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="C2990" s="0" t="s">
-        <v>556</v>
+        <v>687</v>
       </c>
     </row>
     <row r="2991">
       <c r="B2991" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="C2991" s="0" t="s">
-        <v>557</v>
+        <v>687</v>
       </c>
     </row>
     <row r="2992">
       <c r="B2992" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2992" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="2993">
       <c r="B2993" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2993" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
     </row>
     <row r="2994">
       <c r="B2994" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2994" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
     </row>
     <row r="2995">
       <c r="B2995" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2995" s="0" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="2996">
       <c r="B2996" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2996" s="0" t="s">
-        <v>684</v>
+        <v>779</v>
       </c>
     </row>
     <row r="2997">
       <c r="B2997" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2997" s="0" t="s">
-        <v>684</v>
+        <v>780</v>
       </c>
     </row>
     <row r="2998">
       <c r="B2998" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2998" s="0" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="2999">
       <c r="B2999" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C2999" s="0" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
     </row>
     <row r="3000">
       <c r="B3000" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C3000" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="3001">
       <c r="B3001" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C3001" s="0" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="3002">
       <c r="B3002" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C3002" s="0" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="3003">
       <c r="B3003" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C3003" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
     </row>
     <row r="3004">
       <c r="B3004" s="0" t="s">
-        <v>526</v>
+        <v>549</v>
       </c>
       <c r="C3004" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="3005">
       <c r="B3005" s="0" t="s">
-        <v>526</v>
+        <v>549</v>
       </c>
       <c r="C3005" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="3006">
       <c r="B3006" s="0" t="s">
         <v>549</v>
       </c>
       <c r="C3006" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="3007">
       <c r="B3007" s="0" t="s">
         <v>549</v>
       </c>
       <c r="C3007" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
     </row>
     <row r="3008">
       <c r="B3008" s="0" t="s">
         <v>549</v>
       </c>
       <c r="C3008" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
     </row>
     <row r="3009">
       <c r="B3009" s="0" t="s">
         <v>549</v>
       </c>
       <c r="C3009" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="3010">
+      <c r="A3010" s="0" t="s">
+        <v>695</v>
+      </c>
       <c r="B3010" s="0" t="s">
-        <v>549</v>
+        <v>696</v>
       </c>
       <c r="C3010" s="0" t="s">
-        <v>785</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3011">
       <c r="B3011" s="0" t="s">
-        <v>549</v>
+        <v>526</v>
       </c>
       <c r="C3011" s="0" t="s">
-        <v>785</v>
+        <v>717</v>
       </c>
     </row>
     <row r="3012">
-      <c r="A3012" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3012" s="0" t="s">
-        <v>696</v>
+        <v>526</v>
       </c>
       <c r="C3012" s="0" t="s">
-        <v>464</v>
+        <v>722</v>
       </c>
     </row>
     <row r="3013">
+      <c r="A3013" s="0" t="s">
+        <v>216</v>
+      </c>
       <c r="B3013" s="0" t="s">
-        <v>526</v>
+        <v>217</v>
       </c>
       <c r="C3013" s="0" t="s">
-        <v>717</v>
+        <v>563</v>
       </c>
     </row>
     <row r="3014">
+      <c r="A3014" s="0" t="s">
+        <v>216</v>
+      </c>
       <c r="B3014" s="0" t="s">
-        <v>526</v>
+        <v>217</v>
       </c>
       <c r="C3014" s="0" t="s">
-        <v>722</v>
+        <v>563</v>
       </c>
     </row>
     <row r="3015">
       <c r="A3015" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B3015" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C3015" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3016">
       <c r="A3016" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B3016" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C3016" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3017">
       <c r="A3017" s="0" t="s">
-        <v>218</v>
+        <v>600</v>
       </c>
       <c r="B3017" s="0" t="s">
-        <v>219</v>
+        <v>601</v>
       </c>
       <c r="C3017" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3018">
       <c r="A3018" s="0" t="s">
-        <v>218</v>
+        <v>600</v>
       </c>
       <c r="B3018" s="0" t="s">
-        <v>219</v>
+        <v>601</v>
       </c>
       <c r="C3018" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3019">
       <c r="A3019" s="0" t="s">
-        <v>600</v>
+        <v>220</v>
       </c>
       <c r="B3019" s="0" t="s">
-        <v>601</v>
+        <v>221</v>
       </c>
       <c r="C3019" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3020">
       <c r="A3020" s="0" t="s">
-        <v>600</v>
+        <v>220</v>
       </c>
       <c r="B3020" s="0" t="s">
-        <v>601</v>
+        <v>221</v>
       </c>
       <c r="C3020" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3021">
       <c r="A3021" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B3021" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C3021" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3022">
       <c r="A3022" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B3022" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C3022" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3023">
       <c r="A3023" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B3023" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C3023" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3024">
       <c r="A3024" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B3024" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C3024" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3025">
       <c r="A3025" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B3025" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C3025" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3026">
       <c r="A3026" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B3026" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C3026" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3027">
       <c r="A3027" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B3027" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C3027" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3028">
       <c r="A3028" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B3028" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C3028" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3029">
       <c r="A3029" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B3029" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C3029" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3030">
       <c r="A3030" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B3030" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C3030" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3031">
       <c r="A3031" s="0" t="s">
-        <v>230</v>
+        <v>604</v>
       </c>
       <c r="B3031" s="0" t="s">
-        <v>231</v>
+        <v>605</v>
       </c>
       <c r="C3031" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3032">
       <c r="A3032" s="0" t="s">
-        <v>230</v>
+        <v>604</v>
       </c>
       <c r="B3032" s="0" t="s">
-        <v>231</v>
+        <v>605</v>
       </c>
       <c r="C3032" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3033">
       <c r="A3033" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B3033" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C3033" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3034">
       <c r="A3034" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B3034" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C3034" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3035">
       <c r="A3035" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B3035" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C3035" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3036">
       <c r="A3036" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B3036" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C3036" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3037">
       <c r="A3037" s="0" t="s">
-        <v>608</v>
+        <v>630</v>
       </c>
       <c r="B3037" s="0" t="s">
-        <v>609</v>
+        <v>221</v>
       </c>
       <c r="C3037" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3038">
       <c r="A3038" s="0" t="s">
-        <v>608</v>
+        <v>630</v>
       </c>
       <c r="B3038" s="0" t="s">
-        <v>609</v>
+        <v>221</v>
       </c>
       <c r="C3038" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3039">
       <c r="A3039" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B3039" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C3039" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3040">
       <c r="A3040" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B3040" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C3040" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3041">
       <c r="A3041" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B3041" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C3041" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3042">
       <c r="A3042" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B3042" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C3042" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3043">
       <c r="A3043" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="B3043" s="0" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C3043" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3044">
       <c r="A3044" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="B3044" s="0" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C3044" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3045">
       <c r="A3045" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B3045" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C3045" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3046">
       <c r="A3046" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B3046" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C3046" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3047">
       <c r="A3047" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="B3047" s="0" t="s">
-        <v>231</v>
+        <v>605</v>
       </c>
       <c r="C3047" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3048">
       <c r="A3048" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="B3048" s="0" t="s">
-        <v>231</v>
+        <v>605</v>
       </c>
       <c r="C3048" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3049">
       <c r="A3049" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B3049" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C3049" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3050">
       <c r="A3050" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B3050" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C3050" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3051">
       <c r="A3051" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B3051" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C3051" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3052">
       <c r="A3052" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B3052" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C3052" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3053">
       <c r="A3053" s="0" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="B3053" s="0" t="s">
-        <v>609</v>
+        <v>227</v>
       </c>
       <c r="C3053" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3054">
       <c r="A3054" s="0" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="B3054" s="0" t="s">
-        <v>609</v>
+        <v>227</v>
       </c>
       <c r="C3054" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3055">
       <c r="A3055" s="0" t="s">
-        <v>644</v>
+        <v>216</v>
       </c>
       <c r="B3055" s="0" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="C3055" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3056">
       <c r="A3056" s="0" t="s">
-        <v>644</v>
+        <v>216</v>
       </c>
       <c r="B3056" s="0" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="C3056" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3057">
       <c r="A3057" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B3057" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C3057" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3058">
       <c r="A3058" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B3058" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C3058" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3059">
       <c r="A3059" s="0" t="s">
-        <v>218</v>
+        <v>600</v>
       </c>
       <c r="B3059" s="0" t="s">
-        <v>219</v>
+        <v>601</v>
       </c>
       <c r="C3059" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3060">
       <c r="A3060" s="0" t="s">
-        <v>218</v>
+        <v>600</v>
       </c>
       <c r="B3060" s="0" t="s">
-        <v>219</v>
+        <v>601</v>
       </c>
       <c r="C3060" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3061">
       <c r="A3061" s="0" t="s">
-        <v>600</v>
+        <v>220</v>
       </c>
       <c r="B3061" s="0" t="s">
-        <v>601</v>
+        <v>221</v>
       </c>
       <c r="C3061" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3062">
       <c r="A3062" s="0" t="s">
-        <v>600</v>
+        <v>220</v>
       </c>
       <c r="B3062" s="0" t="s">
-        <v>601</v>
+        <v>221</v>
       </c>
       <c r="C3062" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3063">
       <c r="A3063" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B3063" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C3063" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3064">
       <c r="A3064" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B3064" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C3064" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3065">
       <c r="A3065" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B3065" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C3065" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3066">
       <c r="A3066" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B3066" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C3066" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3067">
       <c r="A3067" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B3067" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C3067" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3068">
       <c r="A3068" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B3068" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C3068" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3069">
       <c r="A3069" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B3069" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C3069" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3070">
       <c r="A3070" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B3070" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C3070" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3071">
       <c r="A3071" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B3071" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C3071" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3072">
       <c r="A3072" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B3072" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C3072" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3073">
       <c r="A3073" s="0" t="s">
-        <v>230</v>
+        <v>604</v>
       </c>
       <c r="B3073" s="0" t="s">
-        <v>231</v>
+        <v>605</v>
       </c>
       <c r="C3073" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3074">
       <c r="A3074" s="0" t="s">
-        <v>230</v>
+        <v>604</v>
       </c>
       <c r="B3074" s="0" t="s">
-        <v>231</v>
+        <v>605</v>
       </c>
       <c r="C3074" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3075">
       <c r="A3075" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B3075" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C3075" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3076">
       <c r="A3076" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B3076" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C3076" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3077">
       <c r="A3077" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B3077" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C3077" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3078">
       <c r="A3078" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B3078" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C3078" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3079">
       <c r="A3079" s="0" t="s">
-        <v>608</v>
+        <v>630</v>
       </c>
       <c r="B3079" s="0" t="s">
-        <v>609</v>
+        <v>221</v>
       </c>
       <c r="C3079" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3080">
       <c r="A3080" s="0" t="s">
-        <v>608</v>
+        <v>630</v>
       </c>
       <c r="B3080" s="0" t="s">
-        <v>609</v>
+        <v>221</v>
       </c>
       <c r="C3080" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3081">
       <c r="A3081" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B3081" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C3081" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3082">
       <c r="A3082" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B3082" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C3082" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3083">
       <c r="A3083" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B3083" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C3083" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3084">
       <c r="A3084" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B3084" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C3084" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3085">
       <c r="A3085" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="B3085" s="0" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C3085" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3086">
       <c r="A3086" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="B3086" s="0" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C3086" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3087">
       <c r="A3087" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B3087" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C3087" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3088">
       <c r="A3088" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B3088" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C3088" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3089">
       <c r="A3089" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="B3089" s="0" t="s">
-        <v>231</v>
+        <v>605</v>
       </c>
       <c r="C3089" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3090">
       <c r="A3090" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="B3090" s="0" t="s">
-        <v>231</v>
+        <v>605</v>
       </c>
       <c r="C3090" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3091">
       <c r="A3091" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B3091" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C3091" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3092">
       <c r="A3092" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B3092" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C3092" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3093">
       <c r="A3093" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B3093" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C3093" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3094">
       <c r="A3094" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B3094" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C3094" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3095">
       <c r="A3095" s="0" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="B3095" s="0" t="s">
-        <v>609</v>
+        <v>227</v>
       </c>
       <c r="C3095" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3096">
       <c r="A3096" s="0" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="B3096" s="0" t="s">
-        <v>609</v>
+        <v>227</v>
       </c>
       <c r="C3096" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="3097">
-      <c r="A3097" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3097" s="0" t="s">
-        <v>227</v>
+        <v>522</v>
       </c>
       <c r="C3097" s="0" t="s">
-        <v>563</v>
+        <v>786</v>
       </c>
     </row>
     <row r="3098">
       <c r="A3098" s="0" t="s">
-        <v>644</v>
+        <v>70</v>
       </c>
       <c r="B3098" s="0" t="s">
-        <v>227</v>
+        <v>71</v>
       </c>
       <c r="C3098" s="0" t="s">
-        <v>563</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3099">
+      <c r="A3099" s="0" t="s">
+        <v>72</v>
+      </c>
       <c r="B3099" s="0" t="s">
-        <v>522</v>
+        <v>73</v>
       </c>
       <c r="C3099" s="0" t="s">
-        <v>786</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3100">
       <c r="A3100" s="0" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="B3100" s="0" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="C3100" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3101">
       <c r="A3101" s="0" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="B3101" s="0" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="C3101" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3102">
       <c r="A3102" s="0" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="B3102" s="0" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="C3102" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3103">
       <c r="A3103" s="0" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="B3103" s="0" t="s">
-        <v>94</v>
+        <v>9</v>
       </c>
       <c r="C3103" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3104">
       <c r="A3104" s="0" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="B3104" s="0" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="C3104" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3105">
       <c r="A3105" s="0" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="B3105" s="0" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="C3105" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3106">
       <c r="A3106" s="0" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="B3106" s="0" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="C3106" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3107">
       <c r="A3107" s="0" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="B3107" s="0" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C3107" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3108">
       <c r="A3108" s="0" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="B3108" s="0" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="C3108" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3109">
       <c r="A3109" s="0" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="B3109" s="0" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="C3109" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3110">
       <c r="A3110" s="0" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="B3110" s="0" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="C3110" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3111">
       <c r="A3111" s="0" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="B3111" s="0" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="C3111" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3112">
       <c r="A3112" s="0" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B3112" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C3112" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3113">
       <c r="A3113" s="0" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B3113" s="0" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C3113" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3114">
       <c r="A3114" s="0" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="B3114" s="0" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="C3114" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3115">
       <c r="A3115" s="0" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="B3115" s="0" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="C3115" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3116">
       <c r="A3116" s="0" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="B3116" s="0" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="C3116" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3117">
       <c r="A3117" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="B3117" s="0" t="s">
-        <v>17</v>
+        <v>102</v>
       </c>
       <c r="C3117" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3118">
       <c r="A3118" s="0" t="s">
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="B3118" s="0" t="s">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="C3118" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3119">
       <c r="A3119" s="0" t="s">
-        <v>101</v>
+        <v>156</v>
       </c>
       <c r="B3119" s="0" t="s">
-        <v>102</v>
+        <v>157</v>
       </c>
       <c r="C3119" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3120">
       <c r="A3120" s="0" t="s">
-        <v>82</v>
+        <v>138</v>
       </c>
       <c r="B3120" s="0" t="s">
-        <v>83</v>
+        <v>139</v>
       </c>
       <c r="C3120" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3121">
       <c r="A3121" s="0" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="B3121" s="0" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="C3121" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3122">
       <c r="A3122" s="0" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="B3122" s="0" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="C3122" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3123">
       <c r="A3123" s="0" t="s">
-        <v>142</v>
+        <v>164</v>
       </c>
       <c r="B3123" s="0" t="s">
-        <v>143</v>
+        <v>165</v>
       </c>
       <c r="C3123" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3124">
       <c r="A3124" s="0" t="s">
-        <v>146</v>
+        <v>173</v>
       </c>
       <c r="B3124" s="0" t="s">
-        <v>147</v>
+        <v>174</v>
       </c>
       <c r="C3124" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3125">
       <c r="A3125" s="0" t="s">
-        <v>164</v>
+        <v>198</v>
       </c>
       <c r="B3125" s="0" t="s">
-        <v>165</v>
+        <v>199</v>
       </c>
       <c r="C3125" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3126">
       <c r="A3126" s="0" t="s">
-        <v>173</v>
+        <v>140</v>
       </c>
       <c r="B3126" s="0" t="s">
-        <v>174</v>
+        <v>141</v>
       </c>
       <c r="C3126" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3127">
       <c r="A3127" s="0" t="s">
-        <v>198</v>
+        <v>150</v>
       </c>
       <c r="B3127" s="0" t="s">
-        <v>199</v>
+        <v>151</v>
       </c>
       <c r="C3127" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3128">
       <c r="A3128" s="0" t="s">
-        <v>140</v>
+        <v>178</v>
       </c>
       <c r="B3128" s="0" t="s">
-        <v>141</v>
+        <v>179</v>
       </c>
       <c r="C3128" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3129">
       <c r="A3129" s="0" t="s">
-        <v>150</v>
+        <v>185</v>
       </c>
       <c r="B3129" s="0" t="s">
-        <v>151</v>
+        <v>186</v>
       </c>
       <c r="C3129" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3130">
       <c r="A3130" s="0" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="B3130" s="0" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="C3130" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3131">
       <c r="A3131" s="0" t="s">
-        <v>185</v>
+        <v>307</v>
       </c>
       <c r="B3131" s="0" t="s">
-        <v>186</v>
+        <v>308</v>
       </c>
       <c r="C3131" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3132">
       <c r="A3132" s="0" t="s">
-        <v>191</v>
+        <v>309</v>
       </c>
       <c r="B3132" s="0" t="s">
-        <v>192</v>
+        <v>310</v>
       </c>
       <c r="C3132" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3133">
       <c r="A3133" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="B3133" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="C3133" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3134">
       <c r="A3134" s="0" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="B3134" s="0" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="C3134" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3135">
       <c r="A3135" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B3135" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C3135" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3136">
       <c r="A3136" s="0" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="B3136" s="0" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
       <c r="C3136" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3137">
       <c r="A3137" s="0" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
       <c r="B3137" s="0" t="s">
-        <v>318</v>
+        <v>330</v>
       </c>
       <c r="C3137" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3138">
       <c r="A3138" s="0" t="s">
-        <v>325</v>
+        <v>448</v>
       </c>
       <c r="B3138" s="0" t="s">
-        <v>326</v>
+        <v>444</v>
       </c>
       <c r="C3138" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3139">
       <c r="A3139" s="0" t="s">
-        <v>329</v>
+        <v>256</v>
       </c>
       <c r="B3139" s="0" t="s">
-        <v>330</v>
+        <v>257</v>
       </c>
       <c r="C3139" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3140">
       <c r="A3140" s="0" t="s">
-        <v>448</v>
+        <v>258</v>
       </c>
       <c r="B3140" s="0" t="s">
-        <v>444</v>
+        <v>259</v>
       </c>
       <c r="C3140" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3141">
       <c r="A3141" s="0" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="B3141" s="0" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="C3141" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3142">
       <c r="A3142" s="0" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="B3142" s="0" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="C3142" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3143">
       <c r="A3143" s="0" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="B3143" s="0" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="C3143" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3144">
       <c r="A3144" s="0" t="s">
-        <v>266</v>
+        <v>445</v>
       </c>
       <c r="B3144" s="0" t="s">
-        <v>267</v>
+        <v>446</v>
       </c>
       <c r="C3144" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3145">
       <c r="A3145" s="0" t="s">
-        <v>274</v>
+        <v>447</v>
       </c>
       <c r="B3145" s="0" t="s">
-        <v>275</v>
+        <v>446</v>
       </c>
       <c r="C3145" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3146">
       <c r="A3146" s="0" t="s">
-        <v>445</v>
+        <v>368</v>
       </c>
       <c r="B3146" s="0" t="s">
-        <v>446</v>
+        <v>369</v>
       </c>
       <c r="C3146" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3147">
       <c r="A3147" s="0" t="s">
-        <v>447</v>
+        <v>374</v>
       </c>
       <c r="B3147" s="0" t="s">
-        <v>446</v>
+        <v>375</v>
       </c>
       <c r="C3147" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3148">
       <c r="A3148" s="0" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="B3148" s="0" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
       <c r="C3148" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3149">
       <c r="A3149" s="0" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
       <c r="B3149" s="0" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="C3149" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3150">
       <c r="A3150" s="0" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="B3150" s="0" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
       <c r="C3150" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3151">
-      <c r="A3151" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3151" s="0" t="s">
-        <v>387</v>
+        <v>526</v>
       </c>
       <c r="C3151" s="0" t="s">
-        <v>464</v>
+        <v>716</v>
       </c>
     </row>
     <row r="3152">
-      <c r="A3152" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3152" s="0" t="s">
-        <v>391</v>
+        <v>526</v>
       </c>
       <c r="C3152" s="0" t="s">
-        <v>464</v>
+        <v>716</v>
       </c>
     </row>
     <row r="3153">
       <c r="B3153" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C3153" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="3154">
       <c r="B3154" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C3154" s="0" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
     </row>
     <row r="3155">
       <c r="B3155" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C3155" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="3156">
       <c r="B3156" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C3156" s="0" t="s">
-        <v>714</v>
+        <v>787</v>
       </c>
     </row>
     <row r="3157">
       <c r="B3157" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C3157" s="0" t="s">
-        <v>713</v>
+        <v>788</v>
       </c>
     </row>
     <row r="3158">
       <c r="B3158" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C3158" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="3159">
       <c r="B3159" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="C3159" s="0" t="s">
-        <v>788</v>
+        <v>677</v>
       </c>
     </row>
     <row r="3160">
       <c r="B3160" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="C3160" s="0" t="s">
-        <v>789</v>
+        <v>677</v>
       </c>
     </row>
     <row r="3161">
       <c r="B3161" s="0" t="s">
         <v>522</v>
       </c>
       <c r="C3161" s="0" t="s">
-        <v>677</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3162">
       <c r="B3162" s="0" t="s">
         <v>522</v>
       </c>
       <c r="C3162" s="0" t="s">
-        <v>677</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3163">
+      <c r="A3163" s="0" t="s">
+        <v>218</v>
+      </c>
       <c r="B3163" s="0" t="s">
-        <v>522</v>
+        <v>219</v>
       </c>
       <c r="C3163" s="0" t="s">
-        <v>5</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3164">
+      <c r="A3164" s="0" t="s">
+        <v>634</v>
+      </c>
       <c r="B3164" s="0" t="s">
-        <v>522</v>
+        <v>231</v>
       </c>
       <c r="C3164" s="0" t="s">
-        <v>5</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3165">
       <c r="A3165" s="0" t="s">
-        <v>216</v>
+        <v>790</v>
       </c>
       <c r="B3165" s="0" t="s">
-        <v>217</v>
+        <v>791</v>
       </c>
       <c r="C3165" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3166">
-      <c r="A3166" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3166" s="0" t="s">
-        <v>219</v>
+        <v>549</v>
       </c>
       <c r="C3166" s="0" t="s">
-        <v>464</v>
+        <v>550</v>
       </c>
     </row>
     <row r="3167">
-      <c r="A3167" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3167" s="0" t="s">
-        <v>227</v>
+        <v>549</v>
       </c>
       <c r="C3167" s="0" t="s">
-        <v>464</v>
+        <v>792</v>
       </c>
     </row>
     <row r="3168">
-      <c r="A3168" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3168" s="0" t="s">
-        <v>227</v>
+        <v>549</v>
       </c>
       <c r="C3168" s="0" t="s">
-        <v>464</v>
+        <v>792</v>
       </c>
     </row>
     <row r="3169">
-      <c r="A3169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3169" s="0" t="s">
-        <v>231</v>
+        <v>549</v>
       </c>
       <c r="C3169" s="0" t="s">
-        <v>464</v>
+        <v>793</v>
       </c>
     </row>
     <row r="3170">
       <c r="A3170" s="0" t="s">
-        <v>790</v>
+        <v>204</v>
       </c>
       <c r="B3170" s="0" t="s">
-        <v>791</v>
+        <v>205</v>
       </c>
       <c r="C3170" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3171">
+      <c r="A3171" s="0" t="s">
+        <v>208</v>
+      </c>
       <c r="B3171" s="0" t="s">
-        <v>549</v>
+        <v>209</v>
       </c>
       <c r="C3171" s="0" t="s">
-        <v>550</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3172">
+      <c r="A3172" s="0" t="s">
+        <v>214</v>
+      </c>
       <c r="B3172" s="0" t="s">
-        <v>549</v>
+        <v>215</v>
       </c>
       <c r="C3172" s="0" t="s">
-        <v>792</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3173">
+      <c r="A3173" s="0" t="s">
+        <v>206</v>
+      </c>
       <c r="B3173" s="0" t="s">
-        <v>549</v>
+        <v>207</v>
       </c>
       <c r="C3173" s="0" t="s">
-        <v>792</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3174">
+      <c r="A3174" s="0" t="s">
+        <v>210</v>
+      </c>
       <c r="B3174" s="0" t="s">
-        <v>549</v>
+        <v>211</v>
       </c>
       <c r="C3174" s="0" t="s">
-        <v>793</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3175">
       <c r="A3175" s="0" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B3175" s="0" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C3175" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3176">
       <c r="A3176" s="0" t="s">
-        <v>208</v>
+        <v>794</v>
       </c>
       <c r="B3176" s="0" t="s">
-        <v>209</v>
+        <v>795</v>
       </c>
       <c r="C3176" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3177">
       <c r="A3177" s="0" t="s">
-        <v>214</v>
+        <v>630</v>
       </c>
       <c r="B3177" s="0" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C3177" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3178">
       <c r="A3178" s="0" t="s">
-        <v>206</v>
+        <v>631</v>
       </c>
       <c r="B3178" s="0" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
       <c r="C3178" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3179">
       <c r="A3179" s="0" t="s">
-        <v>210</v>
+        <v>632</v>
       </c>
       <c r="B3179" s="0" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="C3179" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3180">
       <c r="A3180" s="0" t="s">
-        <v>212</v>
+        <v>633</v>
       </c>
       <c r="B3180" s="0" t="s">
-        <v>213</v>
+        <v>229</v>
       </c>
       <c r="C3180" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3181">
       <c r="A3181" s="0" t="s">
-        <v>794</v>
+        <v>635</v>
       </c>
       <c r="B3181" s="0" t="s">
-        <v>795</v>
+        <v>605</v>
       </c>
       <c r="C3181" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3182">
       <c r="A3182" s="0" t="s">
-        <v>220</v>
+        <v>636</v>
       </c>
       <c r="B3182" s="0" t="s">
-        <v>221</v>
+        <v>607</v>
       </c>
       <c r="C3182" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3183">
       <c r="A3183" s="0" t="s">
-        <v>630</v>
+        <v>637</v>
       </c>
       <c r="B3183" s="0" t="s">
-        <v>221</v>
+        <v>609</v>
       </c>
       <c r="C3183" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3184">
       <c r="A3184" s="0" t="s">
-        <v>222</v>
+        <v>638</v>
       </c>
       <c r="B3184" s="0" t="s">
-        <v>223</v>
+        <v>611</v>
       </c>
       <c r="C3184" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3185">
       <c r="A3185" s="0" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="B3185" s="0" t="s">
-        <v>223</v>
+        <v>613</v>
       </c>
       <c r="C3185" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3186">
       <c r="A3186" s="0" t="s">
-        <v>224</v>
+        <v>640</v>
       </c>
       <c r="B3186" s="0" t="s">
-        <v>225</v>
+        <v>617</v>
       </c>
       <c r="C3186" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3187">
       <c r="A3187" s="0" t="s">
-        <v>632</v>
+        <v>641</v>
       </c>
       <c r="B3187" s="0" t="s">
-        <v>225</v>
+        <v>619</v>
       </c>
       <c r="C3187" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3188">
       <c r="A3188" s="0" t="s">
-        <v>224</v>
+        <v>642</v>
       </c>
       <c r="B3188" s="0" t="s">
-        <v>225</v>
+        <v>621</v>
       </c>
       <c r="C3188" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3189">
       <c r="A3189" s="0" t="s">
-        <v>216</v>
+        <v>643</v>
       </c>
       <c r="B3189" s="0" t="s">
-        <v>217</v>
+        <v>629</v>
       </c>
       <c r="C3189" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3190">
-      <c r="A3190" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3190" s="0" t="s">
-        <v>221</v>
+        <v>526</v>
       </c>
       <c r="C3190" s="0" t="s">
-        <v>464</v>
+        <v>796</v>
       </c>
     </row>
     <row r="3191">
-      <c r="A3191" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3191" s="0" t="s">
-        <v>219</v>
+        <v>526</v>
       </c>
       <c r="C3191" s="0" t="s">
-        <v>464</v>
+        <v>796</v>
       </c>
     </row>
     <row r="3192">
-      <c r="A3192" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3192" s="0" t="s">
-        <v>227</v>
+        <v>526</v>
       </c>
       <c r="C3192" s="0" t="s">
-        <v>464</v>
+        <v>796</v>
       </c>
     </row>
     <row r="3193">
-      <c r="A3193" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3193" s="0" t="s">
-        <v>229</v>
+        <v>526</v>
       </c>
       <c r="C3193" s="0" t="s">
-        <v>464</v>
+        <v>796</v>
       </c>
     </row>
     <row r="3194">
-      <c r="A3194" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3194" s="0" t="s">
-        <v>229</v>
+        <v>526</v>
       </c>
       <c r="C3194" s="0" t="s">
-        <v>464</v>
+        <v>778</v>
       </c>
     </row>
     <row r="3195">
-      <c r="A3195" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3195" s="0" t="s">
-        <v>231</v>
+        <v>526</v>
       </c>
       <c r="C3195" s="0" t="s">
-        <v>464</v>
+        <v>778</v>
       </c>
     </row>
     <row r="3196">
-      <c r="A3196" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3196" s="0" t="s">
-        <v>601</v>
+        <v>549</v>
       </c>
       <c r="C3196" s="0" t="s">
-        <v>464</v>
+        <v>793</v>
       </c>
     </row>
     <row r="3197">
-      <c r="A3197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3197" s="0" t="s">
-        <v>603</v>
+        <v>526</v>
       </c>
       <c r="C3197" s="0" t="s">
-        <v>464</v>
+        <v>797</v>
       </c>
     </row>
     <row r="3198">
-      <c r="A3198" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3198" s="0" t="s">
-        <v>605</v>
+        <v>526</v>
       </c>
       <c r="C3198" s="0" t="s">
-        <v>464</v>
+        <v>797</v>
       </c>
     </row>
     <row r="3199">
-      <c r="A3199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3199" s="0" t="s">
-        <v>605</v>
+        <v>526</v>
       </c>
       <c r="C3199" s="0" t="s">
-        <v>464</v>
+        <v>763</v>
       </c>
     </row>
     <row r="3200">
-      <c r="A3200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3200" s="0" t="s">
-        <v>607</v>
+        <v>526</v>
       </c>
       <c r="C3200" s="0" t="s">
-        <v>464</v>
+        <v>763</v>
       </c>
     </row>
     <row r="3201">
-      <c r="A3201" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3201" s="0" t="s">
-        <v>607</v>
+        <v>526</v>
       </c>
       <c r="C3201" s="0" t="s">
-        <v>464</v>
+        <v>764</v>
       </c>
     </row>
     <row r="3202">
       <c r="A3202" s="0" t="s">
-        <v>606</v>
+        <v>630</v>
       </c>
       <c r="B3202" s="0" t="s">
-        <v>607</v>
+        <v>221</v>
       </c>
       <c r="C3202" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3203">
       <c r="A3203" s="0" t="s">
-        <v>608</v>
+        <v>631</v>
       </c>
       <c r="B3203" s="0" t="s">
-        <v>609</v>
+        <v>223</v>
       </c>
       <c r="C3203" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3204">
       <c r="A3204" s="0" t="s">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="B3204" s="0" t="s">
-        <v>609</v>
+        <v>225</v>
       </c>
       <c r="C3204" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3205">
       <c r="A3205" s="0" t="s">
-        <v>600</v>
+        <v>644</v>
       </c>
       <c r="B3205" s="0" t="s">
-        <v>601</v>
+        <v>227</v>
       </c>
       <c r="C3205" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3206">
       <c r="A3206" s="0" t="s">
-        <v>604</v>
+        <v>633</v>
       </c>
       <c r="B3206" s="0" t="s">
-        <v>605</v>
+        <v>229</v>
       </c>
       <c r="C3206" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3207">
       <c r="A3207" s="0" t="s">
-        <v>608</v>
+        <v>634</v>
       </c>
       <c r="B3207" s="0" t="s">
-        <v>609</v>
+        <v>231</v>
       </c>
       <c r="C3207" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3208">
       <c r="A3208" s="0" t="s">
-        <v>610</v>
+        <v>635</v>
       </c>
       <c r="B3208" s="0" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="C3208" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3209">
       <c r="A3209" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="B3209" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="C3209" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3210">
       <c r="A3210" s="0" t="s">
-        <v>610</v>
+        <v>637</v>
       </c>
       <c r="B3210" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="C3210" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3211">
       <c r="A3211" s="0" t="s">
-        <v>602</v>
+        <v>638</v>
       </c>
       <c r="B3211" s="0" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="C3211" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3212">
       <c r="A3212" s="0" t="s">
-        <v>612</v>
+        <v>639</v>
       </c>
       <c r="B3212" s="0" t="s">
         <v>613</v>
       </c>
       <c r="C3212" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3213">
       <c r="A3213" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="B3213" s="0" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="C3213" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3214">
       <c r="A3214" s="0" t="s">
-        <v>614</v>
+        <v>642</v>
       </c>
       <c r="B3214" s="0" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="C3214" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3215">
       <c r="A3215" s="0" t="s">
-        <v>612</v>
+        <v>643</v>
       </c>
       <c r="B3215" s="0" t="s">
-        <v>613</v>
+        <v>629</v>
       </c>
       <c r="C3215" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3216">
       <c r="A3216" s="0" t="s">
-        <v>614</v>
+        <v>640</v>
       </c>
       <c r="B3216" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="C3216" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3217">
       <c r="A3217" s="0" t="s">
-        <v>616</v>
+        <v>226</v>
       </c>
       <c r="B3217" s="0" t="s">
-        <v>617</v>
+        <v>227</v>
       </c>
       <c r="C3217" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3218">
       <c r="A3218" s="0" t="s">
-        <v>640</v>
+        <v>600</v>
       </c>
       <c r="B3218" s="0" t="s">
-        <v>617</v>
+        <v>601</v>
       </c>
       <c r="C3218" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3219">
       <c r="A3219" s="0" t="s">
-        <v>616</v>
+        <v>604</v>
       </c>
       <c r="B3219" s="0" t="s">
-        <v>617</v>
+        <v>605</v>
       </c>
       <c r="C3219" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3220">
       <c r="A3220" s="0" t="s">
-        <v>618</v>
+        <v>216</v>
       </c>
       <c r="B3220" s="0" t="s">
-        <v>619</v>
+        <v>217</v>
       </c>
       <c r="C3220" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3221">
       <c r="A3221" s="0" t="s">
-        <v>641</v>
+        <v>602</v>
       </c>
       <c r="B3221" s="0" t="s">
-        <v>619</v>
+        <v>603</v>
       </c>
       <c r="C3221" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3222">
       <c r="A3222" s="0" t="s">
-        <v>618</v>
+        <v>220</v>
       </c>
       <c r="B3222" s="0" t="s">
-        <v>619</v>
+        <v>221</v>
       </c>
       <c r="C3222" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3223">
       <c r="A3223" s="0" t="s">
-        <v>620</v>
+        <v>222</v>
       </c>
       <c r="B3223" s="0" t="s">
-        <v>621</v>
+        <v>223</v>
       </c>
       <c r="C3223" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3224">
       <c r="A3224" s="0" t="s">
-        <v>642</v>
+        <v>224</v>
       </c>
       <c r="B3224" s="0" t="s">
-        <v>621</v>
+        <v>225</v>
       </c>
       <c r="C3224" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3225">
       <c r="A3225" s="0" t="s">
-        <v>622</v>
+        <v>228</v>
       </c>
       <c r="B3225" s="0" t="s">
-        <v>623</v>
+        <v>229</v>
       </c>
       <c r="C3225" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3226">
       <c r="A3226" s="0" t="s">
-        <v>620</v>
+        <v>230</v>
       </c>
       <c r="B3226" s="0" t="s">
-        <v>621</v>
+        <v>231</v>
       </c>
       <c r="C3226" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3227">
       <c r="A3227" s="0" t="s">
-        <v>622</v>
+        <v>606</v>
       </c>
       <c r="B3227" s="0" t="s">
-        <v>623</v>
+        <v>607</v>
       </c>
       <c r="C3227" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3228">
       <c r="A3228" s="0" t="s">
-        <v>624</v>
+        <v>608</v>
       </c>
       <c r="B3228" s="0" t="s">
-        <v>625</v>
+        <v>609</v>
       </c>
       <c r="C3228" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3229">
       <c r="A3229" s="0" t="s">
-        <v>626</v>
+        <v>612</v>
       </c>
       <c r="B3229" s="0" t="s">
-        <v>627</v>
+        <v>613</v>
       </c>
       <c r="C3229" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3230">
       <c r="A3230" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
       <c r="B3230" s="0" t="s">
-        <v>627</v>
+        <v>617</v>
       </c>
       <c r="C3230" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3231">
       <c r="A3231" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="B3231" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="C3231" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3232">
       <c r="A3232" s="0" t="s">
         <v>628</v>
       </c>
       <c r="B3232" s="0" t="s">
         <v>629</v>
       </c>
       <c r="C3232" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3233">
       <c r="A3233" s="0" t="s">
-        <v>643</v>
+        <v>610</v>
       </c>
       <c r="B3233" s="0" t="s">
-        <v>629</v>
+        <v>611</v>
       </c>
       <c r="C3233" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3234">
       <c r="A3234" s="0" t="s">
-        <v>628</v>
+        <v>618</v>
       </c>
       <c r="B3234" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
       <c r="C3234" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3235">
       <c r="A3235" s="0" t="s">
-        <v>790</v>
+        <v>624</v>
       </c>
       <c r="B3235" s="0" t="s">
-        <v>791</v>
+        <v>625</v>
       </c>
       <c r="C3235" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3236">
       <c r="A3236" s="0" t="s">
-        <v>228</v>
+        <v>614</v>
       </c>
       <c r="B3236" s="0" t="s">
-        <v>229</v>
+        <v>615</v>
       </c>
       <c r="C3236" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3237">
       <c r="A3237" s="0" t="s">
-        <v>230</v>
+        <v>622</v>
       </c>
       <c r="B3237" s="0" t="s">
-        <v>231</v>
+        <v>623</v>
       </c>
       <c r="C3237" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3238">
+      <c r="A3238" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="B3238" s="0" t="s">
-        <v>526</v>
+        <v>627</v>
       </c>
       <c r="C3238" s="0" t="s">
-        <v>796</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3239">
+      <c r="A3239" s="0" t="s">
+        <v>218</v>
+      </c>
       <c r="B3239" s="0" t="s">
-        <v>526</v>
+        <v>219</v>
       </c>
       <c r="C3239" s="0" t="s">
-        <v>796</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3240">
+      <c r="A3240" s="0" t="s">
+        <v>216</v>
+      </c>
       <c r="B3240" s="0" t="s">
-        <v>526</v>
+        <v>217</v>
       </c>
       <c r="C3240" s="0" t="s">
-        <v>796</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3241">
+      <c r="A3241" s="0" t="s">
+        <v>220</v>
+      </c>
       <c r="B3241" s="0" t="s">
-        <v>526</v>
+        <v>221</v>
       </c>
       <c r="C3241" s="0" t="s">
-        <v>796</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3242">
+      <c r="A3242" s="0" t="s">
+        <v>222</v>
+      </c>
       <c r="B3242" s="0" t="s">
-        <v>526</v>
+        <v>223</v>
       </c>
       <c r="C3242" s="0" t="s">
-        <v>778</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3243">
+      <c r="A3243" s="0" t="s">
+        <v>224</v>
+      </c>
       <c r="B3243" s="0" t="s">
-        <v>526</v>
+        <v>225</v>
       </c>
       <c r="C3243" s="0" t="s">
-        <v>778</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3244">
+      <c r="A3244" s="0" t="s">
+        <v>228</v>
+      </c>
       <c r="B3244" s="0" t="s">
-        <v>549</v>
+        <v>229</v>
       </c>
       <c r="C3244" s="0" t="s">
-        <v>793</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3245">
+      <c r="A3245" s="0" t="s">
+        <v>230</v>
+      </c>
       <c r="B3245" s="0" t="s">
-        <v>526</v>
+        <v>231</v>
       </c>
       <c r="C3245" s="0" t="s">
-        <v>797</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3246">
+      <c r="A3246" s="0" t="s">
+        <v>600</v>
+      </c>
       <c r="B3246" s="0" t="s">
-        <v>526</v>
+        <v>601</v>
       </c>
       <c r="C3246" s="0" t="s">
-        <v>797</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3247">
+      <c r="A3247" s="0" t="s">
+        <v>602</v>
+      </c>
       <c r="B3247" s="0" t="s">
-        <v>526</v>
+        <v>603</v>
       </c>
       <c r="C3247" s="0" t="s">
-        <v>763</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3248">
+      <c r="A3248" s="0" t="s">
+        <v>604</v>
+      </c>
       <c r="B3248" s="0" t="s">
-        <v>526</v>
+        <v>605</v>
       </c>
       <c r="C3248" s="0" t="s">
-        <v>763</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3249">
+      <c r="A3249" s="0" t="s">
+        <v>606</v>
+      </c>
       <c r="B3249" s="0" t="s">
-        <v>526</v>
+        <v>607</v>
       </c>
       <c r="C3249" s="0" t="s">
-        <v>764</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3250">
       <c r="A3250" s="0" t="s">
-        <v>630</v>
+        <v>608</v>
       </c>
       <c r="B3250" s="0" t="s">
-        <v>221</v>
+        <v>609</v>
       </c>
       <c r="C3250" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3251">
       <c r="A3251" s="0" t="s">
-        <v>631</v>
+        <v>610</v>
       </c>
       <c r="B3251" s="0" t="s">
-        <v>223</v>
+        <v>611</v>
       </c>
       <c r="C3251" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3252">
       <c r="A3252" s="0" t="s">
-        <v>222</v>
+        <v>612</v>
       </c>
       <c r="B3252" s="0" t="s">
-        <v>223</v>
+        <v>613</v>
       </c>
       <c r="C3252" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3253">
       <c r="A3253" s="0" t="s">
-        <v>632</v>
+        <v>614</v>
       </c>
       <c r="B3253" s="0" t="s">
-        <v>225</v>
+        <v>615</v>
       </c>
       <c r="C3253" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3254">
       <c r="A3254" s="0" t="s">
-        <v>644</v>
+        <v>616</v>
       </c>
       <c r="B3254" s="0" t="s">
-        <v>227</v>
+        <v>617</v>
       </c>
       <c r="C3254" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3255">
       <c r="A3255" s="0" t="s">
-        <v>633</v>
+        <v>618</v>
       </c>
       <c r="B3255" s="0" t="s">
-        <v>229</v>
+        <v>619</v>
       </c>
       <c r="C3255" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3256">
       <c r="A3256" s="0" t="s">
-        <v>634</v>
+        <v>620</v>
       </c>
       <c r="B3256" s="0" t="s">
-        <v>231</v>
+        <v>621</v>
       </c>
       <c r="C3256" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3257">
       <c r="A3257" s="0" t="s">
-        <v>635</v>
+        <v>622</v>
       </c>
       <c r="B3257" s="0" t="s">
-        <v>605</v>
+        <v>623</v>
       </c>
       <c r="C3257" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3258">
       <c r="A3258" s="0" t="s">
-        <v>636</v>
+        <v>624</v>
       </c>
       <c r="B3258" s="0" t="s">
-        <v>607</v>
+        <v>625</v>
       </c>
       <c r="C3258" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3259">
       <c r="A3259" s="0" t="s">
-        <v>637</v>
+        <v>626</v>
       </c>
       <c r="B3259" s="0" t="s">
-        <v>609</v>
+        <v>627</v>
       </c>
       <c r="C3259" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3260">
       <c r="A3260" s="0" t="s">
-        <v>638</v>
+        <v>628</v>
       </c>
       <c r="B3260" s="0" t="s">
-        <v>611</v>
+        <v>629</v>
       </c>
       <c r="C3260" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3261">
-      <c r="A3261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3261" s="0" t="s">
-        <v>613</v>
+        <v>526</v>
       </c>
       <c r="C3261" s="0" t="s">
-        <v>464</v>
+        <v>699</v>
       </c>
     </row>
     <row r="3262">
-      <c r="A3262" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3262" s="0" t="s">
-        <v>619</v>
+        <v>526</v>
       </c>
       <c r="C3262" s="0" t="s">
-        <v>464</v>
+        <v>704</v>
       </c>
     </row>
     <row r="3263">
       <c r="A3263" s="0" t="s">
-        <v>642</v>
+        <v>790</v>
       </c>
       <c r="B3263" s="0" t="s">
-        <v>621</v>
+        <v>791</v>
       </c>
       <c r="C3263" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3264">
       <c r="A3264" s="0" t="s">
-        <v>643</v>
+        <v>226</v>
       </c>
       <c r="B3264" s="0" t="s">
-        <v>629</v>
+        <v>227</v>
       </c>
       <c r="C3264" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3265">
       <c r="A3265" s="0" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="B3265" s="0" t="s">
-        <v>617</v>
+        <v>227</v>
       </c>
       <c r="C3265" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="3266">
       <c r="C3266" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3267">
       <c r="C3267" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3268">
       <c r="C3268" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3269">
       <c r="C3269" s="0" t="s">
         <v>5</v>
       </c>
     </row>