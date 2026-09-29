--- v0 (2026-05-26)
+++ v1 (2026-09-29)
@@ -24,54 +24,54 @@
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
     <t xml:space="preserve">Manure Fork L+/ </t>
   </si>
   <si>
     <t xml:space="preserve">Multibenne L+ 200/ </t>
   </si>
   <si>
+    <t xml:space="preserve">Multibenne L+ 240/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">Multibenne L+ 220/ </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Multibenne L+ 240/ </t>
   </si>
   <si>
     <t xml:space="preserve">Multibenne L+ 260/ </t>
   </si>
   <si>
     <t xml:space="preserve">Multifork L+/ </t>
   </si>
   <si>
     <t xml:space="preserve">Multigrab L+ 200/ </t>
   </si>
   <si>
     <t xml:space="preserve">Multigrab L+ 220/ </t>
   </si>
   <si>
     <t xml:space="preserve">Multigrab L+ 240/ </t>
   </si>
   <si>
     <t xml:space="preserve">Multigrab L+ 260/ </t>
   </si>
   <si>
     <t xml:space="preserve">200/ </t>
   </si>
   <si>
     <t xml:space="preserve">220/ </t>
   </si>