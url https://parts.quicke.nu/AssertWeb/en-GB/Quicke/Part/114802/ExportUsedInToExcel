--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -660,251 +660,251 @@
       <c r="C69" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="71">
       <c r="B71" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="72">
       <c r="B72" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="73">
       <c r="B73" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="74">
       <c r="B74" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="75">
       <c r="B75" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="76">
       <c r="B76" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="77">
       <c r="B77" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="78">
       <c r="B78" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="79">
       <c r="B79" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="80">
       <c r="B80" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="B81" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="82">
       <c r="B82" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="B83" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="84">
       <c r="B84" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="B85" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="86">
       <c r="B86" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>5</v>
+        <v>26</v>
       </c>
     </row>
     <row r="87">
       <c r="B87" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="88">
       <c r="B88" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="89">
       <c r="B89" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="90">
       <c r="B90" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="91">
       <c r="B91" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="92">
       <c r="B92" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="93">
       <c r="B93" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="94">
       <c r="B94" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="95">
       <c r="B95" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="96">
       <c r="B96" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="97">
       <c r="B97" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
     </row>
     <row r="98">
       <c r="C98" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="99">
       <c r="C99" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="100">
       <c r="C100" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="101">
       <c r="C101" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="102">
       <c r="C102" s="0" t="s">
         <v>15</v>