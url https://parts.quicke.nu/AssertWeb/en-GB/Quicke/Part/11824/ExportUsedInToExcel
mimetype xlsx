--- v0 (2026-05-26)
+++ v1 (2026-08-25)
@@ -207,111 +207,111 @@
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>210151</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>XT51N1</t>
   </si>
   <si>
     <t>X51</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>XT21N1</t>
+  </si>
+  <si>
+    <t>X21</t>
+  </si>
+  <si>
+    <t>210121</t>
+  </si>
+  <si>
+    <t>X2</t>
+  </si>
+  <si>
+    <t>XQ31N1</t>
+  </si>
+  <si>
+    <t>XQ26P1</t>
+  </si>
+  <si>
+    <t>XQ21N1</t>
+  </si>
+  <si>
+    <t>XQ16P1</t>
+  </si>
+  <si>
+    <t>XQ36P1</t>
+  </si>
+  <si>
+    <t>XQ41N1</t>
+  </si>
+  <si>
+    <t>XQ46P1</t>
+  </si>
+  <si>
+    <t>XQ51N1</t>
+  </si>
+  <si>
+    <t>XQ56P1</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
-  </si>
-[...52 lines deleted...]
-    <t>XQ56P1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -805,249 +805,249 @@
         <v>64</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>75</v>
+        <v>39</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
@@ -1212,249 +1212,249 @@
         <v>64</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>75</v>
+        <v>39</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="100">
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="101">
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="102">
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103">
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
     </row>