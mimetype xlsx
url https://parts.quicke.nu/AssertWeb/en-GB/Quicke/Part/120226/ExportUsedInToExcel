--- v0 (2026-05-26)
+++ v1 (2026-08-15)
@@ -552,270 +552,270 @@
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>9810Q8</t>
+  </si>
+  <si>
+    <t>Q98 DXL</t>
+  </si>
+  <si>
+    <t>4611Q8</t>
+  </si>
+  <si>
+    <t>Q46 US</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5611Q8</t>
+  </si>
+  <si>
+    <t>Q56 US</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5111Q8</t>
+  </si>
+  <si>
+    <t>Q51 US</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
+    <t>8813Q8</t>
+  </si>
+  <si>
+    <t>Q88 DL</t>
+  </si>
+  <si>
+    <t>8853Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...217 lines deleted...]
-    <t>8853Q8</t>
   </si>
   <si>
     <t>2011Q8</t>
   </si>
   <si>
     <t>Q20 US</t>
   </si>
   <si>
     <t>2013Q8</t>
   </si>
   <si>
     <t>Q20 DS</t>
   </si>
   <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t>2513Q8</t>
   </si>
   <si>
     <t>Q25 DS</t>
   </si>
@@ -2621,491 +2621,491 @@
         <v>180</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B112" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B115" s="0" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
         <v>219</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
         <v>224</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>225</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
         <v>240</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>241</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="B136" s="0" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
         <v>255</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>254</v>
+        <v>183</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>256</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>257</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
         <v>258</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>259</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>7</v>