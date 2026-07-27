--- v0 (2025-12-07)
+++ v1 (2026-07-27)
@@ -456,156 +456,156 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...103 lines deleted...]
-    <t>5814Q8</t>
   </si>
   <si>
     <t>6114Q8</t>
   </si>
   <si>
     <t>Q61 DM</t>
   </si>
   <si>
     <t>6116Q8</t>
   </si>
   <si>
     <t>Q61 DM ext.</t>
   </si>
   <si>
     <t>6612Q8</t>
   </si>
   <si>
     <t>Q66 UM</t>
   </si>
   <si>
     <t>6614Q8</t>
   </si>
   <si>
     <t>Q66 DM</t>
   </si>
@@ -5079,260 +5079,260 @@
         <v>148</v>
       </c>
       <c r="B334" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B335" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B347" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B350" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>183</v>
+        <v>151</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B356" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B357" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>7</v>
@@ -5442,260 +5442,260 @@
         <v>148</v>
       </c>
       <c r="B367" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B368" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B380" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B383" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>183</v>
+        <v>151</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B389" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B390" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>7</v>
@@ -5805,425 +5805,425 @@
         <v>148</v>
       </c>
       <c r="B400" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B401" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B413" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B416" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C428" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C429" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B437" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B438" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>7</v>
@@ -6333,425 +6333,425 @@
         <v>148</v>
       </c>
       <c r="B448" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B449" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B461" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B464" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C480" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B485" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B486" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C486" s="0" t="s">
         <v>7</v>
@@ -17135,425 +17135,425 @@
         <v>148</v>
       </c>
       <c r="B1430" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C1430" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B1431" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C1431" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B1432" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C1432" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B1433" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C1433" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B1434" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1434" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1435" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C1435" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B1436" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C1436" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B1437" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C1437" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B1438" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C1438" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B1439" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C1439" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B1440" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1440" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B1441" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1441" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B1442" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C1442" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1443" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C1443" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B1444" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C1444" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B1445" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C1445" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B1446" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C1446" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B1447" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C1447" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B1448" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1448" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B1449" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C1449" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B1450" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1450" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B1451" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C1451" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1452" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C1452" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1453" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1453" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1454" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C1454" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1455" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C1455" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1456" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1456" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B1457" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1457" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B1458" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C1458" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B1459" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1459" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B1460" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C1460" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B1461" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C1461" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B1462" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C1462" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B1463" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C1463" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1464" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C1464" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B1465" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C1465" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" s="0" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="B1466" s="0" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="C1466" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B1467" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C1467" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B1468" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C1468" s="0" t="s">
         <v>7</v>
@@ -17663,425 +17663,425 @@
         <v>148</v>
       </c>
       <c r="B1478" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C1478" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B1479" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C1479" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B1480" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C1480" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B1481" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C1481" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B1482" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1482" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1483" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C1483" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B1484" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C1484" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B1485" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C1485" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B1486" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C1486" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B1487" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C1487" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B1488" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1488" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B1489" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1489" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B1490" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C1490" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1491" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C1491" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B1492" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C1492" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B1493" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C1493" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B1494" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C1494" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B1495" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C1495" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B1496" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1496" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B1497" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C1497" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B1498" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1498" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B1499" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C1499" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1500" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C1500" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1501" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1501" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1502" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C1502" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1503" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C1503" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1504" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1504" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B1505" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1505" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B1506" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C1506" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B1507" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1507" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B1508" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C1508" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B1509" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C1509" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B1510" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C1510" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B1511" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C1511" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1512" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C1512" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B1513" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C1513" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" s="0" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="B1514" s="0" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="C1514" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B1515" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C1515" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B1516" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C1516" s="0" t="s">
         <v>7</v>
@@ -18191,425 +18191,425 @@
         <v>148</v>
       </c>
       <c r="B1526" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C1526" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B1527" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C1527" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B1528" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C1528" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B1529" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C1529" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B1530" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1530" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1531" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C1531" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B1532" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C1532" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B1533" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C1533" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B1534" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C1534" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B1535" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C1535" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B1536" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1536" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B1537" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1537" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B1538" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C1538" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1539" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C1539" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B1540" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C1540" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B1541" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C1541" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B1542" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C1542" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B1543" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C1543" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B1544" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1544" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B1545" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C1545" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B1546" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1546" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B1547" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C1547" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1548" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C1548" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1549" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1549" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1550" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C1550" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1551" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C1551" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1552" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1552" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B1553" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1553" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B1554" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C1554" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B1555" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1555" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B1556" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C1556" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B1557" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C1557" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B1558" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C1558" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B1559" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C1559" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1560" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C1560" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B1561" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C1561" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" s="0" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="B1562" s="0" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="C1562" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B1563" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C1563" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B1564" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C1564" s="0" t="s">
         <v>7</v>
@@ -18719,425 +18719,425 @@
         <v>148</v>
       </c>
       <c r="B1574" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C1574" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B1575" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C1575" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B1576" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C1576" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B1577" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C1577" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B1578" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1578" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1579" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C1579" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B1580" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C1580" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B1581" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C1581" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B1582" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C1582" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B1583" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C1583" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B1584" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1584" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B1585" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1585" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B1586" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C1586" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1587" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C1587" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B1588" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C1588" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B1589" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C1589" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B1590" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C1590" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B1591" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C1591" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B1592" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1592" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B1593" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C1593" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B1594" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1594" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B1595" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C1595" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1596" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C1596" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1597" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1597" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1598" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C1598" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1599" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C1599" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1600" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1600" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B1601" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1601" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B1602" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C1602" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B1603" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1603" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B1604" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C1604" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B1605" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C1605" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B1606" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C1606" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B1607" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C1607" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1608" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C1608" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B1609" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C1609" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" s="0" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="B1610" s="0" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="C1610" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B1611" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C1611" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B1612" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C1612" s="0" t="s">
         <v>7</v>
@@ -19247,425 +19247,425 @@
         <v>148</v>
       </c>
       <c r="B1622" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C1622" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B1623" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C1623" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B1624" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C1624" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B1625" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C1625" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B1626" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1626" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1627" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C1627" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B1628" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C1628" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B1629" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C1629" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B1630" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C1630" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B1631" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C1631" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B1632" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1632" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B1633" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1633" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B1634" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C1634" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1635" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C1635" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B1636" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C1636" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B1637" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C1637" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B1638" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C1638" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B1639" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C1639" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B1640" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1640" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B1641" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C1641" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B1642" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1642" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B1643" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C1643" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1644" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C1644" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1645" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1645" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1646" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C1646" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1647" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C1647" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1648" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1648" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B1649" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1649" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B1650" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C1650" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B1651" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1651" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B1652" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C1652" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B1653" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C1653" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B1654" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C1654" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B1655" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C1655" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1656" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C1656" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B1657" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C1657" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="0" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="B1658" s="0" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="C1658" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B1659" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C1659" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B1660" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C1660" s="0" t="s">
         <v>7</v>
@@ -19775,425 +19775,425 @@
         <v>148</v>
       </c>
       <c r="B1670" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C1670" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B1671" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C1671" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B1672" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C1672" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B1673" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C1673" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B1674" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1674" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1675" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C1675" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B1676" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C1676" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B1677" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C1677" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B1678" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C1678" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B1679" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C1679" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B1680" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1680" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B1681" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1681" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B1682" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C1682" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1683" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C1683" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B1684" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C1684" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B1685" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C1685" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B1686" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C1686" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B1687" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C1687" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B1688" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1688" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B1689" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C1689" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B1690" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1690" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B1691" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C1691" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1692" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C1692" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1693" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1693" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1694" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C1694" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1695" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C1695" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1696" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1696" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B1697" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1697" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B1698" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C1698" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B1699" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1699" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B1700" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C1700" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B1701" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C1701" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B1702" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C1702" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B1703" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C1703" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1704" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C1704" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B1705" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C1705" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" s="0" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="B1706" s="0" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="C1706" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B1707" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C1707" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1708" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C1708" s="0" t="s">
         <v>7</v>