--- v0 (2026-03-14)
+++ v1 (2026-05-26)
@@ -1422,312 +1422,312 @@
   <si>
     <t>201136</t>
   </si>
   <si>
     <t>201141</t>
   </si>
   <si>
     <t>201146</t>
   </si>
   <si>
     <t>201151</t>
   </si>
   <si>
     <t>201156</t>
   </si>
   <si>
     <t>201121</t>
   </si>
   <si>
     <t>X2</t>
   </si>
   <si>
     <t>210121</t>
   </si>
   <si>
+    <t>XT56P1</t>
+  </si>
+  <si>
+    <t>X56</t>
+  </si>
+  <si>
+    <t>XT46P1</t>
+  </si>
+  <si>
+    <t>X46</t>
+  </si>
+  <si>
+    <t>XT36P1</t>
+  </si>
+  <si>
+    <t>X36</t>
+  </si>
+  <si>
+    <t>XT26P1</t>
+  </si>
+  <si>
+    <t>X26</t>
+  </si>
+  <si>
+    <t>XT16P1</t>
+  </si>
+  <si>
+    <t>X16</t>
+  </si>
+  <si>
+    <t>XT41N1</t>
+  </si>
+  <si>
+    <t>X41</t>
+  </si>
+  <si>
+    <t>XT31N1</t>
+  </si>
+  <si>
+    <t>X31</t>
+  </si>
+  <si>
+    <t>XT51N1</t>
+  </si>
+  <si>
+    <t>X51</t>
+  </si>
+  <si>
+    <t>XT21N1</t>
+  </si>
+  <si>
+    <t>X21</t>
+  </si>
+  <si>
+    <t>XQ31N1</t>
+  </si>
+  <si>
+    <t>XQ26P1</t>
+  </si>
+  <si>
+    <t>XQ21N1</t>
+  </si>
+  <si>
+    <t>XQ16P1</t>
+  </si>
+  <si>
+    <t>XQ36P1</t>
+  </si>
+  <si>
+    <t>XQ41N1</t>
+  </si>
+  <si>
+    <t>XQ46P1</t>
+  </si>
+  <si>
+    <t>XQ51N1</t>
+  </si>
+  <si>
     <t>XQ56P1</t>
   </si>
   <si>
-    <t>X56</t>
-[...76 lines deleted...]
-  <si>
     <t xml:space="preserve">MC4/ </t>
   </si>
   <si>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
+    <t>101178</t>
+  </si>
+  <si>
+    <t>Q7M DM</t>
+  </si>
+  <si>
+    <t>101179</t>
+  </si>
+  <si>
+    <t>Q7L DM</t>
+  </si>
+  <si>
     <t>101286</t>
   </si>
   <si>
     <t>Q8S DL</t>
   </si>
   <si>
+    <t>101288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
+  </si>
+  <si>
     <t>101D96</t>
   </si>
   <si>
     <t>Q9S DXL</t>
   </si>
   <si>
-    <t>101288</t>
-[...116 lines deleted...]
-    <t>Q4S DM</t>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>110176</t>
   </si>
   <si>
     <t>110178</t>
   </si>
   <si>
-    <t>110176</t>
-[...25 lines deleted...]
-  <si>
     <t>110146</t>
-  </si>
-[...7 lines deleted...]
-    <t>110136</t>
   </si>
   <si>
     <t xml:space="preserve">LCS/ </t>
   </si>
   <si>
     <t xml:space="preserve">MC2/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -34264,183 +34264,183 @@
         <v>478</v>
       </c>
       <c r="B2955" s="0" t="s">
         <v>479</v>
       </c>
       <c r="C2955" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2956">
       <c r="A2956" s="0" t="s">
         <v>480</v>
       </c>
       <c r="B2956" s="0" t="s">
         <v>481</v>
       </c>
       <c r="C2956" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2957">
       <c r="A2957" s="0" t="s">
         <v>482</v>
       </c>
       <c r="B2957" s="0" t="s">
-        <v>473</v>
+        <v>483</v>
       </c>
       <c r="C2957" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2958">
       <c r="A2958" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B2958" s="0" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="C2958" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2959">
       <c r="A2959" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B2959" s="0" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="C2959" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2960">
       <c r="A2960" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B2960" s="0" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
       <c r="C2960" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2961">
       <c r="A2961" s="0" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="B2961" s="0" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C2961" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2962">
       <c r="A2962" s="0" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="B2962" s="0" t="s">
-        <v>488</v>
+        <v>479</v>
       </c>
       <c r="C2962" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2963">
       <c r="A2963" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B2963" s="0" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="C2963" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2964">
       <c r="A2964" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="B2964" s="0" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="C2964" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2965">
       <c r="A2965" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B2965" s="0" t="s">
-        <v>491</v>
+        <v>477</v>
       </c>
       <c r="C2965" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2966">
       <c r="A2966" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B2966" s="0" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="C2966" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2967">
       <c r="A2967" s="0" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B2967" s="0" t="s">
-        <v>494</v>
+        <v>475</v>
       </c>
       <c r="C2967" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2968">
       <c r="A2968" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B2968" s="0" t="s">
-        <v>497</v>
+        <v>487</v>
       </c>
       <c r="C2968" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2969">
       <c r="A2969" s="0" t="s">
         <v>498</v>
       </c>
       <c r="B2969" s="0" t="s">
-        <v>497</v>
+        <v>473</v>
       </c>
       <c r="C2969" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2970">
       <c r="A2970" s="0" t="s">
         <v>345</v>
       </c>
       <c r="B2970" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C2970" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="2971">
       <c r="A2971" s="0" t="s">
         <v>347</v>
       </c>
       <c r="B2971" s="0" t="s">
         <v>348</v>
       </c>
       <c r="C2971" s="0" t="s">
         <v>499</v>
@@ -37267,194 +37267,194 @@
         <v>542</v>
       </c>
       <c r="B3228" s="0" t="s">
         <v>543</v>
       </c>
       <c r="C3228" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="3229">
       <c r="A3229" s="0" t="s">
         <v>544</v>
       </c>
       <c r="B3229" s="0" t="s">
         <v>545</v>
       </c>
       <c r="C3229" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="3230">
       <c r="A3230" s="0" t="s">
         <v>546</v>
       </c>
       <c r="B3230" s="0" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="C3230" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="3231">
       <c r="A3231" s="0" t="s">
         <v>547</v>
       </c>
       <c r="B3231" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="C3231" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="3232">
       <c r="A3232" s="0" t="s">
         <v>548</v>
       </c>
       <c r="B3232" s="0" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="C3232" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="3233">
       <c r="A3233" s="0" t="s">
         <v>549</v>
       </c>
       <c r="B3233" s="0" t="s">
         <v>517</v>
       </c>
       <c r="C3233" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="3234">
       <c r="A3234" s="0" t="s">
         <v>550</v>
       </c>
       <c r="B3234" s="0" t="s">
         <v>519</v>
       </c>
       <c r="C3234" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="3235">
       <c r="A3235" s="0" t="s">
         <v>551</v>
       </c>
       <c r="B3235" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="C3235" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="3236">
       <c r="A3236" s="0" t="s">
         <v>552</v>
       </c>
       <c r="B3236" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="C3236" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="3237">
       <c r="A3237" s="0" t="s">
         <v>553</v>
       </c>
       <c r="B3237" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C3237" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="3238">
       <c r="A3238" s="0" t="s">
         <v>554</v>
       </c>
       <c r="B3238" s="0" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="C3238" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="3239">
       <c r="A3239" s="0" t="s">
         <v>555</v>
       </c>
       <c r="B3239" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C3239" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="3240">
       <c r="A3240" s="0" t="s">
         <v>556</v>
       </c>
       <c r="B3240" s="0" t="s">
-        <v>545</v>
+        <v>533</v>
       </c>
       <c r="C3240" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="3241">
       <c r="A3241" s="0" t="s">
         <v>557</v>
       </c>
       <c r="B3241" s="0" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="C3241" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="3242">
       <c r="A3242" s="0" t="s">
         <v>558</v>
       </c>
       <c r="B3242" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="C3242" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="3243">
       <c r="A3243" s="0" t="s">
         <v>559</v>
       </c>
       <c r="B3243" s="0" t="s">
-        <v>537</v>
+        <v>515</v>
       </c>
       <c r="C3243" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="3244">
       <c r="B3244" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C3244" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="3245">
       <c r="B3245" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C3245" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3246">
       <c r="A3246" s="0" t="s">
         <v>500</v>
       </c>
@@ -37690,194 +37690,194 @@
         <v>542</v>
       </c>
       <c r="B3267" s="0" t="s">
         <v>543</v>
       </c>
       <c r="C3267" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="3268">
       <c r="A3268" s="0" t="s">
         <v>544</v>
       </c>
       <c r="B3268" s="0" t="s">
         <v>545</v>
       </c>
       <c r="C3268" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="3269">
       <c r="A3269" s="0" t="s">
         <v>546</v>
       </c>
       <c r="B3269" s="0" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="C3269" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="3270">
       <c r="A3270" s="0" t="s">
         <v>547</v>
       </c>
       <c r="B3270" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="C3270" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="3271">
       <c r="A3271" s="0" t="s">
         <v>548</v>
       </c>
       <c r="B3271" s="0" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="C3271" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="3272">
       <c r="A3272" s="0" t="s">
         <v>549</v>
       </c>
       <c r="B3272" s="0" t="s">
         <v>517</v>
       </c>
       <c r="C3272" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="3273">
       <c r="A3273" s="0" t="s">
         <v>550</v>
       </c>
       <c r="B3273" s="0" t="s">
         <v>519</v>
       </c>
       <c r="C3273" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="3274">
       <c r="A3274" s="0" t="s">
         <v>551</v>
       </c>
       <c r="B3274" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="C3274" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="3275">
       <c r="A3275" s="0" t="s">
         <v>552</v>
       </c>
       <c r="B3275" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="C3275" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="3276">
       <c r="A3276" s="0" t="s">
         <v>553</v>
       </c>
       <c r="B3276" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C3276" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="3277">
       <c r="A3277" s="0" t="s">
         <v>554</v>
       </c>
       <c r="B3277" s="0" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="C3277" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="3278">
       <c r="A3278" s="0" t="s">
         <v>555</v>
       </c>
       <c r="B3278" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C3278" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="3279">
       <c r="A3279" s="0" t="s">
         <v>556</v>
       </c>
       <c r="B3279" s="0" t="s">
-        <v>545</v>
+        <v>533</v>
       </c>
       <c r="C3279" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="3280">
       <c r="A3280" s="0" t="s">
         <v>557</v>
       </c>
       <c r="B3280" s="0" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="C3280" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="3281">
       <c r="A3281" s="0" t="s">
         <v>558</v>
       </c>
       <c r="B3281" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="C3281" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="3282">
       <c r="A3282" s="0" t="s">
         <v>559</v>
       </c>
       <c r="B3282" s="0" t="s">
-        <v>537</v>
+        <v>515</v>
       </c>
       <c r="C3282" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="3283">
       <c r="B3283" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C3283" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="3284">
       <c r="B3284" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C3284" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="3285">
       <c r="C3285" s="0" t="s">
         <v>7</v>
       </c>