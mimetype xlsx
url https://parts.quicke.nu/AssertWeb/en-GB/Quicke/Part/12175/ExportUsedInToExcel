--- v1 (2026-05-26)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="562" uniqueCount="562">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="662" uniqueCount="662">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Welcome to Quicke Parts</t>
   </si>
   <si>
     <t xml:space="preserve">Miscellaneous/ </t>
   </si>
   <si>
     <t>2011Q8</t>
   </si>
   <si>
     <t>Q20 US</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
@@ -456,158 +456,158 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
-    <t>Q41 DM</t>
-[...103 lines deleted...]
-  <si>
     <t>6114Q8</t>
   </si>
   <si>
     <t>Q61 DM</t>
   </si>
   <si>
     <t>6116Q8</t>
   </si>
   <si>
     <t>Q61 DM ext.</t>
   </si>
   <si>
     <t>6612Q8</t>
   </si>
   <si>
     <t>Q66 UM</t>
   </si>
   <si>
     <t>6614Q8</t>
   </si>
   <si>
     <t>Q66 DM</t>
   </si>
   <si>
     <t>6616Q8</t>
@@ -1332,50 +1332,233 @@
   <si>
     <t>+7.0x DL</t>
   </si>
   <si>
     <t>8753T8</t>
   </si>
   <si>
     <t>8513T8</t>
   </si>
   <si>
     <t>+7.0P DL</t>
   </si>
   <si>
     <t>9810Q8</t>
   </si>
   <si>
     <t>Q98 DXL</t>
   </si>
   <si>
     <t>9810T8</t>
   </si>
   <si>
     <t>+8.3P DXL</t>
   </si>
   <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>8713V8</t>
+  </si>
+  <si>
+    <t>Valtra 88</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
+  </si>
+  <si>
+    <t>8513V8</t>
+  </si>
+  <si>
+    <t>Valtra 85</t>
+  </si>
+  <si>
+    <t>8523V8</t>
+  </si>
+  <si>
     <t xml:space="preserve">Service Solutions/ </t>
   </si>
   <si>
     <t>210116</t>
   </si>
   <si>
     <t>X1S</t>
   </si>
   <si>
     <t>210126</t>
   </si>
   <si>
     <t>X2S</t>
   </si>
   <si>
     <t>210136</t>
   </si>
   <si>
     <t>X3S</t>
   </si>
   <si>
     <t>210146</t>
   </si>
   <si>
     <t>X4S</t>
@@ -1392,80 +1575,80 @@
   <si>
     <t>X4</t>
   </si>
   <si>
     <t>210131</t>
   </si>
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>210151</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>210121</t>
+  </si>
+  <si>
+    <t>X2</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
   </si>
   <si>
-    <t>201141</t>
-[...19 lines deleted...]
-  <si>
     <t>XT56P1</t>
   </si>
   <si>
     <t>X56</t>
   </si>
   <si>
     <t>XT46P1</t>
   </si>
   <si>
     <t>X46</t>
   </si>
   <si>
     <t>XT36P1</t>
   </si>
   <si>
     <t>X36</t>
   </si>
   <si>
     <t>XT26P1</t>
   </si>
   <si>
     <t>X26</t>
   </si>
   <si>
     <t>XT16P1</t>
@@ -1506,228 +1689,345 @@
   <si>
     <t>XQ21N1</t>
   </si>
   <si>
     <t>XQ16P1</t>
   </si>
   <si>
     <t>XQ36P1</t>
   </si>
   <si>
     <t>XQ41N1</t>
   </si>
   <si>
     <t>XQ46P1</t>
   </si>
   <si>
     <t>XQ51N1</t>
   </si>
   <si>
     <t>XQ56P1</t>
   </si>
   <si>
     <t xml:space="preserve">MC4/ </t>
   </si>
   <si>
+    <t>101D96</t>
+  </si>
+  <si>
+    <t>Q9S DXL</t>
+  </si>
+  <si>
+    <t>101268</t>
+  </si>
+  <si>
+    <t>Q6M DL</t>
+  </si>
+  <si>
+    <t>101286</t>
+  </si>
+  <si>
+    <t>Q8S DL</t>
+  </si>
+  <si>
+    <t>101288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
+  </si>
+  <si>
     <t>101733</t>
   </si>
   <si>
     <t>Q3 DM</t>
   </si>
   <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
     <t>101741</t>
   </si>
   <si>
     <t>Q4 DM</t>
   </si>
   <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
     <t>101751</t>
   </si>
   <si>
     <t>Q5 DM</t>
   </si>
   <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
-    <t>101136</t>
-[...52 lines deleted...]
-  <si>
     <t>101166</t>
   </si>
   <si>
     <t>Q6S DM</t>
   </si>
   <si>
     <t>101168</t>
   </si>
   <si>
     <t>Q6M DM</t>
   </si>
   <si>
-    <t>101268</t>
-[...4 lines deleted...]
-  <si>
     <t>101169</t>
   </si>
   <si>
     <t>Q6L DM</t>
   </si>
   <si>
     <t>101176</t>
   </si>
   <si>
     <t>Q7S DM</t>
   </si>
   <si>
     <t>101178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
-    <t>101286</t>
-[...16 lines deleted...]
-  <si>
     <t>110136</t>
   </si>
   <si>
     <t>110138</t>
   </si>
   <si>
     <t>110139</t>
   </si>
   <si>
     <t>110148</t>
   </si>
   <si>
     <t>110149</t>
   </si>
   <si>
     <t>110156</t>
   </si>
   <si>
     <t>110158</t>
   </si>
   <si>
     <t>110159</t>
   </si>
   <si>
     <t>110166</t>
   </si>
   <si>
     <t>110168</t>
   </si>
   <si>
     <t>110169</t>
   </si>
   <si>
     <t>110176</t>
   </si>
   <si>
     <t>110178</t>
   </si>
   <si>
     <t>110146</t>
+  </si>
+  <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Multi couplings/ </t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120169</t>
+  </si>
+  <si>
+    <t>Valtra G6L</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
+    <t>120179</t>
+  </si>
+  <si>
+    <t>Valtra G7L</t>
+  </si>
+  <si>
+    <t>120288</t>
+  </si>
+  <si>
+    <t>Valtra G8M</t>
   </si>
   <si>
     <t xml:space="preserve">LCS/ </t>
   </si>
   <si>
     <t xml:space="preserve">MC2/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -1738,51 +2038,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C3294"/>
+  <dimension ref="A1:C3583"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="23.5917320251465" customWidth="1"/>
     <col min="3" max="3" width="46.4623489379883" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -5436,260 +5736,260 @@
         <v>148</v>
       </c>
       <c r="B334" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B335" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B347" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B350" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>183</v>
+        <v>151</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B356" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B357" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>7</v>
@@ -5799,260 +6099,260 @@
         <v>148</v>
       </c>
       <c r="B367" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B368" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B380" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B383" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>183</v>
+        <v>151</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B389" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B390" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>7</v>
@@ -6162,425 +6462,425 @@
         <v>148</v>
       </c>
       <c r="B400" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B401" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B413" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B416" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C428" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C429" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B437" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B438" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>7</v>
@@ -6690,425 +6990,425 @@
         <v>148</v>
       </c>
       <c r="B448" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B449" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B461" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B464" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C480" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B485" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B486" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C486" s="0" t="s">
         <v>7</v>
@@ -17492,425 +17792,425 @@
         <v>148</v>
       </c>
       <c r="B1430" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C1430" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B1431" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C1431" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B1432" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C1432" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B1433" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C1433" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B1434" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1434" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1435" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C1435" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B1436" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C1436" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B1437" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C1437" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B1438" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C1438" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B1439" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C1439" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B1440" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1440" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B1441" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1441" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B1442" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C1442" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1443" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C1443" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B1444" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C1444" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B1445" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C1445" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B1446" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C1446" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B1447" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C1447" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B1448" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1448" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B1449" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C1449" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B1450" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1450" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B1451" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C1451" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1452" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C1452" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1453" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1453" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1454" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C1454" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1455" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C1455" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1456" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1456" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B1457" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1457" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B1458" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C1458" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B1459" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1459" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B1460" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C1460" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B1461" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C1461" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B1462" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C1462" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B1463" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C1463" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1464" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C1464" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B1465" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C1465" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" s="0" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="B1466" s="0" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="C1466" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B1467" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C1467" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B1468" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C1468" s="0" t="s">
         <v>7</v>
@@ -18020,425 +18320,425 @@
         <v>148</v>
       </c>
       <c r="B1478" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C1478" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B1479" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C1479" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B1480" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C1480" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B1481" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C1481" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B1482" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1482" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1483" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C1483" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B1484" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C1484" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B1485" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C1485" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B1486" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C1486" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B1487" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C1487" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B1488" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1488" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B1489" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1489" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B1490" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C1490" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1491" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C1491" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B1492" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C1492" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B1493" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C1493" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B1494" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C1494" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B1495" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C1495" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B1496" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1496" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B1497" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C1497" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B1498" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1498" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B1499" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C1499" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1500" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C1500" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1501" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1501" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1502" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C1502" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1503" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C1503" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1504" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1504" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B1505" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1505" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B1506" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C1506" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B1507" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1507" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B1508" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C1508" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B1509" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C1509" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B1510" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C1510" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B1511" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C1511" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1512" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C1512" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B1513" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C1513" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" s="0" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="B1514" s="0" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="C1514" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B1515" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C1515" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B1516" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C1516" s="0" t="s">
         <v>7</v>
@@ -18548,425 +18848,425 @@
         <v>148</v>
       </c>
       <c r="B1526" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C1526" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B1527" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C1527" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B1528" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C1528" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B1529" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C1529" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B1530" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1530" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1531" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C1531" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B1532" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C1532" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B1533" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C1533" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B1534" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C1534" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B1535" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C1535" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B1536" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1536" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B1537" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1537" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B1538" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C1538" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1539" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C1539" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B1540" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C1540" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B1541" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C1541" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B1542" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C1542" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B1543" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C1543" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B1544" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1544" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B1545" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C1545" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B1546" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1546" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B1547" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C1547" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1548" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C1548" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1549" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1549" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1550" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C1550" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1551" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C1551" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1552" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1552" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B1553" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1553" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B1554" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C1554" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B1555" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1555" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B1556" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C1556" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B1557" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C1557" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B1558" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C1558" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B1559" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C1559" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1560" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C1560" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B1561" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C1561" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" s="0" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="B1562" s="0" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="C1562" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B1563" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C1563" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B1564" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C1564" s="0" t="s">
         <v>7</v>
@@ -19076,425 +19376,425 @@
         <v>148</v>
       </c>
       <c r="B1574" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C1574" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B1575" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C1575" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B1576" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C1576" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B1577" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C1577" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B1578" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1578" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1579" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C1579" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B1580" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C1580" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B1581" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C1581" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B1582" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C1582" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B1583" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C1583" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B1584" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1584" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B1585" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1585" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B1586" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C1586" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1587" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C1587" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B1588" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C1588" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B1589" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C1589" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B1590" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C1590" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B1591" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C1591" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B1592" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1592" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B1593" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C1593" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B1594" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1594" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B1595" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C1595" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1596" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C1596" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1597" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1597" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1598" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C1598" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1599" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C1599" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1600" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1600" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B1601" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1601" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B1602" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C1602" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B1603" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1603" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B1604" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C1604" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B1605" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C1605" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B1606" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C1606" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B1607" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C1607" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1608" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C1608" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B1609" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C1609" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" s="0" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="B1610" s="0" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="C1610" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B1611" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C1611" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B1612" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C1612" s="0" t="s">
         <v>7</v>
@@ -19604,425 +19904,425 @@
         <v>148</v>
       </c>
       <c r="B1622" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C1622" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B1623" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C1623" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B1624" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C1624" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B1625" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C1625" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B1626" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1626" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1627" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C1627" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B1628" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C1628" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B1629" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C1629" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B1630" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C1630" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B1631" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C1631" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B1632" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1632" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B1633" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1633" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B1634" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C1634" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1635" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C1635" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B1636" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C1636" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B1637" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C1637" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B1638" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C1638" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B1639" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C1639" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B1640" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1640" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B1641" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C1641" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B1642" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1642" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B1643" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C1643" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1644" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C1644" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1645" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1645" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1646" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C1646" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1647" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C1647" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1648" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1648" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B1649" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1649" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B1650" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C1650" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B1651" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1651" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B1652" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C1652" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B1653" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C1653" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B1654" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C1654" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B1655" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C1655" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1656" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C1656" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B1657" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C1657" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="0" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="B1658" s="0" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="C1658" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B1659" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C1659" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B1660" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C1660" s="0" t="s">
         <v>7</v>
@@ -20132,425 +20432,425 @@
         <v>148</v>
       </c>
       <c r="B1670" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C1670" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B1671" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C1671" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B1672" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C1672" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B1673" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C1673" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B1674" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1674" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1675" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C1675" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B1676" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C1676" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B1677" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C1677" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B1678" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C1678" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B1679" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C1679" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B1680" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1680" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B1681" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1681" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B1682" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C1682" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1683" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C1683" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B1684" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C1684" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B1685" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C1685" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B1686" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C1686" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B1687" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C1687" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B1688" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1688" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B1689" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C1689" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B1690" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1690" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B1691" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C1691" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1692" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C1692" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1693" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1693" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1694" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C1694" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1695" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C1695" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1696" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1696" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B1697" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1697" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B1698" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C1698" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B1699" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1699" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B1700" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C1700" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B1701" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C1701" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B1702" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C1702" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B1703" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C1703" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1704" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C1704" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B1705" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C1705" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" s="0" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="B1706" s="0" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="C1706" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B1707" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C1707" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1708" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C1708" s="0" t="s">
         <v>7</v>
@@ -33384,4550 +33684,7729 @@
     </row>
     <row r="2875">
       <c r="A2875" s="0" t="s">
         <v>399</v>
       </c>
       <c r="B2875" s="0" t="s">
         <v>400</v>
       </c>
       <c r="C2875" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="2876">
       <c r="A2876" s="0" t="s">
         <v>399</v>
       </c>
       <c r="B2876" s="0" t="s">
         <v>400</v>
       </c>
       <c r="C2876" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="2877">
       <c r="A2877" s="0" t="s">
-        <v>92</v>
+        <v>442</v>
       </c>
       <c r="B2877" s="0" t="s">
-        <v>93</v>
+        <v>443</v>
       </c>
       <c r="C2877" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2878">
       <c r="A2878" s="0" t="s">
-        <v>214</v>
+        <v>442</v>
       </c>
       <c r="B2878" s="0" t="s">
-        <v>215</v>
+        <v>443</v>
       </c>
       <c r="C2878" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2879">
       <c r="A2879" s="0" t="s">
-        <v>216</v>
+        <v>442</v>
       </c>
       <c r="B2879" s="0" t="s">
-        <v>215</v>
+        <v>443</v>
       </c>
       <c r="C2879" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2880">
       <c r="A2880" s="0" t="s">
-        <v>94</v>
+        <v>442</v>
       </c>
       <c r="B2880" s="0" t="s">
-        <v>95</v>
+        <v>443</v>
       </c>
       <c r="C2880" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2881">
       <c r="A2881" s="0" t="s">
-        <v>96</v>
+        <v>442</v>
       </c>
       <c r="B2881" s="0" t="s">
-        <v>95</v>
+        <v>443</v>
       </c>
       <c r="C2881" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2882">
       <c r="A2882" s="0" t="s">
-        <v>97</v>
+        <v>442</v>
       </c>
       <c r="B2882" s="0" t="s">
-        <v>93</v>
+        <v>443</v>
       </c>
       <c r="C2882" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2883">
       <c r="A2883" s="0" t="s">
-        <v>62</v>
+        <v>442</v>
       </c>
       <c r="B2883" s="0" t="s">
-        <v>63</v>
+        <v>443</v>
       </c>
       <c r="C2883" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2884">
       <c r="A2884" s="0" t="s">
-        <v>64</v>
+        <v>442</v>
       </c>
       <c r="B2884" s="0" t="s">
-        <v>65</v>
+        <v>443</v>
       </c>
       <c r="C2884" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2885">
       <c r="A2885" s="0" t="s">
-        <v>66</v>
+        <v>442</v>
       </c>
       <c r="B2885" s="0" t="s">
-        <v>67</v>
+        <v>443</v>
       </c>
       <c r="C2885" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2886">
       <c r="A2886" s="0" t="s">
-        <v>68</v>
+        <v>442</v>
       </c>
       <c r="B2886" s="0" t="s">
-        <v>65</v>
+        <v>443</v>
       </c>
       <c r="C2886" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2887">
       <c r="A2887" s="0" t="s">
-        <v>69</v>
+        <v>444</v>
       </c>
       <c r="B2887" s="0" t="s">
-        <v>65</v>
+        <v>443</v>
       </c>
       <c r="C2887" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2888">
       <c r="A2888" s="0" t="s">
-        <v>70</v>
+        <v>444</v>
       </c>
       <c r="B2888" s="0" t="s">
-        <v>67</v>
+        <v>443</v>
       </c>
       <c r="C2888" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2889">
       <c r="A2889" s="0" t="s">
-        <v>71</v>
+        <v>444</v>
       </c>
       <c r="B2889" s="0" t="s">
-        <v>65</v>
+        <v>443</v>
       </c>
       <c r="C2889" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2890">
       <c r="A2890" s="0" t="s">
-        <v>190</v>
+        <v>444</v>
       </c>
       <c r="B2890" s="0" t="s">
-        <v>191</v>
+        <v>443</v>
       </c>
       <c r="C2890" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2891">
       <c r="A2891" s="0" t="s">
-        <v>192</v>
+        <v>444</v>
       </c>
       <c r="B2891" s="0" t="s">
-        <v>193</v>
+        <v>443</v>
       </c>
       <c r="C2891" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2892">
       <c r="A2892" s="0" t="s">
-        <v>194</v>
+        <v>444</v>
       </c>
       <c r="B2892" s="0" t="s">
-        <v>195</v>
+        <v>443</v>
       </c>
       <c r="C2892" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2893">
       <c r="A2893" s="0" t="s">
-        <v>196</v>
+        <v>444</v>
       </c>
       <c r="B2893" s="0" t="s">
-        <v>197</v>
+        <v>443</v>
       </c>
       <c r="C2893" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2894">
       <c r="A2894" s="0" t="s">
-        <v>198</v>
+        <v>444</v>
       </c>
       <c r="B2894" s="0" t="s">
-        <v>199</v>
+        <v>443</v>
       </c>
       <c r="C2894" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2895">
       <c r="A2895" s="0" t="s">
-        <v>200</v>
+        <v>444</v>
       </c>
       <c r="B2895" s="0" t="s">
-        <v>197</v>
+        <v>443</v>
       </c>
       <c r="C2895" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2896">
       <c r="A2896" s="0" t="s">
-        <v>201</v>
+        <v>444</v>
       </c>
       <c r="B2896" s="0" t="s">
-        <v>199</v>
+        <v>443</v>
       </c>
       <c r="C2896" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2897">
       <c r="A2897" s="0" t="s">
-        <v>202</v>
+        <v>445</v>
       </c>
       <c r="B2897" s="0" t="s">
-        <v>203</v>
+        <v>446</v>
       </c>
       <c r="C2897" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2898">
       <c r="A2898" s="0" t="s">
-        <v>204</v>
+        <v>445</v>
       </c>
       <c r="B2898" s="0" t="s">
-        <v>205</v>
+        <v>446</v>
       </c>
       <c r="C2898" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2899">
       <c r="A2899" s="0" t="s">
-        <v>206</v>
+        <v>445</v>
       </c>
       <c r="B2899" s="0" t="s">
-        <v>207</v>
+        <v>446</v>
       </c>
       <c r="C2899" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2900">
       <c r="A2900" s="0" t="s">
-        <v>208</v>
+        <v>445</v>
       </c>
       <c r="B2900" s="0" t="s">
-        <v>209</v>
+        <v>446</v>
       </c>
       <c r="C2900" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2901">
       <c r="A2901" s="0" t="s">
-        <v>210</v>
+        <v>445</v>
       </c>
       <c r="B2901" s="0" t="s">
-        <v>211</v>
+        <v>446</v>
       </c>
       <c r="C2901" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2902">
       <c r="A2902" s="0" t="s">
-        <v>212</v>
+        <v>445</v>
       </c>
       <c r="B2902" s="0" t="s">
-        <v>209</v>
+        <v>446</v>
       </c>
       <c r="C2902" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2903">
       <c r="A2903" s="0" t="s">
-        <v>85</v>
+        <v>445</v>
       </c>
       <c r="B2903" s="0" t="s">
-        <v>86</v>
+        <v>446</v>
       </c>
       <c r="C2903" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2904">
       <c r="A2904" s="0" t="s">
-        <v>87</v>
+        <v>445</v>
       </c>
       <c r="B2904" s="0" t="s">
-        <v>88</v>
+        <v>446</v>
       </c>
       <c r="C2904" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2905">
       <c r="A2905" s="0" t="s">
-        <v>89</v>
+        <v>445</v>
       </c>
       <c r="B2905" s="0" t="s">
-        <v>90</v>
+        <v>446</v>
       </c>
       <c r="C2905" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2906">
       <c r="A2906" s="0" t="s">
-        <v>91</v>
+        <v>445</v>
       </c>
       <c r="B2906" s="0" t="s">
-        <v>88</v>
+        <v>446</v>
       </c>
       <c r="C2906" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2907">
       <c r="A2907" s="0" t="s">
-        <v>342</v>
+        <v>447</v>
       </c>
       <c r="B2907" s="0" t="s">
-        <v>343</v>
+        <v>448</v>
       </c>
       <c r="C2907" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2908">
       <c r="A2908" s="0" t="s">
-        <v>344</v>
+        <v>447</v>
       </c>
       <c r="B2908" s="0" t="s">
-        <v>343</v>
+        <v>448</v>
       </c>
       <c r="C2908" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2909">
       <c r="A2909" s="0" t="s">
-        <v>433</v>
+        <v>447</v>
       </c>
       <c r="B2909" s="0" t="s">
-        <v>434</v>
+        <v>448</v>
       </c>
       <c r="C2909" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2910">
       <c r="A2910" s="0" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
       <c r="B2910" s="0" t="s">
-        <v>434</v>
+        <v>448</v>
       </c>
       <c r="C2910" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2911">
       <c r="A2911" s="0" t="s">
-        <v>436</v>
+        <v>447</v>
       </c>
       <c r="B2911" s="0" t="s">
-        <v>437</v>
+        <v>448</v>
       </c>
       <c r="C2911" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2912">
       <c r="A2912" s="0" t="s">
-        <v>415</v>
+        <v>447</v>
       </c>
       <c r="B2912" s="0" t="s">
-        <v>416</v>
+        <v>448</v>
       </c>
       <c r="C2912" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2913">
       <c r="A2913" s="0" t="s">
-        <v>417</v>
+        <v>447</v>
       </c>
       <c r="B2913" s="0" t="s">
-        <v>418</v>
+        <v>448</v>
       </c>
       <c r="C2913" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2914">
       <c r="A2914" s="0" t="s">
-        <v>419</v>
+        <v>447</v>
       </c>
       <c r="B2914" s="0" t="s">
-        <v>420</v>
+        <v>448</v>
       </c>
       <c r="C2914" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2915">
       <c r="A2915" s="0" t="s">
-        <v>421</v>
+        <v>447</v>
       </c>
       <c r="B2915" s="0" t="s">
-        <v>418</v>
+        <v>448</v>
       </c>
       <c r="C2915" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2916">
       <c r="A2916" s="0" t="s">
-        <v>422</v>
+        <v>447</v>
       </c>
       <c r="B2916" s="0" t="s">
-        <v>420</v>
+        <v>448</v>
       </c>
       <c r="C2916" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2917">
       <c r="A2917" s="0" t="s">
-        <v>423</v>
+        <v>449</v>
       </c>
       <c r="B2917" s="0" t="s">
-        <v>424</v>
+        <v>450</v>
       </c>
       <c r="C2917" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2918">
       <c r="A2918" s="0" t="s">
-        <v>425</v>
+        <v>449</v>
       </c>
       <c r="B2918" s="0" t="s">
-        <v>426</v>
+        <v>450</v>
       </c>
       <c r="C2918" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2919">
       <c r="A2919" s="0" t="s">
-        <v>427</v>
+        <v>449</v>
       </c>
       <c r="B2919" s="0" t="s">
-        <v>428</v>
+        <v>450</v>
       </c>
       <c r="C2919" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2920">
       <c r="A2920" s="0" t="s">
-        <v>321</v>
+        <v>449</v>
       </c>
       <c r="B2920" s="0" t="s">
-        <v>322</v>
+        <v>450</v>
       </c>
       <c r="C2920" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2921">
       <c r="A2921" s="0" t="s">
-        <v>323</v>
+        <v>449</v>
       </c>
       <c r="B2921" s="0" t="s">
-        <v>324</v>
+        <v>450</v>
       </c>
       <c r="C2921" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2922">
       <c r="A2922" s="0" t="s">
-        <v>325</v>
+        <v>451</v>
       </c>
       <c r="B2922" s="0" t="s">
-        <v>326</v>
+        <v>452</v>
       </c>
       <c r="C2922" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2923">
       <c r="A2923" s="0" t="s">
-        <v>327</v>
+        <v>451</v>
       </c>
       <c r="B2923" s="0" t="s">
-        <v>328</v>
+        <v>452</v>
       </c>
       <c r="C2923" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2924">
       <c r="A2924" s="0" t="s">
-        <v>329</v>
+        <v>451</v>
       </c>
       <c r="B2924" s="0" t="s">
-        <v>330</v>
+        <v>452</v>
       </c>
       <c r="C2924" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2925">
       <c r="A2925" s="0" t="s">
-        <v>331</v>
+        <v>451</v>
       </c>
       <c r="B2925" s="0" t="s">
-        <v>328</v>
+        <v>452</v>
       </c>
       <c r="C2925" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2926">
       <c r="A2926" s="0" t="s">
-        <v>332</v>
+        <v>451</v>
       </c>
       <c r="B2926" s="0" t="s">
-        <v>330</v>
+        <v>452</v>
       </c>
       <c r="C2926" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2927">
       <c r="A2927" s="0" t="s">
-        <v>333</v>
+        <v>451</v>
       </c>
       <c r="B2927" s="0" t="s">
-        <v>334</v>
+        <v>452</v>
       </c>
       <c r="C2927" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2928">
       <c r="A2928" s="0" t="s">
-        <v>335</v>
+        <v>451</v>
       </c>
       <c r="B2928" s="0" t="s">
-        <v>336</v>
+        <v>452</v>
       </c>
       <c r="C2928" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2929">
       <c r="A2929" s="0" t="s">
-        <v>337</v>
+        <v>451</v>
       </c>
       <c r="B2929" s="0" t="s">
-        <v>338</v>
+        <v>452</v>
       </c>
       <c r="C2929" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2930">
       <c r="A2930" s="0" t="s">
-        <v>339</v>
+        <v>451</v>
       </c>
       <c r="B2930" s="0" t="s">
-        <v>340</v>
+        <v>452</v>
       </c>
       <c r="C2930" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2931">
       <c r="A2931" s="0" t="s">
-        <v>341</v>
+        <v>451</v>
       </c>
       <c r="B2931" s="0" t="s">
-        <v>340</v>
+        <v>452</v>
       </c>
       <c r="C2931" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2932">
+      <c r="A2932" s="0" t="s">
+        <v>453</v>
+      </c>
       <c r="B2932" s="0" t="s">
-        <v>3</v>
+        <v>454</v>
       </c>
       <c r="C2932" s="0" t="s">
-        <v>442</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2933">
       <c r="A2933" s="0" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
       <c r="B2933" s="0" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
       <c r="C2933" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2934">
       <c r="A2934" s="0" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="B2934" s="0" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="C2934" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2935">
       <c r="A2935" s="0" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="B2935" s="0" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="C2935" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2936">
       <c r="A2936" s="0" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="B2936" s="0" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="C2936" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2937">
       <c r="A2937" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B2937" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="C2937" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2938">
       <c r="A2938" s="0" t="s">
         <v>453</v>
       </c>
       <c r="B2938" s="0" t="s">
         <v>454</v>
       </c>
       <c r="C2938" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2939">
       <c r="A2939" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="B2939" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C2939" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2940">
       <c r="A2940" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="B2940" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="C2940" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2941">
       <c r="A2941" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="B2941" s="0" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
       <c r="C2941" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2942">
       <c r="A2942" s="0" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="B2942" s="0" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="C2942" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2943">
       <c r="A2943" s="0" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="B2943" s="0" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="C2943" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2944">
       <c r="A2944" s="0" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
       <c r="B2944" s="0" t="s">
         <v>456</v>
       </c>
       <c r="C2944" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2945">
       <c r="A2945" s="0" t="s">
-        <v>464</v>
+        <v>455</v>
       </c>
       <c r="B2945" s="0" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="C2945" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2946">
       <c r="A2946" s="0" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B2946" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C2946" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2947">
       <c r="A2947" s="0" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="B2947" s="0" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="C2947" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2948">
       <c r="A2948" s="0" t="s">
-        <v>467</v>
+        <v>455</v>
       </c>
       <c r="B2948" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="C2948" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2949">
       <c r="A2949" s="0" t="s">
-        <v>468</v>
+        <v>455</v>
       </c>
       <c r="B2949" s="0" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C2949" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2950">
       <c r="A2950" s="0" t="s">
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="B2950" s="0" t="s">
-        <v>470</v>
+        <v>456</v>
       </c>
       <c r="C2950" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2951">
       <c r="A2951" s="0" t="s">
-        <v>471</v>
+        <v>455</v>
       </c>
       <c r="B2951" s="0" t="s">
-        <v>470</v>
+        <v>456</v>
       </c>
       <c r="C2951" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2952">
       <c r="A2952" s="0" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
       <c r="B2952" s="0" t="s">
-        <v>473</v>
+        <v>458</v>
       </c>
       <c r="C2952" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2953">
       <c r="A2953" s="0" t="s">
-        <v>474</v>
+        <v>457</v>
       </c>
       <c r="B2953" s="0" t="s">
-        <v>475</v>
+        <v>458</v>
       </c>
       <c r="C2953" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2954">
       <c r="A2954" s="0" t="s">
-        <v>476</v>
+        <v>457</v>
       </c>
       <c r="B2954" s="0" t="s">
-        <v>477</v>
+        <v>458</v>
       </c>
       <c r="C2954" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2955">
       <c r="A2955" s="0" t="s">
-        <v>478</v>
+        <v>457</v>
       </c>
       <c r="B2955" s="0" t="s">
-        <v>479</v>
+        <v>458</v>
       </c>
       <c r="C2955" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2956">
       <c r="A2956" s="0" t="s">
-        <v>480</v>
+        <v>457</v>
       </c>
       <c r="B2956" s="0" t="s">
-        <v>481</v>
+        <v>458</v>
       </c>
       <c r="C2956" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2957">
       <c r="A2957" s="0" t="s">
-        <v>482</v>
+        <v>459</v>
       </c>
       <c r="B2957" s="0" t="s">
-        <v>483</v>
+        <v>460</v>
       </c>
       <c r="C2957" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2958">
       <c r="A2958" s="0" t="s">
-        <v>484</v>
+        <v>459</v>
       </c>
       <c r="B2958" s="0" t="s">
-        <v>485</v>
+        <v>460</v>
       </c>
       <c r="C2958" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2959">
       <c r="A2959" s="0" t="s">
-        <v>486</v>
+        <v>459</v>
       </c>
       <c r="B2959" s="0" t="s">
-        <v>487</v>
+        <v>460</v>
       </c>
       <c r="C2959" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2960">
       <c r="A2960" s="0" t="s">
-        <v>488</v>
+        <v>459</v>
       </c>
       <c r="B2960" s="0" t="s">
-        <v>489</v>
+        <v>460</v>
       </c>
       <c r="C2960" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2961">
       <c r="A2961" s="0" t="s">
-        <v>490</v>
+        <v>459</v>
       </c>
       <c r="B2961" s="0" t="s">
-        <v>485</v>
+        <v>460</v>
       </c>
       <c r="C2961" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2962">
       <c r="A2962" s="0" t="s">
-        <v>491</v>
+        <v>461</v>
       </c>
       <c r="B2962" s="0" t="s">
-        <v>479</v>
+        <v>462</v>
       </c>
       <c r="C2962" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2963">
       <c r="A2963" s="0" t="s">
-        <v>492</v>
+        <v>461</v>
       </c>
       <c r="B2963" s="0" t="s">
-        <v>489</v>
+        <v>462</v>
       </c>
       <c r="C2963" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2964">
       <c r="A2964" s="0" t="s">
-        <v>493</v>
+        <v>461</v>
       </c>
       <c r="B2964" s="0" t="s">
-        <v>481</v>
+        <v>462</v>
       </c>
       <c r="C2964" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2965">
       <c r="A2965" s="0" t="s">
-        <v>494</v>
+        <v>461</v>
       </c>
       <c r="B2965" s="0" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="C2965" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2966">
       <c r="A2966" s="0" t="s">
-        <v>495</v>
+        <v>461</v>
       </c>
       <c r="B2966" s="0" t="s">
-        <v>483</v>
+        <v>462</v>
       </c>
       <c r="C2966" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2967">
       <c r="A2967" s="0" t="s">
-        <v>496</v>
+        <v>463</v>
       </c>
       <c r="B2967" s="0" t="s">
-        <v>475</v>
+        <v>464</v>
       </c>
       <c r="C2967" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2968">
       <c r="A2968" s="0" t="s">
-        <v>497</v>
+        <v>463</v>
       </c>
       <c r="B2968" s="0" t="s">
-        <v>487</v>
+        <v>464</v>
       </c>
       <c r="C2968" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2969">
       <c r="A2969" s="0" t="s">
-        <v>498</v>
+        <v>463</v>
       </c>
       <c r="B2969" s="0" t="s">
-        <v>473</v>
+        <v>464</v>
       </c>
       <c r="C2969" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2970">
       <c r="A2970" s="0" t="s">
-        <v>345</v>
+        <v>463</v>
       </c>
       <c r="B2970" s="0" t="s">
-        <v>346</v>
+        <v>464</v>
       </c>
       <c r="C2970" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2971">
       <c r="A2971" s="0" t="s">
-        <v>347</v>
+        <v>463</v>
       </c>
       <c r="B2971" s="0" t="s">
-        <v>348</v>
+        <v>464</v>
       </c>
       <c r="C2971" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2972">
       <c r="A2972" s="0" t="s">
-        <v>375</v>
+        <v>465</v>
       </c>
       <c r="B2972" s="0" t="s">
-        <v>376</v>
+        <v>458</v>
       </c>
       <c r="C2972" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2973">
       <c r="A2973" s="0" t="s">
-        <v>377</v>
+        <v>465</v>
       </c>
       <c r="B2973" s="0" t="s">
-        <v>378</v>
+        <v>458</v>
       </c>
       <c r="C2973" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2974">
       <c r="A2974" s="0" t="s">
-        <v>349</v>
+        <v>465</v>
       </c>
       <c r="B2974" s="0" t="s">
-        <v>350</v>
+        <v>458</v>
       </c>
       <c r="C2974" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2975">
       <c r="A2975" s="0" t="s">
-        <v>351</v>
+        <v>465</v>
       </c>
       <c r="B2975" s="0" t="s">
-        <v>352</v>
+        <v>458</v>
       </c>
       <c r="C2975" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2976">
       <c r="A2976" s="0" t="s">
-        <v>379</v>
+        <v>465</v>
       </c>
       <c r="B2976" s="0" t="s">
-        <v>380</v>
+        <v>458</v>
       </c>
       <c r="C2976" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2977">
       <c r="A2977" s="0" t="s">
-        <v>381</v>
+        <v>466</v>
       </c>
       <c r="B2977" s="0" t="s">
-        <v>382</v>
+        <v>467</v>
       </c>
       <c r="C2977" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2978">
       <c r="A2978" s="0" t="s">
-        <v>353</v>
+        <v>466</v>
       </c>
       <c r="B2978" s="0" t="s">
-        <v>354</v>
+        <v>467</v>
       </c>
       <c r="C2978" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2979">
       <c r="A2979" s="0" t="s">
-        <v>383</v>
+        <v>466</v>
       </c>
       <c r="B2979" s="0" t="s">
-        <v>384</v>
+        <v>467</v>
       </c>
       <c r="C2979" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2980">
       <c r="A2980" s="0" t="s">
-        <v>355</v>
+        <v>466</v>
       </c>
       <c r="B2980" s="0" t="s">
-        <v>356</v>
+        <v>467</v>
       </c>
       <c r="C2980" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2981">
       <c r="A2981" s="0" t="s">
-        <v>385</v>
+        <v>466</v>
       </c>
       <c r="B2981" s="0" t="s">
-        <v>386</v>
+        <v>467</v>
       </c>
       <c r="C2981" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2982">
       <c r="A2982" s="0" t="s">
-        <v>387</v>
+        <v>468</v>
       </c>
       <c r="B2982" s="0" t="s">
-        <v>388</v>
+        <v>467</v>
       </c>
       <c r="C2982" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2983">
       <c r="A2983" s="0" t="s">
-        <v>217</v>
+        <v>468</v>
       </c>
       <c r="B2983" s="0" t="s">
-        <v>218</v>
+        <v>467</v>
       </c>
       <c r="C2983" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2984">
       <c r="A2984" s="0" t="s">
-        <v>219</v>
+        <v>468</v>
       </c>
       <c r="B2984" s="0" t="s">
-        <v>220</v>
+        <v>467</v>
       </c>
       <c r="C2984" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2985">
       <c r="A2985" s="0" t="s">
-        <v>251</v>
+        <v>468</v>
       </c>
       <c r="B2985" s="0" t="s">
-        <v>252</v>
+        <v>467</v>
       </c>
       <c r="C2985" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2986">
       <c r="A2986" s="0" t="s">
-        <v>221</v>
+        <v>468</v>
       </c>
       <c r="B2986" s="0" t="s">
-        <v>222</v>
+        <v>467</v>
       </c>
       <c r="C2986" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2987">
       <c r="A2987" s="0" t="s">
-        <v>223</v>
+        <v>469</v>
       </c>
       <c r="B2987" s="0" t="s">
-        <v>224</v>
+        <v>460</v>
       </c>
       <c r="C2987" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2988">
       <c r="A2988" s="0" t="s">
-        <v>253</v>
+        <v>469</v>
       </c>
       <c r="B2988" s="0" t="s">
-        <v>254</v>
+        <v>460</v>
       </c>
       <c r="C2988" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2989">
       <c r="A2989" s="0" t="s">
-        <v>225</v>
+        <v>469</v>
       </c>
       <c r="B2989" s="0" t="s">
-        <v>226</v>
+        <v>460</v>
       </c>
       <c r="C2989" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2990">
       <c r="A2990" s="0" t="s">
-        <v>227</v>
+        <v>469</v>
       </c>
       <c r="B2990" s="0" t="s">
-        <v>228</v>
+        <v>460</v>
       </c>
       <c r="C2990" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2991">
       <c r="A2991" s="0" t="s">
-        <v>255</v>
+        <v>469</v>
       </c>
       <c r="B2991" s="0" t="s">
-        <v>256</v>
+        <v>460</v>
       </c>
       <c r="C2991" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2992">
       <c r="A2992" s="0" t="s">
-        <v>257</v>
+        <v>470</v>
       </c>
       <c r="B2992" s="0" t="s">
-        <v>258</v>
+        <v>446</v>
       </c>
       <c r="C2992" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2993">
       <c r="A2993" s="0" t="s">
-        <v>229</v>
+        <v>470</v>
       </c>
       <c r="B2993" s="0" t="s">
-        <v>230</v>
+        <v>446</v>
       </c>
       <c r="C2993" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2994">
       <c r="A2994" s="0" t="s">
-        <v>259</v>
+        <v>470</v>
       </c>
       <c r="B2994" s="0" t="s">
-        <v>260</v>
+        <v>446</v>
       </c>
       <c r="C2994" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2995">
       <c r="A2995" s="0" t="s">
-        <v>261</v>
+        <v>470</v>
       </c>
       <c r="B2995" s="0" t="s">
-        <v>262</v>
+        <v>446</v>
       </c>
       <c r="C2995" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2996">
       <c r="A2996" s="0" t="s">
-        <v>231</v>
+        <v>470</v>
       </c>
       <c r="B2996" s="0" t="s">
-        <v>232</v>
+        <v>446</v>
       </c>
       <c r="C2996" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2997">
       <c r="A2997" s="0" t="s">
-        <v>233</v>
+        <v>470</v>
       </c>
       <c r="B2997" s="0" t="s">
-        <v>234</v>
+        <v>446</v>
       </c>
       <c r="C2997" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2998">
       <c r="A2998" s="0" t="s">
-        <v>263</v>
+        <v>470</v>
       </c>
       <c r="B2998" s="0" t="s">
-        <v>264</v>
+        <v>446</v>
       </c>
       <c r="C2998" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2999">
       <c r="A2999" s="0" t="s">
-        <v>265</v>
+        <v>470</v>
       </c>
       <c r="B2999" s="0" t="s">
-        <v>266</v>
+        <v>446</v>
       </c>
       <c r="C2999" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3000">
       <c r="A3000" s="0" t="s">
-        <v>235</v>
+        <v>470</v>
       </c>
       <c r="B3000" s="0" t="s">
-        <v>236</v>
+        <v>446</v>
       </c>
       <c r="C3000" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3001">
       <c r="A3001" s="0" t="s">
-        <v>267</v>
+        <v>470</v>
       </c>
       <c r="B3001" s="0" t="s">
-        <v>268</v>
+        <v>446</v>
       </c>
       <c r="C3001" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3002">
       <c r="A3002" s="0" t="s">
-        <v>237</v>
+        <v>471</v>
       </c>
       <c r="B3002" s="0" t="s">
-        <v>238</v>
+        <v>472</v>
       </c>
       <c r="C3002" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3003">
       <c r="A3003" s="0" t="s">
-        <v>269</v>
+        <v>471</v>
       </c>
       <c r="B3003" s="0" t="s">
-        <v>270</v>
+        <v>472</v>
       </c>
       <c r="C3003" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3004">
       <c r="A3004" s="0" t="s">
-        <v>271</v>
+        <v>471</v>
       </c>
       <c r="B3004" s="0" t="s">
-        <v>272</v>
+        <v>472</v>
       </c>
       <c r="C3004" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3005">
       <c r="A3005" s="0" t="s">
-        <v>273</v>
+        <v>471</v>
       </c>
       <c r="B3005" s="0" t="s">
-        <v>274</v>
+        <v>472</v>
       </c>
       <c r="C3005" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3006">
       <c r="A3006" s="0" t="s">
-        <v>275</v>
+        <v>471</v>
       </c>
       <c r="B3006" s="0" t="s">
-        <v>276</v>
+        <v>472</v>
       </c>
       <c r="C3006" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3007">
       <c r="A3007" s="0" t="s">
-        <v>239</v>
+        <v>473</v>
       </c>
       <c r="B3007" s="0" t="s">
-        <v>240</v>
+        <v>474</v>
       </c>
       <c r="C3007" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3008">
       <c r="A3008" s="0" t="s">
-        <v>277</v>
+        <v>473</v>
       </c>
       <c r="B3008" s="0" t="s">
-        <v>278</v>
+        <v>474</v>
       </c>
       <c r="C3008" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3009">
       <c r="A3009" s="0" t="s">
-        <v>279</v>
+        <v>473</v>
       </c>
       <c r="B3009" s="0" t="s">
-        <v>278</v>
+        <v>474</v>
       </c>
       <c r="C3009" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3010">
       <c r="A3010" s="0" t="s">
-        <v>280</v>
+        <v>473</v>
       </c>
       <c r="B3010" s="0" t="s">
-        <v>281</v>
+        <v>474</v>
       </c>
       <c r="C3010" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3011">
       <c r="A3011" s="0" t="s">
-        <v>282</v>
+        <v>473</v>
       </c>
       <c r="B3011" s="0" t="s">
-        <v>283</v>
+        <v>474</v>
       </c>
       <c r="C3011" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3012">
       <c r="A3012" s="0" t="s">
-        <v>284</v>
+        <v>473</v>
       </c>
       <c r="B3012" s="0" t="s">
-        <v>285</v>
+        <v>474</v>
       </c>
       <c r="C3012" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3013">
       <c r="A3013" s="0" t="s">
-        <v>241</v>
+        <v>473</v>
       </c>
       <c r="B3013" s="0" t="s">
-        <v>242</v>
+        <v>474</v>
       </c>
       <c r="C3013" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3014">
       <c r="A3014" s="0" t="s">
-        <v>286</v>
+        <v>473</v>
       </c>
       <c r="B3014" s="0" t="s">
-        <v>287</v>
+        <v>474</v>
       </c>
       <c r="C3014" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3015">
       <c r="A3015" s="0" t="s">
-        <v>290</v>
+        <v>473</v>
       </c>
       <c r="B3015" s="0" t="s">
-        <v>287</v>
+        <v>474</v>
       </c>
       <c r="C3015" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3016">
       <c r="A3016" s="0" t="s">
-        <v>291</v>
+        <v>473</v>
       </c>
       <c r="B3016" s="0" t="s">
-        <v>292</v>
+        <v>474</v>
       </c>
       <c r="C3016" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3017">
       <c r="A3017" s="0" t="s">
-        <v>293</v>
+        <v>475</v>
       </c>
       <c r="B3017" s="0" t="s">
-        <v>294</v>
+        <v>474</v>
       </c>
       <c r="C3017" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3018">
       <c r="A3018" s="0" t="s">
-        <v>342</v>
+        <v>475</v>
       </c>
       <c r="B3018" s="0" t="s">
-        <v>343</v>
+        <v>474</v>
       </c>
       <c r="C3018" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3019">
       <c r="A3019" s="0" t="s">
-        <v>344</v>
+        <v>475</v>
       </c>
       <c r="B3019" s="0" t="s">
-        <v>343</v>
+        <v>474</v>
       </c>
       <c r="C3019" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3020">
       <c r="A3020" s="0" t="s">
-        <v>440</v>
+        <v>475</v>
       </c>
       <c r="B3020" s="0" t="s">
-        <v>441</v>
+        <v>474</v>
       </c>
       <c r="C3020" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3021">
       <c r="A3021" s="0" t="s">
-        <v>357</v>
+        <v>475</v>
       </c>
       <c r="B3021" s="0" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="C3021" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3022">
       <c r="A3022" s="0" t="s">
-        <v>359</v>
+        <v>475</v>
       </c>
       <c r="B3022" s="0" t="s">
-        <v>360</v>
+        <v>474</v>
       </c>
       <c r="C3022" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3023">
       <c r="A3023" s="0" t="s">
-        <v>389</v>
+        <v>475</v>
       </c>
       <c r="B3023" s="0" t="s">
-        <v>390</v>
+        <v>474</v>
       </c>
       <c r="C3023" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3024">
       <c r="A3024" s="0" t="s">
-        <v>361</v>
+        <v>475</v>
       </c>
       <c r="B3024" s="0" t="s">
-        <v>362</v>
+        <v>474</v>
       </c>
       <c r="C3024" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3025">
       <c r="A3025" s="0" t="s">
-        <v>363</v>
+        <v>475</v>
       </c>
       <c r="B3025" s="0" t="s">
-        <v>364</v>
+        <v>474</v>
       </c>
       <c r="C3025" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3026">
       <c r="A3026" s="0" t="s">
-        <v>391</v>
+        <v>475</v>
       </c>
       <c r="B3026" s="0" t="s">
-        <v>392</v>
+        <v>474</v>
       </c>
       <c r="C3026" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3027">
       <c r="A3027" s="0" t="s">
-        <v>433</v>
+        <v>476</v>
       </c>
       <c r="B3027" s="0" t="s">
-        <v>434</v>
+        <v>477</v>
       </c>
       <c r="C3027" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3028">
       <c r="A3028" s="0" t="s">
-        <v>435</v>
+        <v>476</v>
       </c>
       <c r="B3028" s="0" t="s">
-        <v>434</v>
+        <v>477</v>
       </c>
       <c r="C3028" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3029">
       <c r="A3029" s="0" t="s">
-        <v>409</v>
+        <v>476</v>
       </c>
       <c r="B3029" s="0" t="s">
-        <v>410</v>
+        <v>477</v>
       </c>
       <c r="C3029" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3030">
       <c r="A3030" s="0" t="s">
-        <v>411</v>
+        <v>476</v>
       </c>
       <c r="B3030" s="0" t="s">
-        <v>412</v>
+        <v>477</v>
       </c>
       <c r="C3030" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3031">
       <c r="A3031" s="0" t="s">
-        <v>413</v>
+        <v>476</v>
       </c>
       <c r="B3031" s="0" t="s">
-        <v>410</v>
+        <v>477</v>
       </c>
       <c r="C3031" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3032">
       <c r="A3032" s="0" t="s">
-        <v>414</v>
+        <v>476</v>
       </c>
       <c r="B3032" s="0" t="s">
-        <v>410</v>
+        <v>477</v>
       </c>
       <c r="C3032" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3033">
       <c r="A3033" s="0" t="s">
-        <v>365</v>
+        <v>476</v>
       </c>
       <c r="B3033" s="0" t="s">
-        <v>366</v>
+        <v>477</v>
       </c>
       <c r="C3033" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3034">
       <c r="A3034" s="0" t="s">
-        <v>393</v>
+        <v>476</v>
       </c>
       <c r="B3034" s="0" t="s">
-        <v>394</v>
+        <v>477</v>
       </c>
       <c r="C3034" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3035">
       <c r="A3035" s="0" t="s">
-        <v>367</v>
+        <v>476</v>
       </c>
       <c r="B3035" s="0" t="s">
-        <v>368</v>
+        <v>477</v>
       </c>
       <c r="C3035" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3036">
       <c r="A3036" s="0" t="s">
-        <v>395</v>
+        <v>476</v>
       </c>
       <c r="B3036" s="0" t="s">
-        <v>396</v>
+        <v>477</v>
       </c>
       <c r="C3036" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3037">
       <c r="A3037" s="0" t="s">
-        <v>397</v>
+        <v>478</v>
       </c>
       <c r="B3037" s="0" t="s">
-        <v>398</v>
+        <v>479</v>
       </c>
       <c r="C3037" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3038">
       <c r="A3038" s="0" t="s">
-        <v>369</v>
+        <v>478</v>
       </c>
       <c r="B3038" s="0" t="s">
-        <v>370</v>
+        <v>479</v>
       </c>
       <c r="C3038" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3039">
       <c r="A3039" s="0" t="s">
-        <v>399</v>
+        <v>478</v>
       </c>
       <c r="B3039" s="0" t="s">
-        <v>400</v>
+        <v>479</v>
       </c>
       <c r="C3039" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3040">
       <c r="A3040" s="0" t="s">
-        <v>371</v>
+        <v>478</v>
       </c>
       <c r="B3040" s="0" t="s">
-        <v>372</v>
+        <v>479</v>
       </c>
       <c r="C3040" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3041">
       <c r="A3041" s="0" t="s">
-        <v>401</v>
+        <v>478</v>
       </c>
       <c r="B3041" s="0" t="s">
-        <v>402</v>
+        <v>479</v>
       </c>
       <c r="C3041" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3042">
       <c r="A3042" s="0" t="s">
-        <v>403</v>
+        <v>480</v>
       </c>
       <c r="B3042" s="0" t="s">
-        <v>404</v>
+        <v>479</v>
       </c>
       <c r="C3042" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3043">
       <c r="A3043" s="0" t="s">
-        <v>405</v>
+        <v>480</v>
       </c>
       <c r="B3043" s="0" t="s">
-        <v>406</v>
+        <v>479</v>
       </c>
       <c r="C3043" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3044">
       <c r="A3044" s="0" t="s">
-        <v>373</v>
+        <v>480</v>
       </c>
       <c r="B3044" s="0" t="s">
-        <v>374</v>
+        <v>479</v>
       </c>
       <c r="C3044" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3045">
       <c r="A3045" s="0" t="s">
-        <v>407</v>
+        <v>480</v>
       </c>
       <c r="B3045" s="0" t="s">
-        <v>408</v>
+        <v>479</v>
       </c>
       <c r="C3045" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3046">
       <c r="A3046" s="0" t="s">
-        <v>415</v>
+        <v>480</v>
       </c>
       <c r="B3046" s="0" t="s">
-        <v>416</v>
+        <v>479</v>
       </c>
       <c r="C3046" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3047">
       <c r="A3047" s="0" t="s">
-        <v>417</v>
+        <v>481</v>
       </c>
       <c r="B3047" s="0" t="s">
-        <v>418</v>
+        <v>482</v>
       </c>
       <c r="C3047" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3048">
       <c r="A3048" s="0" t="s">
-        <v>419</v>
+        <v>481</v>
       </c>
       <c r="B3048" s="0" t="s">
-        <v>420</v>
+        <v>482</v>
       </c>
       <c r="C3048" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3049">
       <c r="A3049" s="0" t="s">
-        <v>421</v>
+        <v>481</v>
       </c>
       <c r="B3049" s="0" t="s">
-        <v>418</v>
+        <v>482</v>
       </c>
       <c r="C3049" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3050">
       <c r="A3050" s="0" t="s">
-        <v>422</v>
+        <v>481</v>
       </c>
       <c r="B3050" s="0" t="s">
-        <v>420</v>
+        <v>482</v>
       </c>
       <c r="C3050" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3051">
       <c r="A3051" s="0" t="s">
-        <v>423</v>
+        <v>481</v>
       </c>
       <c r="B3051" s="0" t="s">
-        <v>424</v>
+        <v>482</v>
       </c>
       <c r="C3051" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3052">
       <c r="A3052" s="0" t="s">
-        <v>425</v>
+        <v>483</v>
       </c>
       <c r="B3052" s="0" t="s">
-        <v>426</v>
+        <v>482</v>
       </c>
       <c r="C3052" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3053">
       <c r="A3053" s="0" t="s">
-        <v>427</v>
+        <v>483</v>
       </c>
       <c r="B3053" s="0" t="s">
-        <v>428</v>
+        <v>482</v>
       </c>
       <c r="C3053" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3054">
       <c r="A3054" s="0" t="s">
-        <v>436</v>
+        <v>483</v>
       </c>
       <c r="B3054" s="0" t="s">
-        <v>437</v>
+        <v>482</v>
       </c>
       <c r="C3054" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3055">
       <c r="A3055" s="0" t="s">
-        <v>243</v>
+        <v>483</v>
       </c>
       <c r="B3055" s="0" t="s">
-        <v>244</v>
+        <v>482</v>
       </c>
       <c r="C3055" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3056">
       <c r="A3056" s="0" t="s">
-        <v>295</v>
+        <v>483</v>
       </c>
       <c r="B3056" s="0" t="s">
-        <v>296</v>
+        <v>482</v>
       </c>
       <c r="C3056" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3057">
       <c r="A3057" s="0" t="s">
-        <v>297</v>
+        <v>484</v>
       </c>
       <c r="B3057" s="0" t="s">
-        <v>298</v>
+        <v>485</v>
       </c>
       <c r="C3057" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3058">
       <c r="A3058" s="0" t="s">
-        <v>245</v>
+        <v>484</v>
       </c>
       <c r="B3058" s="0" t="s">
-        <v>246</v>
+        <v>485</v>
       </c>
       <c r="C3058" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3059">
       <c r="A3059" s="0" t="s">
-        <v>299</v>
+        <v>484</v>
       </c>
       <c r="B3059" s="0" t="s">
-        <v>300</v>
+        <v>485</v>
       </c>
       <c r="C3059" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3060">
       <c r="A3060" s="0" t="s">
-        <v>301</v>
+        <v>484</v>
       </c>
       <c r="B3060" s="0" t="s">
-        <v>296</v>
+        <v>485</v>
       </c>
       <c r="C3060" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3061">
       <c r="A3061" s="0" t="s">
-        <v>302</v>
+        <v>484</v>
       </c>
       <c r="B3061" s="0" t="s">
-        <v>303</v>
+        <v>485</v>
       </c>
       <c r="C3061" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3062">
       <c r="A3062" s="0" t="s">
-        <v>304</v>
+        <v>486</v>
       </c>
       <c r="B3062" s="0" t="s">
-        <v>305</v>
+        <v>487</v>
       </c>
       <c r="C3062" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3063">
       <c r="A3063" s="0" t="s">
-        <v>306</v>
+        <v>486</v>
       </c>
       <c r="B3063" s="0" t="s">
-        <v>307</v>
+        <v>487</v>
       </c>
       <c r="C3063" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3064">
       <c r="A3064" s="0" t="s">
-        <v>308</v>
+        <v>486</v>
       </c>
       <c r="B3064" s="0" t="s">
-        <v>309</v>
+        <v>487</v>
       </c>
       <c r="C3064" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3065">
       <c r="A3065" s="0" t="s">
-        <v>310</v>
+        <v>486</v>
       </c>
       <c r="B3065" s="0" t="s">
-        <v>311</v>
+        <v>487</v>
       </c>
       <c r="C3065" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3066">
       <c r="A3066" s="0" t="s">
-        <v>247</v>
+        <v>486</v>
       </c>
       <c r="B3066" s="0" t="s">
-        <v>248</v>
+        <v>487</v>
       </c>
       <c r="C3066" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3067">
       <c r="A3067" s="0" t="s">
-        <v>312</v>
+        <v>488</v>
       </c>
       <c r="B3067" s="0" t="s">
-        <v>313</v>
+        <v>489</v>
       </c>
       <c r="C3067" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3068">
       <c r="A3068" s="0" t="s">
-        <v>314</v>
+        <v>488</v>
       </c>
       <c r="B3068" s="0" t="s">
-        <v>309</v>
+        <v>489</v>
       </c>
       <c r="C3068" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3069">
       <c r="A3069" s="0" t="s">
-        <v>315</v>
+        <v>488</v>
       </c>
       <c r="B3069" s="0" t="s">
-        <v>316</v>
+        <v>489</v>
       </c>
       <c r="C3069" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3070">
       <c r="A3070" s="0" t="s">
-        <v>317</v>
+        <v>488</v>
       </c>
       <c r="B3070" s="0" t="s">
-        <v>318</v>
+        <v>489</v>
       </c>
       <c r="C3070" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3071">
       <c r="A3071" s="0" t="s">
-        <v>319</v>
+        <v>488</v>
       </c>
       <c r="B3071" s="0" t="s">
-        <v>316</v>
+        <v>489</v>
       </c>
       <c r="C3071" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3072">
       <c r="A3072" s="0" t="s">
-        <v>320</v>
+        <v>488</v>
       </c>
       <c r="B3072" s="0" t="s">
-        <v>318</v>
+        <v>489</v>
       </c>
       <c r="C3072" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3073">
       <c r="A3073" s="0" t="s">
-        <v>321</v>
+        <v>488</v>
       </c>
       <c r="B3073" s="0" t="s">
-        <v>322</v>
+        <v>489</v>
       </c>
       <c r="C3073" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3074">
       <c r="A3074" s="0" t="s">
-        <v>323</v>
+        <v>488</v>
       </c>
       <c r="B3074" s="0" t="s">
-        <v>324</v>
+        <v>489</v>
       </c>
       <c r="C3074" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3075">
       <c r="A3075" s="0" t="s">
-        <v>325</v>
+        <v>488</v>
       </c>
       <c r="B3075" s="0" t="s">
-        <v>326</v>
+        <v>489</v>
       </c>
       <c r="C3075" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3076">
       <c r="A3076" s="0" t="s">
-        <v>327</v>
+        <v>488</v>
       </c>
       <c r="B3076" s="0" t="s">
-        <v>328</v>
+        <v>489</v>
       </c>
       <c r="C3076" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3077">
       <c r="A3077" s="0" t="s">
-        <v>329</v>
+        <v>490</v>
       </c>
       <c r="B3077" s="0" t="s">
-        <v>330</v>
+        <v>491</v>
       </c>
       <c r="C3077" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3078">
       <c r="A3078" s="0" t="s">
-        <v>331</v>
+        <v>492</v>
       </c>
       <c r="B3078" s="0" t="s">
-        <v>328</v>
+        <v>493</v>
       </c>
       <c r="C3078" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3079">
       <c r="A3079" s="0" t="s">
-        <v>332</v>
+        <v>492</v>
       </c>
       <c r="B3079" s="0" t="s">
-        <v>330</v>
+        <v>493</v>
       </c>
       <c r="C3079" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3080">
       <c r="A3080" s="0" t="s">
-        <v>333</v>
+        <v>492</v>
       </c>
       <c r="B3080" s="0" t="s">
-        <v>334</v>
+        <v>493</v>
       </c>
       <c r="C3080" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3081">
       <c r="A3081" s="0" t="s">
-        <v>335</v>
+        <v>492</v>
       </c>
       <c r="B3081" s="0" t="s">
-        <v>336</v>
+        <v>493</v>
       </c>
       <c r="C3081" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3082">
       <c r="A3082" s="0" t="s">
-        <v>337</v>
+        <v>492</v>
       </c>
       <c r="B3082" s="0" t="s">
-        <v>338</v>
+        <v>493</v>
       </c>
       <c r="C3082" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3083">
       <c r="A3083" s="0" t="s">
-        <v>339</v>
+        <v>492</v>
       </c>
       <c r="B3083" s="0" t="s">
-        <v>340</v>
+        <v>493</v>
       </c>
       <c r="C3083" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3084">
       <c r="A3084" s="0" t="s">
-        <v>341</v>
+        <v>492</v>
       </c>
       <c r="B3084" s="0" t="s">
-        <v>340</v>
+        <v>493</v>
       </c>
       <c r="C3084" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3085">
       <c r="A3085" s="0" t="s">
-        <v>249</v>
+        <v>492</v>
       </c>
       <c r="B3085" s="0" t="s">
-        <v>250</v>
+        <v>493</v>
       </c>
       <c r="C3085" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3086">
       <c r="A3086" s="0" t="s">
-        <v>98</v>
+        <v>492</v>
       </c>
       <c r="B3086" s="0" t="s">
-        <v>99</v>
+        <v>493</v>
       </c>
       <c r="C3086" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3087">
       <c r="A3087" s="0" t="s">
-        <v>100</v>
+        <v>492</v>
       </c>
       <c r="B3087" s="0" t="s">
-        <v>101</v>
+        <v>493</v>
       </c>
       <c r="C3087" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3088">
       <c r="A3088" s="0" t="s">
-        <v>126</v>
+        <v>494</v>
       </c>
       <c r="B3088" s="0" t="s">
-        <v>127</v>
+        <v>493</v>
       </c>
       <c r="C3088" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3089">
       <c r="A3089" s="0" t="s">
-        <v>102</v>
+        <v>494</v>
       </c>
       <c r="B3089" s="0" t="s">
-        <v>103</v>
+        <v>493</v>
       </c>
       <c r="C3089" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3090">
       <c r="A3090" s="0" t="s">
-        <v>104</v>
+        <v>494</v>
       </c>
       <c r="B3090" s="0" t="s">
-        <v>105</v>
+        <v>493</v>
       </c>
       <c r="C3090" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3091">
       <c r="A3091" s="0" t="s">
-        <v>128</v>
+        <v>494</v>
       </c>
       <c r="B3091" s="0" t="s">
-        <v>129</v>
+        <v>493</v>
       </c>
       <c r="C3091" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3092">
       <c r="A3092" s="0" t="s">
-        <v>106</v>
+        <v>494</v>
       </c>
       <c r="B3092" s="0" t="s">
-        <v>107</v>
+        <v>493</v>
       </c>
       <c r="C3092" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3093">
       <c r="A3093" s="0" t="s">
-        <v>108</v>
+        <v>494</v>
       </c>
       <c r="B3093" s="0" t="s">
-        <v>109</v>
+        <v>493</v>
       </c>
       <c r="C3093" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3094">
       <c r="A3094" s="0" t="s">
-        <v>130</v>
+        <v>494</v>
       </c>
       <c r="B3094" s="0" t="s">
-        <v>131</v>
+        <v>493</v>
       </c>
       <c r="C3094" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3095">
       <c r="A3095" s="0" t="s">
-        <v>132</v>
+        <v>494</v>
       </c>
       <c r="B3095" s="0" t="s">
-        <v>133</v>
+        <v>493</v>
       </c>
       <c r="C3095" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3096">
       <c r="A3096" s="0" t="s">
-        <v>110</v>
+        <v>494</v>
       </c>
       <c r="B3096" s="0" t="s">
-        <v>111</v>
+        <v>493</v>
       </c>
       <c r="C3096" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3097">
       <c r="A3097" s="0" t="s">
-        <v>134</v>
+        <v>494</v>
       </c>
       <c r="B3097" s="0" t="s">
-        <v>135</v>
+        <v>493</v>
       </c>
       <c r="C3097" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3098">
       <c r="A3098" s="0" t="s">
-        <v>136</v>
+        <v>495</v>
       </c>
       <c r="B3098" s="0" t="s">
-        <v>137</v>
+        <v>496</v>
       </c>
       <c r="C3098" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3099">
       <c r="A3099" s="0" t="s">
-        <v>112</v>
+        <v>495</v>
       </c>
       <c r="B3099" s="0" t="s">
-        <v>113</v>
+        <v>496</v>
       </c>
       <c r="C3099" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3100">
       <c r="A3100" s="0" t="s">
-        <v>114</v>
+        <v>495</v>
       </c>
       <c r="B3100" s="0" t="s">
-        <v>115</v>
+        <v>496</v>
       </c>
       <c r="C3100" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3101">
       <c r="A3101" s="0" t="s">
-        <v>138</v>
+        <v>495</v>
       </c>
       <c r="B3101" s="0" t="s">
-        <v>139</v>
+        <v>496</v>
       </c>
       <c r="C3101" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3102">
       <c r="A3102" s="0" t="s">
-        <v>140</v>
+        <v>495</v>
       </c>
       <c r="B3102" s="0" t="s">
-        <v>141</v>
+        <v>496</v>
       </c>
       <c r="C3102" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3103">
       <c r="A3103" s="0" t="s">
-        <v>116</v>
+        <v>495</v>
       </c>
       <c r="B3103" s="0" t="s">
-        <v>117</v>
+        <v>496</v>
       </c>
       <c r="C3103" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3104">
       <c r="A3104" s="0" t="s">
-        <v>142</v>
+        <v>495</v>
       </c>
       <c r="B3104" s="0" t="s">
-        <v>143</v>
+        <v>496</v>
       </c>
       <c r="C3104" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3105">
       <c r="A3105" s="0" t="s">
-        <v>144</v>
+        <v>495</v>
       </c>
       <c r="B3105" s="0" t="s">
-        <v>145</v>
+        <v>496</v>
       </c>
       <c r="C3105" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3106">
       <c r="A3106" s="0" t="s">
-        <v>146</v>
+        <v>495</v>
       </c>
       <c r="B3106" s="0" t="s">
-        <v>147</v>
+        <v>496</v>
       </c>
       <c r="C3106" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3107">
       <c r="A3107" s="0" t="s">
-        <v>148</v>
+        <v>495</v>
       </c>
       <c r="B3107" s="0" t="s">
-        <v>149</v>
+        <v>496</v>
       </c>
       <c r="C3107" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3108">
       <c r="A3108" s="0" t="s">
-        <v>118</v>
+        <v>497</v>
       </c>
       <c r="B3108" s="0" t="s">
-        <v>119</v>
+        <v>496</v>
       </c>
       <c r="C3108" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3109">
       <c r="A3109" s="0" t="s">
-        <v>150</v>
+        <v>497</v>
       </c>
       <c r="B3109" s="0" t="s">
-        <v>151</v>
+        <v>496</v>
       </c>
       <c r="C3109" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3110">
       <c r="A3110" s="0" t="s">
-        <v>152</v>
+        <v>497</v>
       </c>
       <c r="B3110" s="0" t="s">
-        <v>151</v>
+        <v>496</v>
       </c>
       <c r="C3110" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3111">
       <c r="A3111" s="0" t="s">
-        <v>153</v>
+        <v>497</v>
       </c>
       <c r="B3111" s="0" t="s">
-        <v>154</v>
+        <v>496</v>
       </c>
       <c r="C3111" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3112">
       <c r="A3112" s="0" t="s">
-        <v>155</v>
+        <v>497</v>
       </c>
       <c r="B3112" s="0" t="s">
-        <v>156</v>
+        <v>496</v>
       </c>
       <c r="C3112" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3113">
       <c r="A3113" s="0" t="s">
-        <v>438</v>
+        <v>497</v>
       </c>
       <c r="B3113" s="0" t="s">
-        <v>439</v>
+        <v>496</v>
       </c>
       <c r="C3113" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3114">
       <c r="A3114" s="0" t="s">
-        <v>5</v>
+        <v>497</v>
       </c>
       <c r="B3114" s="0" t="s">
-        <v>6</v>
+        <v>496</v>
       </c>
       <c r="C3114" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3115">
       <c r="A3115" s="0" t="s">
-        <v>8</v>
+        <v>497</v>
       </c>
       <c r="B3115" s="0" t="s">
-        <v>9</v>
+        <v>496</v>
       </c>
       <c r="C3115" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3116">
       <c r="A3116" s="0" t="s">
-        <v>30</v>
+        <v>497</v>
       </c>
       <c r="B3116" s="0" t="s">
-        <v>31</v>
+        <v>496</v>
       </c>
       <c r="C3116" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3117">
       <c r="A3117" s="0" t="s">
-        <v>10</v>
+        <v>497</v>
       </c>
       <c r="B3117" s="0" t="s">
-        <v>11</v>
+        <v>496</v>
       </c>
       <c r="C3117" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3118">
       <c r="A3118" s="0" t="s">
-        <v>12</v>
+        <v>497</v>
       </c>
       <c r="B3118" s="0" t="s">
-        <v>13</v>
+        <v>496</v>
       </c>
       <c r="C3118" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3119">
       <c r="A3119" s="0" t="s">
-        <v>14</v>
+        <v>497</v>
       </c>
       <c r="B3119" s="0" t="s">
-        <v>15</v>
+        <v>496</v>
       </c>
       <c r="C3119" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3120">
       <c r="A3120" s="0" t="s">
-        <v>32</v>
+        <v>498</v>
       </c>
       <c r="B3120" s="0" t="s">
-        <v>33</v>
+        <v>499</v>
       </c>
       <c r="C3120" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3121">
       <c r="A3121" s="0" t="s">
-        <v>34</v>
+        <v>498</v>
       </c>
       <c r="B3121" s="0" t="s">
-        <v>35</v>
+        <v>499</v>
       </c>
       <c r="C3121" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3122">
       <c r="A3122" s="0" t="s">
-        <v>16</v>
+        <v>498</v>
       </c>
       <c r="B3122" s="0" t="s">
-        <v>17</v>
+        <v>499</v>
       </c>
       <c r="C3122" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3123">
       <c r="A3123" s="0" t="s">
-        <v>18</v>
+        <v>498</v>
       </c>
       <c r="B3123" s="0" t="s">
-        <v>19</v>
+        <v>499</v>
       </c>
       <c r="C3123" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3124">
       <c r="A3124" s="0" t="s">
-        <v>36</v>
+        <v>498</v>
       </c>
       <c r="B3124" s="0" t="s">
-        <v>37</v>
+        <v>499</v>
       </c>
       <c r="C3124" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3125">
       <c r="A3125" s="0" t="s">
-        <v>38</v>
+        <v>498</v>
       </c>
       <c r="B3125" s="0" t="s">
-        <v>39</v>
+        <v>499</v>
       </c>
       <c r="C3125" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3126">
       <c r="A3126" s="0" t="s">
-        <v>40</v>
+        <v>498</v>
       </c>
       <c r="B3126" s="0" t="s">
-        <v>37</v>
+        <v>499</v>
       </c>
       <c r="C3126" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3127">
       <c r="A3127" s="0" t="s">
-        <v>20</v>
+        <v>498</v>
       </c>
       <c r="B3127" s="0" t="s">
-        <v>21</v>
+        <v>499</v>
       </c>
       <c r="C3127" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3128">
       <c r="A3128" s="0" t="s">
-        <v>41</v>
+        <v>498</v>
       </c>
       <c r="B3128" s="0" t="s">
-        <v>42</v>
+        <v>499</v>
       </c>
       <c r="C3128" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3129">
       <c r="A3129" s="0" t="s">
-        <v>43</v>
+        <v>498</v>
       </c>
       <c r="B3129" s="0" t="s">
-        <v>44</v>
+        <v>499</v>
       </c>
       <c r="C3129" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3130">
       <c r="A3130" s="0" t="s">
-        <v>45</v>
+        <v>500</v>
       </c>
       <c r="B3130" s="0" t="s">
-        <v>42</v>
+        <v>501</v>
       </c>
       <c r="C3130" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3131">
       <c r="A3131" s="0" t="s">
-        <v>22</v>
+        <v>500</v>
       </c>
       <c r="B3131" s="0" t="s">
-        <v>23</v>
+        <v>501</v>
       </c>
       <c r="C3131" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3132">
       <c r="A3132" s="0" t="s">
-        <v>46</v>
+        <v>502</v>
       </c>
       <c r="B3132" s="0" t="s">
-        <v>47</v>
+        <v>501</v>
       </c>
       <c r="C3132" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3133">
       <c r="A3133" s="0" t="s">
-        <v>48</v>
+        <v>502</v>
       </c>
       <c r="B3133" s="0" t="s">
-        <v>49</v>
+        <v>501</v>
       </c>
       <c r="C3133" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3134">
       <c r="A3134" s="0" t="s">
-        <v>50</v>
+        <v>92</v>
       </c>
       <c r="B3134" s="0" t="s">
-        <v>47</v>
+        <v>93</v>
       </c>
       <c r="C3134" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3135">
       <c r="A3135" s="0" t="s">
-        <v>51</v>
+        <v>214</v>
       </c>
       <c r="B3135" s="0" t="s">
-        <v>47</v>
+        <v>215</v>
       </c>
       <c r="C3135" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3136">
       <c r="A3136" s="0" t="s">
-        <v>288</v>
+        <v>216</v>
       </c>
       <c r="B3136" s="0" t="s">
-        <v>289</v>
+        <v>215</v>
       </c>
       <c r="C3136" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3137">
       <c r="A3137" s="0" t="s">
-        <v>120</v>
+        <v>94</v>
       </c>
       <c r="B3137" s="0" t="s">
-        <v>121</v>
+        <v>95</v>
       </c>
       <c r="C3137" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3138">
       <c r="A3138" s="0" t="s">
-        <v>157</v>
+        <v>96</v>
       </c>
       <c r="B3138" s="0" t="s">
-        <v>158</v>
+        <v>95</v>
       </c>
       <c r="C3138" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3139">
       <c r="A3139" s="0" t="s">
-        <v>159</v>
+        <v>97</v>
       </c>
       <c r="B3139" s="0" t="s">
-        <v>160</v>
+        <v>93</v>
       </c>
       <c r="C3139" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3140">
       <c r="A3140" s="0" t="s">
-        <v>161</v>
+        <v>62</v>
       </c>
       <c r="B3140" s="0" t="s">
-        <v>158</v>
+        <v>63</v>
       </c>
       <c r="C3140" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3141">
       <c r="A3141" s="0" t="s">
-        <v>122</v>
+        <v>64</v>
       </c>
       <c r="B3141" s="0" t="s">
-        <v>123</v>
+        <v>65</v>
       </c>
       <c r="C3141" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3142">
       <c r="A3142" s="0" t="s">
-        <v>162</v>
+        <v>66</v>
       </c>
       <c r="B3142" s="0" t="s">
-        <v>163</v>
+        <v>67</v>
       </c>
       <c r="C3142" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3143">
       <c r="A3143" s="0" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="B3143" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="C3143" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3144">
       <c r="A3144" s="0" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="B3144" s="0" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="C3144" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3145">
       <c r="A3145" s="0" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="B3145" s="0" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="C3145" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3146">
       <c r="A3146" s="0" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="B3146" s="0" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="C3146" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3147">
       <c r="A3147" s="0" t="s">
-        <v>213</v>
+        <v>190</v>
       </c>
       <c r="B3147" s="0" t="s">
-        <v>55</v>
+        <v>191</v>
       </c>
       <c r="C3147" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3148">
       <c r="A3148" s="0" t="s">
-        <v>58</v>
+        <v>192</v>
       </c>
       <c r="B3148" s="0" t="s">
-        <v>59</v>
+        <v>193</v>
       </c>
       <c r="C3148" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3149">
       <c r="A3149" s="0" t="s">
-        <v>60</v>
+        <v>194</v>
       </c>
       <c r="B3149" s="0" t="s">
-        <v>55</v>
+        <v>195</v>
       </c>
       <c r="C3149" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3150">
       <c r="A3150" s="0" t="s">
-        <v>61</v>
+        <v>196</v>
       </c>
       <c r="B3150" s="0" t="s">
-        <v>55</v>
+        <v>197</v>
       </c>
       <c r="C3150" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3151">
       <c r="A3151" s="0" t="s">
-        <v>62</v>
+        <v>198</v>
       </c>
       <c r="B3151" s="0" t="s">
-        <v>63</v>
+        <v>199</v>
       </c>
       <c r="C3151" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3152">
       <c r="A3152" s="0" t="s">
-        <v>64</v>
+        <v>200</v>
       </c>
       <c r="B3152" s="0" t="s">
-        <v>65</v>
+        <v>197</v>
       </c>
       <c r="C3152" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3153">
       <c r="A3153" s="0" t="s">
-        <v>66</v>
+        <v>201</v>
       </c>
       <c r="B3153" s="0" t="s">
-        <v>67</v>
+        <v>199</v>
       </c>
       <c r="C3153" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3154">
       <c r="A3154" s="0" t="s">
-        <v>68</v>
+        <v>202</v>
       </c>
       <c r="B3154" s="0" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="C3154" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3155">
       <c r="A3155" s="0" t="s">
-        <v>69</v>
+        <v>204</v>
       </c>
       <c r="B3155" s="0" t="s">
-        <v>65</v>
+        <v>205</v>
       </c>
       <c r="C3155" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3156">
       <c r="A3156" s="0" t="s">
-        <v>70</v>
+        <v>206</v>
       </c>
       <c r="B3156" s="0" t="s">
-        <v>67</v>
+        <v>207</v>
       </c>
       <c r="C3156" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3157">
       <c r="A3157" s="0" t="s">
-        <v>71</v>
+        <v>208</v>
       </c>
       <c r="B3157" s="0" t="s">
-        <v>65</v>
+        <v>209</v>
       </c>
       <c r="C3157" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3158">
       <c r="A3158" s="0" t="s">
-        <v>164</v>
+        <v>210</v>
       </c>
       <c r="B3158" s="0" t="s">
-        <v>165</v>
+        <v>211</v>
       </c>
       <c r="C3158" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3159">
       <c r="A3159" s="0" t="s">
-        <v>166</v>
+        <v>212</v>
       </c>
       <c r="B3159" s="0" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="C3159" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3160">
       <c r="A3160" s="0" t="s">
-        <v>168</v>
+        <v>85</v>
       </c>
       <c r="B3160" s="0" t="s">
-        <v>169</v>
+        <v>86</v>
       </c>
       <c r="C3160" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3161">
       <c r="A3161" s="0" t="s">
-        <v>170</v>
+        <v>87</v>
       </c>
       <c r="B3161" s="0" t="s">
-        <v>171</v>
+        <v>88</v>
       </c>
       <c r="C3161" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3162">
       <c r="A3162" s="0" t="s">
-        <v>124</v>
+        <v>89</v>
       </c>
       <c r="B3162" s="0" t="s">
-        <v>125</v>
+        <v>90</v>
       </c>
       <c r="C3162" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3163">
       <c r="A3163" s="0" t="s">
-        <v>172</v>
+        <v>91</v>
       </c>
       <c r="B3163" s="0" t="s">
-        <v>173</v>
+        <v>88</v>
       </c>
       <c r="C3163" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3164">
       <c r="A3164" s="0" t="s">
-        <v>174</v>
+        <v>342</v>
       </c>
       <c r="B3164" s="0" t="s">
-        <v>173</v>
+        <v>343</v>
       </c>
       <c r="C3164" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3165">
       <c r="A3165" s="0" t="s">
-        <v>175</v>
+        <v>344</v>
       </c>
       <c r="B3165" s="0" t="s">
-        <v>176</v>
+        <v>343</v>
       </c>
       <c r="C3165" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3166">
       <c r="A3166" s="0" t="s">
-        <v>177</v>
+        <v>433</v>
       </c>
       <c r="B3166" s="0" t="s">
-        <v>178</v>
+        <v>434</v>
       </c>
       <c r="C3166" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3167">
       <c r="A3167" s="0" t="s">
-        <v>179</v>
+        <v>435</v>
       </c>
       <c r="B3167" s="0" t="s">
-        <v>178</v>
+        <v>434</v>
       </c>
       <c r="C3167" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3168">
       <c r="A3168" s="0" t="s">
-        <v>180</v>
+        <v>436</v>
       </c>
       <c r="B3168" s="0" t="s">
-        <v>181</v>
+        <v>437</v>
       </c>
       <c r="C3168" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3169">
       <c r="A3169" s="0" t="s">
-        <v>182</v>
+        <v>415</v>
       </c>
       <c r="B3169" s="0" t="s">
-        <v>183</v>
+        <v>416</v>
       </c>
       <c r="C3169" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3170">
       <c r="A3170" s="0" t="s">
-        <v>184</v>
+        <v>417</v>
       </c>
       <c r="B3170" s="0" t="s">
-        <v>181</v>
+        <v>418</v>
       </c>
       <c r="C3170" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3171">
       <c r="A3171" s="0" t="s">
-        <v>185</v>
+        <v>419</v>
       </c>
       <c r="B3171" s="0" t="s">
-        <v>183</v>
+        <v>420</v>
       </c>
       <c r="C3171" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3172">
       <c r="A3172" s="0" t="s">
-        <v>186</v>
+        <v>421</v>
       </c>
       <c r="B3172" s="0" t="s">
-        <v>187</v>
+        <v>418</v>
       </c>
       <c r="C3172" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3173">
       <c r="A3173" s="0" t="s">
-        <v>188</v>
+        <v>422</v>
       </c>
       <c r="B3173" s="0" t="s">
-        <v>189</v>
+        <v>420</v>
       </c>
       <c r="C3173" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3174">
       <c r="A3174" s="0" t="s">
-        <v>190</v>
+        <v>423</v>
       </c>
       <c r="B3174" s="0" t="s">
-        <v>191</v>
+        <v>424</v>
       </c>
       <c r="C3174" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3175">
       <c r="A3175" s="0" t="s">
-        <v>192</v>
+        <v>425</v>
       </c>
       <c r="B3175" s="0" t="s">
-        <v>193</v>
+        <v>426</v>
       </c>
       <c r="C3175" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3176">
       <c r="A3176" s="0" t="s">
-        <v>194</v>
+        <v>427</v>
       </c>
       <c r="B3176" s="0" t="s">
-        <v>195</v>
+        <v>428</v>
       </c>
       <c r="C3176" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3177">
       <c r="A3177" s="0" t="s">
-        <v>196</v>
+        <v>321</v>
       </c>
       <c r="B3177" s="0" t="s">
-        <v>197</v>
+        <v>322</v>
       </c>
       <c r="C3177" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3178">
       <c r="A3178" s="0" t="s">
-        <v>198</v>
+        <v>323</v>
       </c>
       <c r="B3178" s="0" t="s">
-        <v>199</v>
+        <v>324</v>
       </c>
       <c r="C3178" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3179">
       <c r="A3179" s="0" t="s">
-        <v>200</v>
+        <v>325</v>
       </c>
       <c r="B3179" s="0" t="s">
-        <v>197</v>
+        <v>326</v>
       </c>
       <c r="C3179" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3180">
       <c r="A3180" s="0" t="s">
-        <v>201</v>
+        <v>327</v>
       </c>
       <c r="B3180" s="0" t="s">
-        <v>199</v>
+        <v>328</v>
       </c>
       <c r="C3180" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3181">
       <c r="A3181" s="0" t="s">
-        <v>202</v>
+        <v>329</v>
       </c>
       <c r="B3181" s="0" t="s">
-        <v>203</v>
+        <v>330</v>
       </c>
       <c r="C3181" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3182">
       <c r="A3182" s="0" t="s">
-        <v>204</v>
+        <v>331</v>
       </c>
       <c r="B3182" s="0" t="s">
-        <v>205</v>
+        <v>328</v>
       </c>
       <c r="C3182" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3183">
       <c r="A3183" s="0" t="s">
-        <v>206</v>
+        <v>332</v>
       </c>
       <c r="B3183" s="0" t="s">
-        <v>207</v>
+        <v>330</v>
       </c>
       <c r="C3183" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3184">
       <c r="A3184" s="0" t="s">
-        <v>208</v>
+        <v>333</v>
       </c>
       <c r="B3184" s="0" t="s">
-        <v>209</v>
+        <v>334</v>
       </c>
       <c r="C3184" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3185">
       <c r="A3185" s="0" t="s">
-        <v>210</v>
+        <v>335</v>
       </c>
       <c r="B3185" s="0" t="s">
-        <v>211</v>
+        <v>336</v>
       </c>
       <c r="C3185" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3186">
       <c r="A3186" s="0" t="s">
-        <v>212</v>
+        <v>337</v>
       </c>
       <c r="B3186" s="0" t="s">
-        <v>209</v>
+        <v>338</v>
       </c>
       <c r="C3186" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3187">
       <c r="A3187" s="0" t="s">
-        <v>214</v>
+        <v>339</v>
       </c>
       <c r="B3187" s="0" t="s">
-        <v>215</v>
+        <v>340</v>
       </c>
       <c r="C3187" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3188">
       <c r="A3188" s="0" t="s">
-        <v>216</v>
+        <v>341</v>
       </c>
       <c r="B3188" s="0" t="s">
-        <v>215</v>
+        <v>340</v>
       </c>
       <c r="C3188" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3189">
       <c r="A3189" s="0" t="s">
-        <v>26</v>
+        <v>481</v>
       </c>
       <c r="B3189" s="0" t="s">
-        <v>27</v>
+        <v>482</v>
       </c>
       <c r="C3189" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3190">
       <c r="A3190" s="0" t="s">
-        <v>72</v>
+        <v>483</v>
       </c>
       <c r="B3190" s="0" t="s">
-        <v>73</v>
+        <v>482</v>
       </c>
       <c r="C3190" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3191">
       <c r="A3191" s="0" t="s">
-        <v>28</v>
+        <v>484</v>
       </c>
       <c r="B3191" s="0" t="s">
-        <v>29</v>
+        <v>485</v>
       </c>
       <c r="C3191" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3192">
       <c r="A3192" s="0" t="s">
-        <v>74</v>
+        <v>486</v>
       </c>
       <c r="B3192" s="0" t="s">
-        <v>75</v>
+        <v>487</v>
       </c>
       <c r="C3192" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3193">
       <c r="A3193" s="0" t="s">
-        <v>76</v>
+        <v>488</v>
       </c>
       <c r="B3193" s="0" t="s">
-        <v>77</v>
+        <v>489</v>
       </c>
       <c r="C3193" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3194">
       <c r="A3194" s="0" t="s">
-        <v>78</v>
+        <v>490</v>
       </c>
       <c r="B3194" s="0" t="s">
-        <v>75</v>
+        <v>491</v>
       </c>
       <c r="C3194" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3195">
       <c r="A3195" s="0" t="s">
-        <v>79</v>
+        <v>495</v>
       </c>
       <c r="B3195" s="0" t="s">
-        <v>75</v>
+        <v>496</v>
       </c>
       <c r="C3195" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3196">
       <c r="A3196" s="0" t="s">
-        <v>80</v>
+        <v>497</v>
       </c>
       <c r="B3196" s="0" t="s">
-        <v>81</v>
+        <v>496</v>
       </c>
       <c r="C3196" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3197">
       <c r="A3197" s="0" t="s">
-        <v>82</v>
+        <v>498</v>
       </c>
       <c r="B3197" s="0" t="s">
-        <v>83</v>
+        <v>499</v>
       </c>
       <c r="C3197" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3198">
       <c r="A3198" s="0" t="s">
-        <v>84</v>
+        <v>500</v>
       </c>
       <c r="B3198" s="0" t="s">
-        <v>81</v>
+        <v>501</v>
       </c>
       <c r="C3198" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3199">
       <c r="A3199" s="0" t="s">
-        <v>85</v>
+        <v>502</v>
       </c>
       <c r="B3199" s="0" t="s">
-        <v>86</v>
+        <v>501</v>
       </c>
       <c r="C3199" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3200">
-      <c r="A3200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3200" s="0" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="C3200" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
     </row>
     <row r="3201">
       <c r="A3201" s="0" t="s">
-        <v>89</v>
+        <v>504</v>
       </c>
       <c r="B3201" s="0" t="s">
-        <v>90</v>
+        <v>505</v>
       </c>
       <c r="C3201" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3202">
       <c r="A3202" s="0" t="s">
-        <v>91</v>
+        <v>506</v>
       </c>
       <c r="B3202" s="0" t="s">
-        <v>88</v>
+        <v>507</v>
       </c>
       <c r="C3202" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3203">
       <c r="A3203" s="0" t="s">
-        <v>94</v>
+        <v>508</v>
       </c>
       <c r="B3203" s="0" t="s">
-        <v>95</v>
+        <v>509</v>
       </c>
       <c r="C3203" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3204">
       <c r="A3204" s="0" t="s">
-        <v>96</v>
+        <v>510</v>
       </c>
       <c r="B3204" s="0" t="s">
-        <v>95</v>
+        <v>511</v>
       </c>
       <c r="C3204" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3205">
       <c r="A3205" s="0" t="s">
-        <v>97</v>
+        <v>512</v>
       </c>
       <c r="B3205" s="0" t="s">
-        <v>93</v>
+        <v>513</v>
       </c>
       <c r="C3205" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3206">
       <c r="A3206" s="0" t="s">
-        <v>92</v>
+        <v>514</v>
       </c>
       <c r="B3206" s="0" t="s">
-        <v>93</v>
+        <v>515</v>
       </c>
       <c r="C3206" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3207">
       <c r="A3207" s="0" t="s">
-        <v>500</v>
+        <v>516</v>
       </c>
       <c r="B3207" s="0" t="s">
-        <v>501</v>
+        <v>517</v>
       </c>
       <c r="C3207" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3208">
       <c r="A3208" s="0" t="s">
-        <v>502</v>
+        <v>518</v>
       </c>
       <c r="B3208" s="0" t="s">
-        <v>503</v>
+        <v>519</v>
       </c>
       <c r="C3208" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3209">
       <c r="A3209" s="0" t="s">
-        <v>504</v>
+        <v>520</v>
       </c>
       <c r="B3209" s="0" t="s">
         <v>505</v>
       </c>
       <c r="C3209" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3210">
       <c r="A3210" s="0" t="s">
-        <v>506</v>
+        <v>521</v>
       </c>
       <c r="B3210" s="0" t="s">
-        <v>507</v>
+        <v>522</v>
       </c>
       <c r="C3210" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3211">
       <c r="A3211" s="0" t="s">
-        <v>508</v>
+        <v>523</v>
       </c>
       <c r="B3211" s="0" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="C3211" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3212">
       <c r="A3212" s="0" t="s">
-        <v>510</v>
+        <v>524</v>
       </c>
       <c r="B3212" s="0" t="s">
         <v>511</v>
       </c>
       <c r="C3212" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3213">
       <c r="A3213" s="0" t="s">
-        <v>512</v>
+        <v>525</v>
       </c>
       <c r="B3213" s="0" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="C3213" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3214">
       <c r="A3214" s="0" t="s">
-        <v>514</v>
+        <v>526</v>
       </c>
       <c r="B3214" s="0" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="C3214" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3215">
       <c r="A3215" s="0" t="s">
-        <v>516</v>
+        <v>527</v>
       </c>
       <c r="B3215" s="0" t="s">
-        <v>517</v>
+        <v>528</v>
       </c>
       <c r="C3215" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3216">
       <c r="A3216" s="0" t="s">
-        <v>518</v>
+        <v>529</v>
       </c>
       <c r="B3216" s="0" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
       <c r="C3216" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3217">
       <c r="A3217" s="0" t="s">
-        <v>520</v>
+        <v>530</v>
       </c>
       <c r="B3217" s="0" t="s">
-        <v>521</v>
+        <v>507</v>
       </c>
       <c r="C3217" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3218">
       <c r="A3218" s="0" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="B3218" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="C3218" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3219">
       <c r="A3219" s="0" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="B3219" s="0" t="s">
-        <v>525</v>
+        <v>509</v>
       </c>
       <c r="C3219" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3220">
       <c r="A3220" s="0" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="B3220" s="0" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C3220" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3221">
       <c r="A3221" s="0" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="B3221" s="0" t="s">
-        <v>529</v>
+        <v>536</v>
       </c>
       <c r="C3221" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3222">
       <c r="A3222" s="0" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="B3222" s="0" t="s">
-        <v>531</v>
+        <v>538</v>
       </c>
       <c r="C3222" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3223">
       <c r="A3223" s="0" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="B3223" s="0" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="C3223" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3224">
       <c r="A3224" s="0" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="B3224" s="0" t="s">
-        <v>535</v>
+        <v>542</v>
       </c>
       <c r="C3224" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3225">
       <c r="A3225" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
       <c r="B3225" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="C3225" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3226">
       <c r="A3226" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="B3226" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="C3226" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3227">
       <c r="A3227" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="B3227" s="0" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
       <c r="C3227" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3228">
       <c r="A3228" s="0" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="B3228" s="0" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
       <c r="C3228" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3229">
       <c r="A3229" s="0" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="B3229" s="0" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C3229" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3230">
       <c r="A3230" s="0" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="B3230" s="0" t="s">
-        <v>509</v>
+        <v>540</v>
       </c>
       <c r="C3230" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3231">
       <c r="A3231" s="0" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="B3231" s="0" t="s">
-        <v>511</v>
+        <v>550</v>
       </c>
       <c r="C3231" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3232">
       <c r="A3232" s="0" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="B3232" s="0" t="s">
-        <v>513</v>
+        <v>542</v>
       </c>
       <c r="C3232" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3233">
       <c r="A3233" s="0" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="B3233" s="0" t="s">
-        <v>517</v>
+        <v>538</v>
       </c>
       <c r="C3233" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3234">
       <c r="A3234" s="0" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="B3234" s="0" t="s">
-        <v>519</v>
+        <v>544</v>
       </c>
       <c r="C3234" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3235">
       <c r="A3235" s="0" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="B3235" s="0" t="s">
-        <v>521</v>
+        <v>536</v>
       </c>
       <c r="C3235" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3236">
       <c r="A3236" s="0" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="B3236" s="0" t="s">
-        <v>523</v>
+        <v>548</v>
       </c>
       <c r="C3236" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3237">
       <c r="A3237" s="0" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="B3237" s="0" t="s">
-        <v>525</v>
+        <v>534</v>
       </c>
       <c r="C3237" s="0" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3238">
       <c r="A3238" s="0" t="s">
-        <v>554</v>
+        <v>345</v>
       </c>
       <c r="B3238" s="0" t="s">
-        <v>527</v>
+        <v>346</v>
       </c>
       <c r="C3238" s="0" t="s">
-        <v>499</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3239">
       <c r="A3239" s="0" t="s">
-        <v>555</v>
+        <v>347</v>
       </c>
       <c r="B3239" s="0" t="s">
-        <v>529</v>
+        <v>348</v>
       </c>
       <c r="C3239" s="0" t="s">
-        <v>499</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3240">
       <c r="A3240" s="0" t="s">
-        <v>556</v>
+        <v>375</v>
       </c>
       <c r="B3240" s="0" t="s">
-        <v>533</v>
+        <v>376</v>
       </c>
       <c r="C3240" s="0" t="s">
-        <v>499</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3241">
       <c r="A3241" s="0" t="s">
-        <v>557</v>
+        <v>377</v>
       </c>
       <c r="B3241" s="0" t="s">
-        <v>535</v>
+        <v>378</v>
       </c>
       <c r="C3241" s="0" t="s">
-        <v>499</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3242">
       <c r="A3242" s="0" t="s">
-        <v>558</v>
+        <v>349</v>
       </c>
       <c r="B3242" s="0" t="s">
-        <v>537</v>
+        <v>350</v>
       </c>
       <c r="C3242" s="0" t="s">
-        <v>499</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3243">
       <c r="A3243" s="0" t="s">
-        <v>559</v>
+        <v>351</v>
       </c>
       <c r="B3243" s="0" t="s">
-        <v>515</v>
+        <v>352</v>
       </c>
       <c r="C3243" s="0" t="s">
-        <v>499</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3244">
+      <c r="A3244" s="0" t="s">
+        <v>379</v>
+      </c>
       <c r="B3244" s="0" t="s">
-        <v>3</v>
+        <v>380</v>
       </c>
       <c r="C3244" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="3245">
+      <c r="A3245" s="0" t="s">
+        <v>381</v>
+      </c>
       <c r="B3245" s="0" t="s">
-        <v>3</v>
+        <v>382</v>
       </c>
       <c r="C3245" s="0" t="s">
-        <v>7</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3246">
       <c r="A3246" s="0" t="s">
-        <v>500</v>
+        <v>353</v>
       </c>
       <c r="B3246" s="0" t="s">
-        <v>501</v>
+        <v>354</v>
       </c>
       <c r="C3246" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3247">
       <c r="A3247" s="0" t="s">
-        <v>502</v>
+        <v>383</v>
       </c>
       <c r="B3247" s="0" t="s">
-        <v>503</v>
+        <v>384</v>
       </c>
       <c r="C3247" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3248">
       <c r="A3248" s="0" t="s">
-        <v>504</v>
+        <v>355</v>
       </c>
       <c r="B3248" s="0" t="s">
-        <v>505</v>
+        <v>356</v>
       </c>
       <c r="C3248" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3249">
       <c r="A3249" s="0" t="s">
-        <v>506</v>
+        <v>385</v>
       </c>
       <c r="B3249" s="0" t="s">
-        <v>507</v>
+        <v>386</v>
       </c>
       <c r="C3249" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3250">
       <c r="A3250" s="0" t="s">
-        <v>508</v>
+        <v>387</v>
       </c>
       <c r="B3250" s="0" t="s">
-        <v>509</v>
+        <v>388</v>
       </c>
       <c r="C3250" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3251">
       <c r="A3251" s="0" t="s">
-        <v>510</v>
+        <v>217</v>
       </c>
       <c r="B3251" s="0" t="s">
-        <v>511</v>
+        <v>218</v>
       </c>
       <c r="C3251" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3252">
       <c r="A3252" s="0" t="s">
-        <v>512</v>
+        <v>219</v>
       </c>
       <c r="B3252" s="0" t="s">
-        <v>513</v>
+        <v>220</v>
       </c>
       <c r="C3252" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3253">
       <c r="A3253" s="0" t="s">
-        <v>514</v>
+        <v>251</v>
       </c>
       <c r="B3253" s="0" t="s">
-        <v>515</v>
+        <v>252</v>
       </c>
       <c r="C3253" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3254">
       <c r="A3254" s="0" t="s">
-        <v>516</v>
+        <v>221</v>
       </c>
       <c r="B3254" s="0" t="s">
-        <v>517</v>
+        <v>222</v>
       </c>
       <c r="C3254" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3255">
       <c r="A3255" s="0" t="s">
-        <v>518</v>
+        <v>223</v>
       </c>
       <c r="B3255" s="0" t="s">
-        <v>519</v>
+        <v>224</v>
       </c>
       <c r="C3255" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3256">
       <c r="A3256" s="0" t="s">
-        <v>520</v>
+        <v>253</v>
       </c>
       <c r="B3256" s="0" t="s">
-        <v>521</v>
+        <v>254</v>
       </c>
       <c r="C3256" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3257">
       <c r="A3257" s="0" t="s">
-        <v>522</v>
+        <v>225</v>
       </c>
       <c r="B3257" s="0" t="s">
-        <v>523</v>
+        <v>226</v>
       </c>
       <c r="C3257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3258">
       <c r="A3258" s="0" t="s">
-        <v>524</v>
+        <v>227</v>
       </c>
       <c r="B3258" s="0" t="s">
-        <v>525</v>
+        <v>228</v>
       </c>
       <c r="C3258" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3259">
       <c r="A3259" s="0" t="s">
-        <v>526</v>
+        <v>255</v>
       </c>
       <c r="B3259" s="0" t="s">
-        <v>527</v>
+        <v>256</v>
       </c>
       <c r="C3259" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3260">
       <c r="A3260" s="0" t="s">
-        <v>528</v>
+        <v>257</v>
       </c>
       <c r="B3260" s="0" t="s">
-        <v>529</v>
+        <v>258</v>
       </c>
       <c r="C3260" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3261">
       <c r="A3261" s="0" t="s">
-        <v>530</v>
+        <v>229</v>
       </c>
       <c r="B3261" s="0" t="s">
-        <v>531</v>
+        <v>230</v>
       </c>
       <c r="C3261" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3262">
       <c r="A3262" s="0" t="s">
-        <v>532</v>
+        <v>259</v>
       </c>
       <c r="B3262" s="0" t="s">
-        <v>533</v>
+        <v>260</v>
       </c>
       <c r="C3262" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3263">
       <c r="A3263" s="0" t="s">
-        <v>534</v>
+        <v>261</v>
       </c>
       <c r="B3263" s="0" t="s">
-        <v>535</v>
+        <v>262</v>
       </c>
       <c r="C3263" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3264">
       <c r="A3264" s="0" t="s">
-        <v>536</v>
+        <v>231</v>
       </c>
       <c r="B3264" s="0" t="s">
-        <v>537</v>
+        <v>232</v>
       </c>
       <c r="C3264" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3265">
       <c r="A3265" s="0" t="s">
-        <v>538</v>
+        <v>233</v>
       </c>
       <c r="B3265" s="0" t="s">
-        <v>539</v>
+        <v>234</v>
       </c>
       <c r="C3265" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3266">
       <c r="A3266" s="0" t="s">
-        <v>540</v>
+        <v>263</v>
       </c>
       <c r="B3266" s="0" t="s">
-        <v>541</v>
+        <v>264</v>
       </c>
       <c r="C3266" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3267">
       <c r="A3267" s="0" t="s">
-        <v>542</v>
+        <v>265</v>
       </c>
       <c r="B3267" s="0" t="s">
-        <v>543</v>
+        <v>266</v>
       </c>
       <c r="C3267" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3268">
       <c r="A3268" s="0" t="s">
-        <v>544</v>
+        <v>235</v>
       </c>
       <c r="B3268" s="0" t="s">
-        <v>545</v>
+        <v>236</v>
       </c>
       <c r="C3268" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3269">
       <c r="A3269" s="0" t="s">
-        <v>546</v>
+        <v>267</v>
       </c>
       <c r="B3269" s="0" t="s">
-        <v>509</v>
+        <v>268</v>
       </c>
       <c r="C3269" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3270">
       <c r="A3270" s="0" t="s">
-        <v>547</v>
+        <v>237</v>
       </c>
       <c r="B3270" s="0" t="s">
-        <v>511</v>
+        <v>238</v>
       </c>
       <c r="C3270" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3271">
       <c r="A3271" s="0" t="s">
-        <v>548</v>
+        <v>269</v>
       </c>
       <c r="B3271" s="0" t="s">
-        <v>513</v>
+        <v>270</v>
       </c>
       <c r="C3271" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3272">
       <c r="A3272" s="0" t="s">
-        <v>549</v>
+        <v>271</v>
       </c>
       <c r="B3272" s="0" t="s">
-        <v>517</v>
+        <v>272</v>
       </c>
       <c r="C3272" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3273">
       <c r="A3273" s="0" t="s">
-        <v>550</v>
+        <v>273</v>
       </c>
       <c r="B3273" s="0" t="s">
-        <v>519</v>
+        <v>274</v>
       </c>
       <c r="C3273" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3274">
       <c r="A3274" s="0" t="s">
-        <v>551</v>
+        <v>275</v>
       </c>
       <c r="B3274" s="0" t="s">
-        <v>521</v>
+        <v>276</v>
       </c>
       <c r="C3274" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3275">
       <c r="A3275" s="0" t="s">
-        <v>552</v>
+        <v>239</v>
       </c>
       <c r="B3275" s="0" t="s">
-        <v>523</v>
+        <v>240</v>
       </c>
       <c r="C3275" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3276">
       <c r="A3276" s="0" t="s">
-        <v>553</v>
+        <v>277</v>
       </c>
       <c r="B3276" s="0" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
       <c r="C3276" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3277">
       <c r="A3277" s="0" t="s">
-        <v>554</v>
+        <v>279</v>
       </c>
       <c r="B3277" s="0" t="s">
-        <v>527</v>
+        <v>278</v>
       </c>
       <c r="C3277" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3278">
       <c r="A3278" s="0" t="s">
-        <v>555</v>
+        <v>280</v>
       </c>
       <c r="B3278" s="0" t="s">
-        <v>529</v>
+        <v>281</v>
       </c>
       <c r="C3278" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3279">
       <c r="A3279" s="0" t="s">
-        <v>556</v>
+        <v>282</v>
       </c>
       <c r="B3279" s="0" t="s">
-        <v>533</v>
+        <v>283</v>
       </c>
       <c r="C3279" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3280">
       <c r="A3280" s="0" t="s">
-        <v>557</v>
+        <v>284</v>
       </c>
       <c r="B3280" s="0" t="s">
-        <v>535</v>
+        <v>285</v>
       </c>
       <c r="C3280" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3281">
       <c r="A3281" s="0" t="s">
-        <v>558</v>
+        <v>241</v>
       </c>
       <c r="B3281" s="0" t="s">
-        <v>537</v>
+        <v>242</v>
       </c>
       <c r="C3281" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3282">
       <c r="A3282" s="0" t="s">
-        <v>559</v>
+        <v>286</v>
       </c>
       <c r="B3282" s="0" t="s">
-        <v>515</v>
+        <v>287</v>
       </c>
       <c r="C3282" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3283">
+      <c r="A3283" s="0" t="s">
+        <v>290</v>
+      </c>
       <c r="B3283" s="0" t="s">
-        <v>3</v>
+        <v>287</v>
       </c>
       <c r="C3283" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="3284">
+      <c r="A3284" s="0" t="s">
+        <v>291</v>
+      </c>
       <c r="B3284" s="0" t="s">
-        <v>3</v>
+        <v>292</v>
       </c>
       <c r="C3284" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="3285">
+      <c r="A3285" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="B3285" s="0" t="s">
+        <v>294</v>
+      </c>
       <c r="C3285" s="0" t="s">
-        <v>7</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3286">
+      <c r="A3286" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="B3286" s="0" t="s">
+        <v>343</v>
+      </c>
       <c r="C3286" s="0" t="s">
-        <v>7</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3287">
+      <c r="A3287" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="B3287" s="0" t="s">
+        <v>343</v>
+      </c>
       <c r="C3287" s="0" t="s">
-        <v>7</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3288">
+      <c r="A3288" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="B3288" s="0" t="s">
+        <v>441</v>
+      </c>
       <c r="C3288" s="0" t="s">
-        <v>7</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3289">
+      <c r="A3289" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="B3289" s="0" t="s">
+        <v>358</v>
+      </c>
       <c r="C3289" s="0" t="s">
-        <v>7</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3290">
+      <c r="A3290" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B3290" s="0" t="s">
+        <v>360</v>
+      </c>
       <c r="C3290" s="0" t="s">
-        <v>7</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3291">
+      <c r="A3291" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="B3291" s="0" t="s">
+        <v>390</v>
+      </c>
       <c r="C3291" s="0" t="s">
-        <v>7</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3292">
+      <c r="A3292" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="B3292" s="0" t="s">
+        <v>362</v>
+      </c>
       <c r="C3292" s="0" t="s">
-        <v>7</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3293">
+      <c r="A3293" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="B3293" s="0" t="s">
+        <v>364</v>
+      </c>
       <c r="C3293" s="0" t="s">
-        <v>7</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3294">
+      <c r="A3294" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="B3294" s="0" t="s">
+        <v>392</v>
+      </c>
       <c r="C3294" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3295">
+      <c r="A3295" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="B3295" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="C3295" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3296">
+      <c r="A3296" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="B3296" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="C3296" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3297">
+      <c r="A3297" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="B3297" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="C3297" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3298">
+      <c r="A3298" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="B3298" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="C3298" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3299">
+      <c r="A3299" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="B3299" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="C3299" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3300">
+      <c r="A3300" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="B3300" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="C3300" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3301">
+      <c r="A3301" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="B3301" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="C3301" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3302">
+      <c r="A3302" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="B3302" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="C3302" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3303">
+      <c r="A3303" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="B3303" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="C3303" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3304">
+      <c r="A3304" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="B3304" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="C3304" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3305">
+      <c r="A3305" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="B3305" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="C3305" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3306">
+      <c r="A3306" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="B3306" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="C3306" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3307">
+      <c r="A3307" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="B3307" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="C3307" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3308">
+      <c r="A3308" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="B3308" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="C3308" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3309">
+      <c r="A3309" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B3309" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C3309" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3310">
+      <c r="A3310" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="B3310" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="C3310" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3311">
+      <c r="A3311" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="B3311" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="C3311" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3312">
+      <c r="A3312" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="B3312" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="C3312" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3313">
+      <c r="A3313" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="B3313" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="C3313" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3314">
+      <c r="A3314" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="B3314" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="C3314" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3315">
+      <c r="A3315" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="B3315" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="C3315" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3316">
+      <c r="A3316" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="B3316" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="C3316" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3317">
+      <c r="A3317" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="B3317" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="C3317" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3318">
+      <c r="A3318" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="B3318" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="C3318" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3319">
+      <c r="A3319" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="B3319" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="C3319" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3320">
+      <c r="A3320" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="B3320" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="C3320" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3321">
+      <c r="A3321" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="B3321" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="C3321" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3322">
+      <c r="A3322" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="B3322" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="C3322" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3323">
+      <c r="A3323" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="B3323" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C3323" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3324">
+      <c r="A3324" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="B3324" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="C3324" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3325">
+      <c r="A3325" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="B3325" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="C3325" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3326">
+      <c r="A3326" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="B3326" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="C3326" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3327">
+      <c r="A3327" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="B3327" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="C3327" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3328">
+      <c r="A3328" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="B3328" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="C3328" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3329">
+      <c r="A3329" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B3329" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="C3329" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3330">
+      <c r="A3330" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="B3330" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="C3330" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3331">
+      <c r="A3331" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B3331" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="C3331" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3332">
+      <c r="A3332" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B3332" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="C3332" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3333">
+      <c r="A3333" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B3333" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C3333" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3334">
+      <c r="A3334" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B3334" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="C3334" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3335">
+      <c r="A3335" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="B3335" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="C3335" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3336">
+      <c r="A3336" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="B3336" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="C3336" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3337">
+      <c r="A3337" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="B3337" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="C3337" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3338">
+      <c r="A3338" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="B3338" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="C3338" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3339">
+      <c r="A3339" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="B3339" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="C3339" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3340">
+      <c r="A3340" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="B3340" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="C3340" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3341">
+      <c r="A3341" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="B3341" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="C3341" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3342">
+      <c r="A3342" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="B3342" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="C3342" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3343">
+      <c r="A3343" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="B3343" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="C3343" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3344">
+      <c r="A3344" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="B3344" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C3344" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3345">
+      <c r="A3345" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="B3345" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="C3345" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3346">
+      <c r="A3346" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="B3346" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C3346" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3347">
+      <c r="A3347" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="B3347" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="C3347" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3348">
+      <c r="A3348" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="B3348" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="C3348" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3349">
+      <c r="A3349" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="B3349" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="C3349" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3350">
+      <c r="A3350" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="B3350" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="C3350" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3351">
+      <c r="A3351" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="B3351" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="C3351" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3352">
+      <c r="A3352" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="B3352" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="C3352" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3353">
+      <c r="A3353" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B3353" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="C3353" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3354">
+      <c r="A3354" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B3354" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C3354" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3355">
+      <c r="A3355" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B3355" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C3355" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3356">
+      <c r="A3356" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B3356" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="C3356" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3357">
+      <c r="A3357" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B3357" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C3357" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3358">
+      <c r="A3358" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B3358" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3358" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3359">
+      <c r="A3359" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B3359" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C3359" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3360">
+      <c r="A3360" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B3360" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3360" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3361">
+      <c r="A3361" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B3361" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C3361" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3362">
+      <c r="A3362" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B3362" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C3362" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3363">
+      <c r="A3363" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B3363" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C3363" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3364">
+      <c r="A3364" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B3364" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C3364" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3365">
+      <c r="A3365" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B3365" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C3365" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3366">
+      <c r="A3366" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B3366" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C3366" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3367">
+      <c r="A3367" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B3367" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C3367" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3368">
+      <c r="A3368" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B3368" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C3368" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3369">
+      <c r="A3369" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B3369" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C3369" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3370">
+      <c r="A3370" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B3370" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C3370" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3371">
+      <c r="A3371" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B3371" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C3371" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3372">
+      <c r="A3372" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="B3372" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C3372" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3373">
+      <c r="A3373" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="B3373" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C3373" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3374">
+      <c r="A3374" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B3374" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C3374" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3375">
+      <c r="A3375" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="B3375" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C3375" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3376">
+      <c r="A3376" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B3376" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C3376" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3377">
+      <c r="A3377" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B3377" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C3377" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3378">
+      <c r="A3378" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="B3378" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="C3378" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3379">
+      <c r="A3379" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="B3379" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C3379" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3380">
+      <c r="A3380" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="B3380" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="C3380" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3381">
+      <c r="A3381" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3381" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3381" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3382">
+      <c r="A3382" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3382" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3382" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3383">
+      <c r="A3383" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3383" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3383" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3384">
+      <c r="A3384" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3384" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3384" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3385">
+      <c r="A3385" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3385" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3385" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3386">
+      <c r="A3386" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3386" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3386" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3387">
+      <c r="A3387" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3387" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3387" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3388">
+      <c r="A3388" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3388" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3388" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3389">
+      <c r="A3389" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3389" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3389" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3390">
+      <c r="A3390" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3390" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3390" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3391">
+      <c r="A3391" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3391" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C3391" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3392">
+      <c r="A3392" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3392" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3392" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3393">
+      <c r="A3393" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3393" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C3393" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3394">
+      <c r="A3394" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3394" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3394" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3395">
+      <c r="A3395" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3395" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C3395" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3396">
+      <c r="A3396" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3396" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C3396" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3397">
+      <c r="A3397" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B3397" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C3397" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3398">
+      <c r="A3398" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3398" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3398" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3399">
+      <c r="A3399" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3399" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C3399" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3400">
+      <c r="A3400" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B3400" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3400" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3401">
+      <c r="A3401" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B3401" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C3401" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3402">
+      <c r="A3402" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3402" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C3402" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3403">
+      <c r="A3403" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="B3403" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="C3403" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3404">
+      <c r="A3404" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3404" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C3404" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3405">
+      <c r="A3405" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B3405" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C3405" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3406">
+      <c r="A3406" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B3406" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C3406" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3407">
+      <c r="A3407" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3407" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C3407" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3408">
+      <c r="A3408" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B3408" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C3408" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3409">
+      <c r="A3409" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B3409" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C3409" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3410">
+      <c r="A3410" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3410" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3410" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3411">
+      <c r="A3411" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B3411" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C3411" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3412">
+      <c r="A3412" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B3412" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C3412" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3413">
+      <c r="A3413" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B3413" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C3413" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3414">
+      <c r="A3414" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3414" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C3414" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3415">
+      <c r="A3415" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B3415" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C3415" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3416">
+      <c r="A3416" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3416" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C3416" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3417">
+      <c r="A3417" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B3417" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C3417" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3418">
+      <c r="A3418" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3418" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C3418" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3419">
+      <c r="A3419" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3419" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C3419" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3420">
+      <c r="A3420" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B3420" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C3420" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3421">
+      <c r="A3421" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B3421" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C3421" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3422">
+      <c r="A3422" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B3422" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C3422" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3423">
+      <c r="A3423" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3423" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C3423" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3424">
+      <c r="A3424" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3424" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C3424" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3425">
+      <c r="A3425" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B3425" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C3425" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3426">
+      <c r="A3426" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="B3426" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C3426" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3427">
+      <c r="A3427" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B3427" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C3427" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3428">
+      <c r="A3428" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3428" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C3428" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3429">
+      <c r="A3429" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B3429" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C3429" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3430">
+      <c r="A3430" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B3430" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C3430" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3431">
+      <c r="A3431" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B3431" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C3431" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3432">
+      <c r="A3432" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B3432" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C3432" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3433">
+      <c r="A3433" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B3433" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C3433" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3434">
+      <c r="A3434" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B3434" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C3434" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3435">
+      <c r="A3435" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B3435" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C3435" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3436">
+      <c r="A3436" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B3436" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C3436" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3437">
+      <c r="A3437" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B3437" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C3437" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3438">
+      <c r="A3438" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B3438" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C3438" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3439">
+      <c r="A3439" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="B3439" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="C3439" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3440">
+      <c r="A3440" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B3440" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C3440" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3441">
+      <c r="A3441" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B3441" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C3441" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3442">
+      <c r="A3442" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B3442" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C3442" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3443">
+      <c r="A3443" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B3443" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C3443" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3444">
+      <c r="A3444" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B3444" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C3444" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3445">
+      <c r="A3445" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3445" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C3445" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3446">
+      <c r="A3446" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B3446" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C3446" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3447">
+      <c r="A3447" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B3447" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C3447" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3448">
+      <c r="A3448" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B3448" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C3448" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3449">
+      <c r="A3449" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B3449" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C3449" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3450">
+      <c r="A3450" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B3450" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C3450" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3451">
+      <c r="A3451" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B3451" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C3451" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3452">
+      <c r="A3452" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B3452" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C3452" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3453">
+      <c r="A3453" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B3453" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C3453" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3454">
+      <c r="A3454" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B3454" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C3454" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3455">
+      <c r="A3455" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B3455" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C3455" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3456">
+      <c r="A3456" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3456" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3456" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3457">
+      <c r="A3457" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B3457" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C3457" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3458">
+      <c r="A3458" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3458" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3458" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3459">
+      <c r="A3459" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B3459" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C3459" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3460">
+      <c r="A3460" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B3460" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C3460" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3461">
+      <c r="A3461" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B3461" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C3461" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3462">
+      <c r="A3462" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B3462" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C3462" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3463">
+      <c r="A3463" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="B3463" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C3463" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3464">
+      <c r="A3464" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B3464" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C3464" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3465">
+      <c r="A3465" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3465" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C3465" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3466">
+      <c r="A3466" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B3466" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C3466" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3467">
+      <c r="A3467" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B3467" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C3467" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3468">
+      <c r="A3468" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B3468" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C3468" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3469">
+      <c r="A3469" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B3469" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C3469" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3470">
+      <c r="A3470" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B3470" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C3470" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3471">
+      <c r="A3471" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B3471" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C3471" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3472">
+      <c r="A3472" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B3472" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C3472" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3473">
+      <c r="A3473" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B3473" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C3473" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3474">
+      <c r="A3474" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B3474" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C3474" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3475">
+      <c r="A3475" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="B3475" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="C3475" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3476">
+      <c r="A3476" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="B3476" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="C3476" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3477">
+      <c r="A3477" s="0" t="s">
+        <v>565</v>
+      </c>
+      <c r="B3477" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="C3477" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3478">
+      <c r="A3478" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="B3478" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="C3478" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3479">
+      <c r="A3479" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="B3479" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="C3479" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3480">
+      <c r="A3480" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="B3480" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="C3480" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3481">
+      <c r="A3481" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="B3481" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="C3481" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3482">
+      <c r="A3482" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="B3482" s="0" t="s">
+        <v>576</v>
+      </c>
+      <c r="C3482" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3483">
+      <c r="A3483" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="B3483" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="C3483" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3484">
+      <c r="A3484" s="0" t="s">
+        <v>579</v>
+      </c>
+      <c r="B3484" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="C3484" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3485">
+      <c r="A3485" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="B3485" s="0" t="s">
+        <v>582</v>
+      </c>
+      <c r="C3485" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3486">
+      <c r="A3486" s="0" t="s">
+        <v>583</v>
+      </c>
+      <c r="B3486" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="C3486" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3487">
+      <c r="A3487" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="B3487" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="C3487" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3488">
+      <c r="A3488" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="B3488" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="C3488" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3489">
+      <c r="A3489" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="B3489" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="C3489" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3490">
+      <c r="A3490" s="0" t="s">
+        <v>591</v>
+      </c>
+      <c r="B3490" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="C3490" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3491">
+      <c r="A3491" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="B3491" s="0" t="s">
+        <v>594</v>
+      </c>
+      <c r="C3491" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3492">
+      <c r="A3492" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="B3492" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="C3492" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3493">
+      <c r="A3493" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="B3493" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="C3493" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3494">
+      <c r="A3494" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="B3494" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="C3494" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3495">
+      <c r="A3495" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="B3495" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="C3495" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3496">
+      <c r="A3496" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="B3496" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="C3496" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3497">
+      <c r="A3497" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="B3497" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="C3497" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3498">
+      <c r="A3498" s="0" t="s">
+        <v>607</v>
+      </c>
+      <c r="B3498" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="C3498" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3499">
+      <c r="A3499" s="0" t="s">
+        <v>608</v>
+      </c>
+      <c r="B3499" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="C3499" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3500">
+      <c r="A3500" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="B3500" s="0" t="s">
+        <v>576</v>
+      </c>
+      <c r="C3500" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3501">
+      <c r="A3501" s="0" t="s">
+        <v>610</v>
+      </c>
+      <c r="B3501" s="0" t="s">
+        <v>582</v>
+      </c>
+      <c r="C3501" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3502">
+      <c r="A3502" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="B3502" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="C3502" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3503">
+      <c r="A3503" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="B3503" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="C3503" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3504">
+      <c r="A3504" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="B3504" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="C3504" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3505">
+      <c r="A3505" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="B3505" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="C3505" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3506">
+      <c r="A3506" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="B3506" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="C3506" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3507">
+      <c r="A3507" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="B3507" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="C3507" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3508">
+      <c r="A3508" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="B3508" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="C3508" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3509">
+      <c r="A3509" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="B3509" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="C3509" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3510">
+      <c r="A3510" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="B3510" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="C3510" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3511">
+      <c r="A3511" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="B3511" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="C3511" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3512">
+      <c r="A3512" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="B3512" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="C3512" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3513">
+      <c r="A3513" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B3513" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="C3513" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3514">
+      <c r="A3514" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="B3514" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="C3514" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3515">
+      <c r="A3515" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="B3515" s="0" t="s">
+        <v>624</v>
+      </c>
+      <c r="C3515" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3516">
+      <c r="A3516" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="B3516" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="C3516" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3517">
+      <c r="A3517" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="B3517" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="C3517" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3518">
+      <c r="A3518" s="0" t="s">
+        <v>629</v>
+      </c>
+      <c r="B3518" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="C3518" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3519">
+      <c r="A3519" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="B3519" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="C3519" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3520">
+      <c r="A3520" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="B3520" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="C3520" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3521">
+      <c r="A3521" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="B3521" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="C3521" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3522">
+      <c r="A3522" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="B3522" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="C3522" s="0" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="3523">
+      <c r="A3523" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="B3523" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="C3523" s="0" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="3524">
+      <c r="A3524" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="B3524" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="C3524" s="0" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="3525">
+      <c r="A3525" s="0" t="s">
+        <v>644</v>
+      </c>
+      <c r="B3525" s="0" t="s">
+        <v>645</v>
+      </c>
+      <c r="C3525" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3526">
+      <c r="A3526" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="B3526" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="C3526" s="0" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="3527">
+      <c r="A3527" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="B3527" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="C3527" s="0" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="3528">
+      <c r="A3528" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="B3528" s="0" t="s">
+        <v>651</v>
+      </c>
+      <c r="C3528" s="0" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="3529">
+      <c r="A3529" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="B3529" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="C3529" s="0" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="3530">
+      <c r="A3530" s="0" t="s">
+        <v>654</v>
+      </c>
+      <c r="B3530" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="C3530" s="0" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="3531">
+      <c r="A3531" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="B3531" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="C3531" s="0" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="3532">
+      <c r="A3532" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="B3532" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="C3532" s="0" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="3533">
+      <c r="B3533" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3533" s="0" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="3534">
+      <c r="B3534" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3534" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3535">
+      <c r="A3535" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="B3535" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="C3535" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3536">
+      <c r="A3536" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="B3536" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="C3536" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3537">
+      <c r="A3537" s="0" t="s">
+        <v>565</v>
+      </c>
+      <c r="B3537" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="C3537" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3538">
+      <c r="A3538" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="B3538" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="C3538" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3539">
+      <c r="A3539" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="B3539" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="C3539" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3540">
+      <c r="A3540" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="B3540" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="C3540" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3541">
+      <c r="A3541" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="B3541" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="C3541" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3542">
+      <c r="A3542" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="B3542" s="0" t="s">
+        <v>576</v>
+      </c>
+      <c r="C3542" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3543">
+      <c r="A3543" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="B3543" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="C3543" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3544">
+      <c r="A3544" s="0" t="s">
+        <v>579</v>
+      </c>
+      <c r="B3544" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="C3544" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3545">
+      <c r="A3545" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="B3545" s="0" t="s">
+        <v>582</v>
+      </c>
+      <c r="C3545" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3546">
+      <c r="A3546" s="0" t="s">
+        <v>583</v>
+      </c>
+      <c r="B3546" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="C3546" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3547">
+      <c r="A3547" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="B3547" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="C3547" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3548">
+      <c r="A3548" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="B3548" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="C3548" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3549">
+      <c r="A3549" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="B3549" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="C3549" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3550">
+      <c r="A3550" s="0" t="s">
+        <v>591</v>
+      </c>
+      <c r="B3550" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="C3550" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3551">
+      <c r="A3551" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="B3551" s="0" t="s">
+        <v>594</v>
+      </c>
+      <c r="C3551" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3552">
+      <c r="A3552" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="B3552" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="C3552" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3553">
+      <c r="A3553" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="B3553" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="C3553" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3554">
+      <c r="A3554" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="B3554" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="C3554" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3555">
+      <c r="A3555" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="B3555" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="C3555" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3556">
+      <c r="A3556" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="B3556" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="C3556" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3557">
+      <c r="A3557" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="B3557" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="C3557" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3558">
+      <c r="A3558" s="0" t="s">
+        <v>607</v>
+      </c>
+      <c r="B3558" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="C3558" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3559">
+      <c r="A3559" s="0" t="s">
+        <v>608</v>
+      </c>
+      <c r="B3559" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="C3559" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3560">
+      <c r="A3560" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="B3560" s="0" t="s">
+        <v>576</v>
+      </c>
+      <c r="C3560" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3561">
+      <c r="A3561" s="0" t="s">
+        <v>610</v>
+      </c>
+      <c r="B3561" s="0" t="s">
+        <v>582</v>
+      </c>
+      <c r="C3561" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3562">
+      <c r="A3562" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="B3562" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="C3562" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3563">
+      <c r="A3563" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="B3563" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="C3563" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3564">
+      <c r="A3564" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="B3564" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="C3564" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3565">
+      <c r="A3565" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="B3565" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="C3565" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3566">
+      <c r="A3566" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="B3566" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="C3566" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3567">
+      <c r="A3567" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="B3567" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="C3567" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3568">
+      <c r="A3568" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="B3568" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="C3568" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3569">
+      <c r="A3569" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="B3569" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="C3569" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3570">
+      <c r="A3570" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="B3570" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="C3570" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3571">
+      <c r="A3571" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="B3571" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="C3571" s="0" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="3572">
+      <c r="B3572" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3572" s="0" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="3573">
+      <c r="B3573" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3573" s="0" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="3574">
+      <c r="C3574" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3575">
+      <c r="C3575" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3576">
+      <c r="C3576" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3577">
+      <c r="C3577" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3578">
+      <c r="C3578" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3579">
+      <c r="C3579" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3580">
+      <c r="C3580" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3581">
+      <c r="C3581" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3582">
+      <c r="C3582" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3583">
+      <c r="C3583" s="0" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>