--- v0 (2026-03-11)
+++ v1 (2026-05-26)
@@ -1701,225 +1701,225 @@
   <si>
     <t>210141</t>
   </si>
   <si>
     <t>X4</t>
   </si>
   <si>
     <t>210131</t>
   </si>
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>210151</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>210121</t>
   </si>
   <si>
     <t>X2</t>
   </si>
   <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>110176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
     <t>110178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
-    <t>110176</t>
-[...38 lines deleted...]
-    <t>Q5S DM</t>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>101178</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
-    <t>101178</t>
-[...34 lines deleted...]
-  <si>
     <t>110288</t>
   </si>
   <si>
     <t>Q8M DL</t>
   </si>
   <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
     <t>101286</t>
   </si>
   <si>
     <t>Q8S DL</t>
   </si>
   <si>
     <t>101288</t>
   </si>
   <si>
-    <t>101278</t>
-[...4 lines deleted...]
-  <si>
     <t>301831</t>
   </si>
   <si>
     <t>C13</t>
   </si>
   <si>
     <t xml:space="preserve">Selecto-Quick/ </t>
   </si>
   <si>
     <t>PQ28P1</t>
   </si>
   <si>
     <t>PQ26P1</t>
   </si>
   <si>
     <t>PQ26N1</t>
   </si>
   <si>
     <t>PQ24N1</t>
   </si>
   <si>
     <t>PQ24P1</t>
   </si>
   <si>
     <t>PQ22N1</t>
   </si>
   <si>
     <t>PQ22P1</t>
   </si>
   <si>
     <t>PQ20N1</t>
   </si>
   <si>
     <t>PQ20P1</t>
   </si>
   <si>
+    <t>XQ31N1</t>
+  </si>
+  <si>
+    <t>XQ26P1</t>
+  </si>
+  <si>
+    <t>XQ21N1</t>
+  </si>
+  <si>
+    <t>XQ36P1</t>
+  </si>
+  <si>
+    <t>XQ41N1</t>
+  </si>
+  <si>
+    <t>XQ46P1</t>
+  </si>
+  <si>
+    <t>XQ51N1</t>
+  </si>
+  <si>
     <t>XQ56P1</t>
-  </si>
-[...19 lines deleted...]
-    <t>XQ21N1</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>X1S</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
   </si>
   <si>
     <t>201141</t>
   </si>
@@ -2020,51 +2020,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C732"/>
+  <dimension ref="A1:C736"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="26.8952083587646" customWidth="1"/>
     <col min="3" max="3" width="17.3704719543457" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -7926,106 +7926,106 @@
         <v>579</v>
       </c>
       <c r="B544" s="0" t="s">
         <v>580</v>
       </c>
       <c r="C544" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
         <v>581</v>
       </c>
       <c r="B545" s="0" t="s">
         <v>582</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
         <v>583</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>566</v>
+        <v>584</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="C548" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="C549" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="C550" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>589</v>
+        <v>574</v>
       </c>
       <c r="C551" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
         <v>590</v>
       </c>
       <c r="B552" s="0" t="s">
         <v>576</v>
       </c>
       <c r="C552" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
         <v>591</v>
       </c>
       <c r="B553" s="0" t="s">
         <v>578</v>
       </c>
       <c r="C553" s="0" t="s">
         <v>4</v>
@@ -8044,877 +8044,889 @@
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
         <v>593</v>
       </c>
       <c r="B555" s="0" t="s">
         <v>594</v>
       </c>
       <c r="C555" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
         <v>595</v>
       </c>
       <c r="B556" s="0" t="s">
         <v>596</v>
       </c>
       <c r="C556" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="C557" s="0" t="s">
-        <v>4</v>
+        <v>48</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="C558" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="C559" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="B560" s="0" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="C560" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>605</v>
+        <v>596</v>
       </c>
       <c r="C561" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>63</v>
+        <v>604</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>64</v>
+        <v>605</v>
       </c>
       <c r="C562" s="0" t="s">
-        <v>606</v>
+        <v>516</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>607</v>
+        <v>63</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>548</v>
+        <v>64</v>
       </c>
       <c r="C563" s="0" t="s">
-        <v>516</v>
+        <v>606</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="C564" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C565" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="C566" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="C567" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="C568" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="C569" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="C570" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C571" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>515</v>
+        <v>532</v>
       </c>
       <c r="C572" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="C573" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C574" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="C575" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="C576" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="C577" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>528</v>
+        <v>518</v>
       </c>
       <c r="C578" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="C579" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="B580" s="0" t="s">
         <v>515</v>
       </c>
       <c r="C580" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="C581" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C582" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="C583" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="C584" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="C585" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>528</v>
+        <v>518</v>
       </c>
       <c r="C586" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="C587" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>625</v>
+        <v>515</v>
       </c>
       <c r="C588" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="C589" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>550</v>
+        <v>627</v>
       </c>
       <c r="C590" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>560</v>
+        <v>550</v>
       </c>
       <c r="C591" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="C592" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="C593" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="C594" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>562</v>
+        <v>554</v>
       </c>
       <c r="C595" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="C596" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>564</v>
+        <v>556</v>
       </c>
       <c r="C597" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>9</v>
+        <v>635</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>10</v>
+        <v>564</v>
       </c>
       <c r="C598" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C599" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>637</v>
+        <v>12</v>
       </c>
       <c r="C600" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="C601" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="C602" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="C603" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="C604" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="605">
+      <c r="A605" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="B605" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="C605" s="0" t="s">
-        <v>647</v>
+        <v>516</v>
       </c>
     </row>
     <row r="606">
       <c r="B606" s="0" t="s">
         <v>646</v>
       </c>
       <c r="C606" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="607">
       <c r="B607" s="0" t="s">
         <v>646</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
     </row>
     <row r="608">
       <c r="B608" s="0" t="s">
         <v>646</v>
       </c>
       <c r="C608" s="0" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="609">
       <c r="B609" s="0" t="s">
-        <v>70</v>
+        <v>646</v>
       </c>
       <c r="C609" s="0" t="s">
-        <v>48</v>
+        <v>648</v>
       </c>
     </row>
     <row r="610">
       <c r="B610" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C610" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="611">
       <c r="B611" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C611" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="612">
       <c r="B612" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C612" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="613">
-      <c r="A613" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B613" s="0" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="C613" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C614" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C615" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C616" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C617" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C618" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C619" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C620" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="621">
+      <c r="A621" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="B621" s="0" t="s">
-        <v>646</v>
+        <v>62</v>
       </c>
       <c r="C621" s="0" t="s">
-        <v>647</v>
+        <v>48</v>
       </c>
     </row>
     <row r="622">
       <c r="B622" s="0" t="s">
         <v>646</v>
       </c>
       <c r="C622" s="0" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
     </row>
     <row r="623">
       <c r="B623" s="0" t="s">
         <v>646</v>
       </c>
       <c r="C623" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="624">
       <c r="B624" s="0" t="s">
         <v>646</v>
       </c>
       <c r="C624" s="0" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
     </row>
     <row r="625">
       <c r="B625" s="0" t="s">
         <v>646</v>
       </c>
       <c r="C625" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="626">
       <c r="B626" s="0" t="s">
         <v>646</v>
       </c>
       <c r="C626" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="627">
       <c r="B627" s="0" t="s">
         <v>646</v>
       </c>
       <c r="C627" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
     </row>
     <row r="628">
       <c r="B628" s="0" t="s">
         <v>646</v>
       </c>
       <c r="C628" s="0" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="629">
       <c r="B629" s="0" t="s">
         <v>646</v>
       </c>
       <c r="C629" s="0" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
     </row>
     <row r="630">
       <c r="B630" s="0" t="s">
         <v>646</v>
       </c>
       <c r="C630" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="631">
       <c r="B631" s="0" t="s">
         <v>646</v>
       </c>
       <c r="C631" s="0" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
     </row>
     <row r="632">
       <c r="B632" s="0" t="s">
         <v>646</v>
       </c>
       <c r="C632" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="633">
       <c r="B633" s="0" t="s">
-        <v>18</v>
+        <v>646</v>
       </c>
       <c r="C633" s="0" t="s">
-        <v>20</v>
+        <v>652</v>
       </c>
     </row>
     <row r="634">
       <c r="B634" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C634" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="635">
       <c r="B635" s="0" t="s">
-        <v>653</v>
+        <v>18</v>
       </c>
       <c r="C635" s="0" t="s">
-        <v>650</v>
+        <v>20</v>
       </c>
     </row>
     <row r="636">
       <c r="B636" s="0" t="s">
         <v>653</v>
       </c>
       <c r="C636" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="637">
       <c r="B637" s="0" t="s">
         <v>653</v>
       </c>
       <c r="C637" s="0" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="B638" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="C638" s="0" t="s">
         <v>655</v>
       </c>
     </row>
-    <row r="638">
-[...3 lines deleted...]
-    </row>
     <row r="639">
+      <c r="B639" s="0" t="s">
+        <v>653</v>
+      </c>
       <c r="C639" s="0" t="s">
-        <v>4</v>
+        <v>650</v>
       </c>
     </row>
     <row r="640">
+      <c r="B640" s="0" t="s">
+        <v>653</v>
+      </c>
       <c r="C640" s="0" t="s">
-        <v>4</v>
+        <v>650</v>
       </c>
     </row>
     <row r="641">
       <c r="C641" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="642">
       <c r="C642" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="643">
       <c r="C643" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="644">
       <c r="C644" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="645">
       <c r="C645" s="0" t="s">
         <v>4</v>
@@ -9330,32 +9342,52 @@
         <v>4</v>
       </c>
     </row>
     <row r="728">
       <c r="C728" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="729">
       <c r="C729" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="730">
       <c r="C730" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="731">
       <c r="C731" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="732">
       <c r="C732" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="733">
+      <c r="C733" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="734">
+      <c r="C734" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="735">
+      <c r="C735" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="736">
+      <c r="C736" s="0" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>