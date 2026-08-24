--- v1 (2026-05-26)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="656" uniqueCount="656">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="742" uniqueCount="742">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Lifting Implements</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>CQ10N1</t>
   </si>
   <si>
     <t>100c</t>
   </si>
   <si>
     <t xml:space="preserve">Loader beam/ </t>
   </si>
   <si>
@@ -1038,560 +1038,746 @@
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>9810Q8</t>
+  </si>
+  <si>
+    <t>Q98 DXL</t>
+  </si>
+  <si>
+    <t>2011Q8</t>
+  </si>
+  <si>
+    <t>Q20 US</t>
+  </si>
+  <si>
+    <t>2013Q8</t>
+  </si>
+  <si>
+    <t>Q20 DS</t>
+  </si>
+  <si>
+    <t>2014Q8</t>
+  </si>
+  <si>
+    <t>Q20 DM</t>
+  </si>
+  <si>
+    <t>2513Q8</t>
+  </si>
+  <si>
+    <t>Q25 DS</t>
+  </si>
+  <si>
+    <t>3011Q8</t>
+  </si>
+  <si>
+    <t>Q30 US</t>
+  </si>
+  <si>
+    <t>3013Q8</t>
+  </si>
+  <si>
+    <t>Q30 DS</t>
+  </si>
+  <si>
+    <t>3014Q8</t>
+  </si>
+  <si>
+    <t>Q30 DM</t>
+  </si>
+  <si>
+    <t>3016Q8</t>
+  </si>
+  <si>
+    <t>Q30 DM ext.</t>
+  </si>
+  <si>
+    <t>3511Q8</t>
+  </si>
+  <si>
+    <t>Q35 US</t>
+  </si>
+  <si>
+    <t>3513Q8</t>
+  </si>
+  <si>
+    <t>Q35 DS</t>
+  </si>
+  <si>
+    <t>3514Q8</t>
+  </si>
+  <si>
+    <t>Q35 DM</t>
+  </si>
+  <si>
+    <t>3516Q8</t>
+  </si>
+  <si>
+    <t>Q35 DM ext.</t>
+  </si>
+  <si>
+    <t>3564Q8</t>
+  </si>
+  <si>
+    <t>4011Q8</t>
+  </si>
+  <si>
+    <t>Q40 US</t>
+  </si>
+  <si>
+    <t>4014Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM</t>
+  </si>
+  <si>
+    <t>4016Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM ext.</t>
+  </si>
+  <si>
+    <t>4054Q8</t>
+  </si>
+  <si>
+    <t>5011Q8</t>
+  </si>
+  <si>
+    <t>Q50 US</t>
+  </si>
+  <si>
+    <t>6014Q8</t>
+  </si>
+  <si>
+    <t>Q60 DM</t>
+  </si>
+  <si>
+    <t>6016Q8</t>
+  </si>
+  <si>
+    <t>Q60 DM ext.</t>
+  </si>
+  <si>
+    <t>6044Q8</t>
+  </si>
+  <si>
+    <t>6046Q8</t>
+  </si>
+  <si>
+    <t>5116T8</t>
+  </si>
+  <si>
+    <t>+4.1 DM ext.</t>
+  </si>
+  <si>
+    <t>4611Q8</t>
+  </si>
+  <si>
+    <t>Q46 US</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5611Q8</t>
+  </si>
+  <si>
+    <t>Q56 US</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>5511Q8</t>
+  </si>
+  <si>
+    <t>Q55 US</t>
+  </si>
+  <si>
+    <t>5512Q8</t>
+  </si>
+  <si>
+    <t>Q55 UM</t>
+  </si>
+  <si>
+    <t>5514Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM</t>
+  </si>
+  <si>
+    <t>5516Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM ext.</t>
+  </si>
+  <si>
+    <t>5534Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM, DM ext</t>
+  </si>
+  <si>
+    <t>5544Q, 5546Q</t>
+  </si>
+  <si>
+    <t>5554Q8</t>
+  </si>
+  <si>
+    <t>5564Q8</t>
+  </si>
+  <si>
+    <t>6512Q8</t>
+  </si>
+  <si>
+    <t>Q65 UM</t>
+  </si>
+  <si>
+    <t>6514Q8</t>
+  </si>
+  <si>
+    <t>Q65 DM</t>
+  </si>
+  <si>
+    <t>6516Q8</t>
+  </si>
+  <si>
+    <t>Q65 DM ext.</t>
+  </si>
+  <si>
+    <t>6534Q8</t>
+  </si>
+  <si>
+    <t>6544Q8</t>
+  </si>
+  <si>
+    <t>6546Q8</t>
+  </si>
+  <si>
+    <t>6564Q8</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5111Q8</t>
+  </si>
+  <si>
+    <t>Q51 US</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
+    <t>8813Q8</t>
+  </si>
+  <si>
+    <t>Q88 DL</t>
+  </si>
+  <si>
+    <t>8853Q8</t>
+  </si>
+  <si>
+    <t>2511Q8</t>
+  </si>
+  <si>
+    <t>Q25 US</t>
+  </si>
+  <si>
+    <t>2514Q8</t>
+  </si>
+  <si>
+    <t>Q25 DM</t>
+  </si>
+  <si>
+    <t>4511Q8</t>
+  </si>
+  <si>
+    <t>Q45 US</t>
+  </si>
+  <si>
+    <t>4514Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM</t>
+  </si>
+  <si>
+    <t>4516Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM ext.</t>
+  </si>
+  <si>
+    <t>4554Q8</t>
+  </si>
+  <si>
+    <t>4564Q8</t>
+  </si>
+  <si>
+    <t>5014Q8</t>
+  </si>
+  <si>
+    <t>Q50 DM</t>
+  </si>
+  <si>
+    <t>5016Q8</t>
+  </si>
+  <si>
+    <t>Q50 DM ext.</t>
+  </si>
+  <si>
+    <t>5054Q8</t>
+  </si>
+  <si>
+    <t>7512Q8</t>
+  </si>
+  <si>
+    <t>Q75 UM</t>
+  </si>
+  <si>
+    <t>7514Q8</t>
+  </si>
+  <si>
+    <t>Q75 DM</t>
+  </si>
+  <si>
+    <t>7516Q8</t>
+  </si>
+  <si>
+    <t>Q75 DM ext.</t>
+  </si>
+  <si>
+    <t>7524Q8</t>
+  </si>
+  <si>
+    <t>8513Q8</t>
+  </si>
+  <si>
+    <t>Q85 DL</t>
+  </si>
+  <si>
+    <t>8523Q8</t>
+  </si>
+  <si>
+    <t>8713Q8</t>
+  </si>
+  <si>
+    <t>Q85x DL</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
-    <t>Q41 DM</t>
-[...499 lines deleted...]
-  <si>
     <t>8753Q8</t>
   </si>
   <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>8713V8</t>
+  </si>
+  <si>
+    <t>Valtra 88</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
+  </si>
+  <si>
+    <t>8513V8</t>
+  </si>
+  <si>
+    <t>Valtra 85</t>
+  </si>
+  <si>
+    <t>8523V8</t>
+  </si>
+  <si>
     <t xml:space="preserve">Hydroquick/ </t>
   </si>
   <si>
+    <t xml:space="preserve">Big BM DL/ </t>
+  </si>
+  <si>
     <t>XT56P1</t>
   </si>
   <si>
     <t>X56</t>
   </si>
   <si>
     <t xml:space="preserve">Tool carriers/ </t>
   </si>
   <si>
     <t>XT46P1</t>
   </si>
   <si>
     <t>X46</t>
   </si>
   <si>
     <t>XT36P1</t>
   </si>
   <si>
     <t>X36</t>
   </si>
   <si>
     <t>XT26P1</t>
   </si>
   <si>
     <t>X26</t>
@@ -1755,86 +1941,146 @@
   <si>
     <t>110169</t>
   </si>
   <si>
     <t>Q6L DM</t>
   </si>
   <si>
     <t>110176</t>
   </si>
   <si>
     <t>Q7S DM</t>
   </si>
   <si>
     <t>110178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
     <t>101751</t>
   </si>
   <si>
     <t>Q5 DM</t>
   </si>
   <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
-    <t>101156</t>
-[...7 lines deleted...]
-  <si>
     <t>101166</t>
   </si>
   <si>
     <t>101168</t>
   </si>
   <si>
     <t>101169</t>
   </si>
   <si>
     <t>101176</t>
   </si>
   <si>
     <t>101178</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120169</t>
+  </si>
+  <si>
+    <t>Valtra G6L</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
     <t>110288</t>
   </si>
   <si>
     <t>Q8M DL</t>
   </si>
   <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
     <t>101278</t>
   </si>
   <si>
     <t>Q7M DL</t>
   </si>
   <si>
     <t>101286</t>
   </si>
   <si>
     <t>Q8S DL</t>
   </si>
   <si>
     <t>101288</t>
@@ -1854,108 +2100,120 @@
   <si>
     <t>PQ26P1</t>
   </si>
   <si>
     <t>PQ26N1</t>
   </si>
   <si>
     <t>PQ24N1</t>
   </si>
   <si>
     <t>PQ24P1</t>
   </si>
   <si>
     <t>PQ22N1</t>
   </si>
   <si>
     <t>PQ22P1</t>
   </si>
   <si>
     <t>PQ20N1</t>
   </si>
   <si>
     <t>PQ20P1</t>
   </si>
   <si>
+    <t>PV24P1</t>
+  </si>
+  <si>
+    <t>Valtra 240P</t>
+  </si>
+  <si>
+    <t>PV26P1</t>
+  </si>
+  <si>
+    <t>Valtra 260P</t>
+  </si>
+  <si>
     <t>XQ31N1</t>
   </si>
   <si>
     <t>XQ26P1</t>
   </si>
   <si>
     <t>XQ21N1</t>
   </si>
   <si>
     <t>XQ36P1</t>
   </si>
   <si>
     <t>XQ41N1</t>
   </si>
   <si>
     <t>XQ46P1</t>
   </si>
   <si>
     <t>XQ51N1</t>
   </si>
   <si>
     <t>XQ56P1</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>X1S</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
-  </si>
-[...13 lines deleted...]
-    <t>201121</t>
   </si>
   <si>
     <t>301213</t>
   </si>
   <si>
     <t>C13S</t>
   </si>
   <si>
     <t>301861</t>
   </si>
   <si>
     <t>C16</t>
   </si>
   <si>
     <t>301216</t>
   </si>
   <si>
     <t>C16S</t>
   </si>
   <si>
     <t>301881</t>
   </si>
   <si>
     <t>C18</t>
   </si>
@@ -2020,51 +2278,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C736"/>
+  <dimension ref="A1:C797"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="26.8952083587646" customWidth="1"/>
     <col min="3" max="3" width="17.3704719543457" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -5483,3755 +5741,4115 @@
         <v>342</v>
       </c>
       <c r="B320" s="0" t="s">
         <v>343</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
         <v>344</v>
       </c>
       <c r="B321" s="0" t="s">
         <v>345</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
         <v>346</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
         <v>377</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
         <v>384</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
         <v>391</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
         <v>392</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
         <v>401</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
         <v>414</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
         <v>417</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
         <v>418</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
         <v>425</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
         <v>426</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
         <v>427</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
         <v>428</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="B375" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
         <v>441</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="B378" s="0" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
         <v>446</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
         <v>451</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
         <v>467</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
         <v>468</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
         <v>479</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="B399" s="0" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
         <v>482</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
         <v>493</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
         <v>494</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
         <v>499</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
         <v>506</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="B415" s="0" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
         <v>509</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>511</v>
+        <v>345</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
         <v>512</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="419">
+      <c r="A419" s="0" t="s">
+        <v>513</v>
+      </c>
       <c r="B419" s="0" t="s">
-        <v>70</v>
+        <v>514</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="420">
+      <c r="A420" s="0" t="s">
+        <v>515</v>
+      </c>
       <c r="B420" s="0" t="s">
-        <v>71</v>
+        <v>514</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="421">
+      <c r="A421" s="0" t="s">
+        <v>516</v>
+      </c>
       <c r="B421" s="0" t="s">
-        <v>72</v>
+        <v>517</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="422">
+      <c r="A422" s="0" t="s">
+        <v>518</v>
+      </c>
       <c r="B422" s="0" t="s">
-        <v>73</v>
+        <v>519</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="423">
+      <c r="A423" s="0" t="s">
+        <v>520</v>
+      </c>
       <c r="B423" s="0" t="s">
-        <v>74</v>
+        <v>521</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="424">
+      <c r="A424" s="0" t="s">
+        <v>522</v>
+      </c>
       <c r="B424" s="0" t="s">
-        <v>75</v>
+        <v>523</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="425">
+      <c r="A425" s="0" t="s">
+        <v>524</v>
+      </c>
       <c r="B425" s="0" t="s">
-        <v>76</v>
+        <v>525</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>21</v>
+        <v>526</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>22</v>
+        <v>527</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>46</v>
+        <v>528</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>47</v>
+        <v>529</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>49</v>
+        <v>530</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>50</v>
+        <v>531</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>77</v>
+        <v>532</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>78</v>
+        <v>533</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>24</v>
+        <v>534</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>25</v>
+        <v>535</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>26</v>
+        <v>536</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>27</v>
+        <v>529</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>51</v>
+        <v>537</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>52</v>
+        <v>538</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>53</v>
+        <v>539</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>54</v>
+        <v>538</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>55</v>
+        <v>540</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>56</v>
+        <v>531</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>57</v>
+        <v>541</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>58</v>
+        <v>517</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>59</v>
+        <v>542</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>60</v>
+        <v>543</v>
       </c>
       <c r="C436" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>61</v>
+        <v>544</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>62</v>
+        <v>545</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>28</v>
+        <v>546</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>29</v>
+        <v>545</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>30</v>
+        <v>547</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>31</v>
+        <v>548</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>32</v>
+        <v>549</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>33</v>
+        <v>550</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>34</v>
+        <v>551</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>35</v>
+        <v>550</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>36</v>
+        <v>552</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>37</v>
+        <v>553</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>38</v>
+        <v>554</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>39</v>
+        <v>553</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>66</v>
+        <v>555</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>67</v>
+        <v>556</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>40</v>
+        <v>557</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>41</v>
+        <v>558</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>42</v>
+        <v>559</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>43</v>
+        <v>560</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>44</v>
+        <v>561</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>45</v>
+        <v>562</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>68</v>
+        <v>563</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>69</v>
+        <v>564</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>226</v>
+        <v>565</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>227</v>
+        <v>564</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>4</v>
+        <v>299</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>228</v>
+        <v>566</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>229</v>
+        <v>567</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>4</v>
+        <v>299</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>230</v>
+        <v>568</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>231</v>
+        <v>567</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>4</v>
+        <v>299</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>232</v>
+        <v>569</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>229</v>
+        <v>570</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>4</v>
+        <v>299</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>233</v>
+        <v>571</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>231</v>
+        <v>572</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>4</v>
+        <v>299</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>234</v>
+        <v>573</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>235</v>
+        <v>572</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>4</v>
+        <v>299</v>
       </c>
     </row>
     <row r="455">
-      <c r="A455" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B455" s="0" t="s">
-        <v>237</v>
+        <v>70</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="456">
-      <c r="A456" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B456" s="0" t="s">
-        <v>239</v>
+        <v>71</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="457">
-      <c r="A457" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B457" s="0" t="s">
-        <v>275</v>
+        <v>72</v>
       </c>
       <c r="C457" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="458">
-      <c r="A458" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B458" s="0" t="s">
-        <v>277</v>
+        <v>73</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="459">
-      <c r="A459" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B459" s="0" t="s">
-        <v>279</v>
+        <v>74</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="460">
-      <c r="A460" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B460" s="0" t="s">
-        <v>281</v>
+        <v>75</v>
       </c>
       <c r="C460" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="461">
-      <c r="A461" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B461" s="0" t="s">
-        <v>283</v>
+        <v>76</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>284</v>
+        <v>21</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>281</v>
+        <v>22</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>285</v>
+        <v>46</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>283</v>
+        <v>47</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>286</v>
+        <v>49</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>287</v>
+        <v>50</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>288</v>
+        <v>77</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>289</v>
+        <v>78</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>290</v>
+        <v>24</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>291</v>
+        <v>25</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>292</v>
+        <v>26</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>293</v>
+        <v>27</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>294</v>
+        <v>51</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>293</v>
+        <v>52</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>419</v>
+        <v>53</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>420</v>
+        <v>54</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>421</v>
+        <v>55</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>422</v>
+        <v>56</v>
       </c>
       <c r="C470" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>423</v>
+        <v>57</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>424</v>
+        <v>58</v>
       </c>
       <c r="C471" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>425</v>
+        <v>59</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>422</v>
+        <v>60</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>426</v>
+        <v>61</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>422</v>
+        <v>62</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>427</v>
+        <v>28</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>424</v>
+        <v>29</v>
       </c>
       <c r="C474" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>428</v>
+        <v>30</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>422</v>
+        <v>31</v>
       </c>
       <c r="C475" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>457</v>
+        <v>32</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>458</v>
+        <v>33</v>
       </c>
       <c r="C476" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>459</v>
+        <v>34</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>460</v>
+        <v>35</v>
       </c>
       <c r="C477" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>461</v>
+        <v>36</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>462</v>
+        <v>37</v>
       </c>
       <c r="C478" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>463</v>
+        <v>38</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>464</v>
+        <v>39</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>465</v>
+        <v>66</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>466</v>
+        <v>67</v>
       </c>
       <c r="C480" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>467</v>
+        <v>40</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>464</v>
+        <v>41</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>468</v>
+        <v>42</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>466</v>
+        <v>43</v>
       </c>
       <c r="C482" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>469</v>
+        <v>44</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>470</v>
+        <v>45</v>
       </c>
       <c r="C483" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>471</v>
+        <v>68</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>472</v>
+        <v>69</v>
       </c>
       <c r="C484" s="0" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>473</v>
+        <v>226</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>474</v>
+        <v>227</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>475</v>
+        <v>228</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>476</v>
+        <v>229</v>
       </c>
       <c r="C486" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>477</v>
+        <v>230</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>478</v>
+        <v>231</v>
       </c>
       <c r="C487" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>479</v>
+        <v>232</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>476</v>
+        <v>229</v>
       </c>
       <c r="C488" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>500</v>
+        <v>233</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>501</v>
+        <v>231</v>
       </c>
       <c r="C489" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>502</v>
+        <v>234</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>503</v>
+        <v>235</v>
       </c>
       <c r="C490" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>504</v>
+        <v>236</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>505</v>
+        <v>237</v>
       </c>
       <c r="C491" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>506</v>
+        <v>238</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>503</v>
+        <v>239</v>
       </c>
       <c r="C492" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>174</v>
+        <v>274</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>175</v>
+        <v>275</v>
       </c>
       <c r="C493" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>176</v>
+        <v>276</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>175</v>
+        <v>277</v>
       </c>
       <c r="C494" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>191</v>
+        <v>278</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>192</v>
+        <v>279</v>
       </c>
       <c r="C495" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>193</v>
+        <v>280</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>192</v>
+        <v>281</v>
       </c>
       <c r="C496" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>240</v>
+        <v>282</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>241</v>
+        <v>283</v>
       </c>
       <c r="C497" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>512</v>
+        <v>284</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>511</v>
+        <v>281</v>
       </c>
       <c r="C498" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>480</v>
+        <v>285</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>481</v>
+        <v>283</v>
       </c>
       <c r="C499" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>482</v>
+        <v>286</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>481</v>
+        <v>287</v>
       </c>
       <c r="C500" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>507</v>
+        <v>288</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>508</v>
+        <v>289</v>
       </c>
       <c r="C501" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>509</v>
+        <v>290</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>508</v>
+        <v>291</v>
       </c>
       <c r="C502" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>510</v>
+        <v>292</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>511</v>
+        <v>293</v>
       </c>
       <c r="C503" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>514</v>
+        <v>294</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>515</v>
+        <v>293</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>517</v>
+        <v>418</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>518</v>
+        <v>419</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>519</v>
+        <v>420</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>520</v>
+        <v>421</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>521</v>
+        <v>422</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>522</v>
+        <v>423</v>
       </c>
       <c r="C507" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>523</v>
+        <v>424</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>524</v>
+        <v>421</v>
       </c>
       <c r="C508" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>525</v>
+        <v>425</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>526</v>
+        <v>421</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>527</v>
+        <v>426</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>528</v>
+        <v>423</v>
       </c>
       <c r="C510" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>529</v>
+        <v>427</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>530</v>
+        <v>421</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>531</v>
+        <v>456</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>532</v>
+        <v>457</v>
       </c>
       <c r="C512" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>533</v>
+        <v>458</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>534</v>
+        <v>459</v>
       </c>
       <c r="C513" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>535</v>
+        <v>460</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>536</v>
+        <v>461</v>
       </c>
       <c r="C514" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>537</v>
+        <v>462</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>538</v>
+        <v>463</v>
       </c>
       <c r="C515" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>539</v>
+        <v>464</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>540</v>
+        <v>465</v>
       </c>
       <c r="C516" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>541</v>
+        <v>466</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>542</v>
+        <v>463</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>543</v>
+        <v>467</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>544</v>
+        <v>465</v>
       </c>
       <c r="C518" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>545</v>
+        <v>468</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>546</v>
+        <v>469</v>
       </c>
       <c r="C519" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>547</v>
+        <v>470</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>548</v>
+        <v>471</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>514</v>
+        <v>472</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>515</v>
+        <v>473</v>
       </c>
       <c r="C521" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>517</v>
+        <v>474</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>518</v>
+        <v>475</v>
       </c>
       <c r="C522" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>519</v>
+        <v>476</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>520</v>
+        <v>477</v>
       </c>
       <c r="C523" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>521</v>
+        <v>478</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>522</v>
+        <v>475</v>
       </c>
       <c r="C524" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>549</v>
+        <v>499</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>550</v>
+        <v>500</v>
       </c>
       <c r="C525" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>551</v>
+        <v>501</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>552</v>
+        <v>502</v>
       </c>
       <c r="C526" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>553</v>
+        <v>503</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>554</v>
+        <v>504</v>
       </c>
       <c r="C527" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>555</v>
+        <v>505</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>556</v>
+        <v>502</v>
       </c>
       <c r="C528" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>523</v>
+        <v>552</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>524</v>
+        <v>553</v>
       </c>
       <c r="C529" s="0" t="s">
-        <v>516</v>
+        <v>48</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="C530" s="0" t="s">
-        <v>516</v>
+        <v>48</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>526</v>
+        <v>556</v>
       </c>
       <c r="C531" s="0" t="s">
-        <v>516</v>
+        <v>48</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="C532" s="0" t="s">
-        <v>516</v>
+        <v>48</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="C533" s="0" t="s">
-        <v>516</v>
+        <v>48</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>527</v>
+        <v>566</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>528</v>
+        <v>567</v>
       </c>
       <c r="C534" s="0" t="s">
-        <v>516</v>
+        <v>48</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>529</v>
+        <v>568</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>530</v>
+        <v>567</v>
       </c>
       <c r="C535" s="0" t="s">
-        <v>516</v>
+        <v>48</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="C536" s="0" t="s">
-        <v>516</v>
+        <v>48</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>565</v>
+        <v>174</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>566</v>
+        <v>175</v>
       </c>
       <c r="C537" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>567</v>
+        <v>176</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>568</v>
+        <v>175</v>
       </c>
       <c r="C538" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>569</v>
+        <v>191</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>570</v>
+        <v>192</v>
       </c>
       <c r="C539" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>571</v>
+        <v>193</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>572</v>
+        <v>192</v>
       </c>
       <c r="C540" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>573</v>
+        <v>240</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>574</v>
+        <v>241</v>
       </c>
       <c r="C541" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>575</v>
+        <v>512</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>576</v>
+        <v>510</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>577</v>
+        <v>479</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>578</v>
+        <v>480</v>
       </c>
       <c r="C543" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>579</v>
+        <v>481</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>580</v>
+        <v>480</v>
       </c>
       <c r="C544" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>581</v>
+        <v>506</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>582</v>
+        <v>507</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>583</v>
+        <v>508</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>584</v>
+        <v>507</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>585</v>
+        <v>509</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>566</v>
+        <v>510</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>586</v>
+        <v>561</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="C548" s="0" t="s">
-        <v>4</v>
+        <v>575</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>587</v>
+        <v>571</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="C549" s="0" t="s">
-        <v>4</v>
+        <v>575</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>588</v>
+        <v>573</v>
       </c>
       <c r="B550" s="0" t="s">
         <v>572</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>4</v>
+        <v>575</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>589</v>
+        <v>576</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="C551" s="0" t="s">
-        <v>4</v>
+        <v>578</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>590</v>
+        <v>579</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="C552" s="0" t="s">
-        <v>4</v>
+        <v>578</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>591</v>
+        <v>581</v>
       </c>
       <c r="B553" s="0" t="s">
+        <v>582</v>
+      </c>
+      <c r="C553" s="0" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="C554" s="0" t="s">
-        <v>4</v>
+        <v>578</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="C555" s="0" t="s">
-        <v>4</v>
+        <v>578</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="C556" s="0" t="s">
-        <v>48</v>
+        <v>578</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>596</v>
+        <v>590</v>
       </c>
       <c r="C557" s="0" t="s">
-        <v>48</v>
+        <v>578</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>597</v>
+        <v>591</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="C558" s="0" t="s">
-        <v>4</v>
+        <v>578</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>600</v>
+        <v>594</v>
       </c>
       <c r="C559" s="0" t="s">
-        <v>4</v>
+        <v>578</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="C560" s="0" t="s">
-        <v>4</v>
+        <v>578</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>603</v>
+        <v>597</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="C561" s="0" t="s">
-        <v>4</v>
+        <v>578</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="C562" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>63</v>
+        <v>601</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>64</v>
+        <v>602</v>
       </c>
       <c r="C563" s="0" t="s">
-        <v>606</v>
+        <v>578</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>548</v>
+        <v>604</v>
       </c>
       <c r="C564" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>544</v>
+        <v>606</v>
       </c>
       <c r="C565" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>546</v>
+        <v>608</v>
       </c>
       <c r="C566" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="B567" s="0" t="s">
         <v>610</v>
       </c>
-      <c r="B567" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C567" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>611</v>
+        <v>576</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>540</v>
+        <v>577</v>
       </c>
       <c r="C568" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>612</v>
+        <v>579</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>538</v>
+        <v>580</v>
       </c>
       <c r="C569" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>613</v>
+        <v>581</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>536</v>
+        <v>582</v>
       </c>
       <c r="C570" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>614</v>
+        <v>583</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>534</v>
+        <v>584</v>
       </c>
       <c r="C571" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>532</v>
+        <v>612</v>
       </c>
       <c r="C572" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>526</v>
+        <v>614</v>
       </c>
       <c r="C573" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>522</v>
+        <v>616</v>
       </c>
       <c r="C574" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="B575" s="0" t="s">
         <v>618</v>
       </c>
-      <c r="B575" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C575" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>619</v>
+        <v>585</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>520</v>
+        <v>586</v>
       </c>
       <c r="C576" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="B577" s="0" t="s">
         <v>620</v>
       </c>
-      <c r="B577" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C577" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>621</v>
+        <v>587</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>518</v>
+        <v>588</v>
       </c>
       <c r="C578" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="B579" s="0" t="s">
         <v>622</v>
       </c>
-      <c r="B579" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C579" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
         <v>623</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>515</v>
+        <v>624</v>
       </c>
       <c r="C580" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>616</v>
+        <v>589</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>526</v>
+        <v>590</v>
       </c>
       <c r="C581" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>617</v>
+        <v>591</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>522</v>
+        <v>592</v>
       </c>
       <c r="C582" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>530</v>
+        <v>626</v>
       </c>
       <c r="C583" s="0" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>520</v>
+        <v>628</v>
       </c>
       <c r="C584" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>620</v>
+        <v>629</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>524</v>
+        <v>630</v>
       </c>
       <c r="C585" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>621</v>
+        <v>631</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>518</v>
+        <v>632</v>
       </c>
       <c r="C586" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>622</v>
+        <v>633</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>528</v>
+        <v>634</v>
       </c>
       <c r="C587" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>623</v>
+        <v>635</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>515</v>
+        <v>636</v>
       </c>
       <c r="C588" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>624</v>
+        <v>637</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>625</v>
+        <v>638</v>
       </c>
       <c r="C589" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>626</v>
+        <v>639</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>627</v>
+        <v>640</v>
       </c>
       <c r="C590" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>628</v>
+        <v>641</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>550</v>
+        <v>642</v>
       </c>
       <c r="C591" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>629</v>
+        <v>643</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>560</v>
+        <v>644</v>
       </c>
       <c r="C592" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>630</v>
+        <v>645</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>552</v>
+        <v>628</v>
       </c>
       <c r="C593" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>631</v>
+        <v>646</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>558</v>
+        <v>630</v>
       </c>
       <c r="C594" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="B595" s="0" t="s">
         <v>632</v>
       </c>
-      <c r="B595" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C595" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>633</v>
+        <v>648</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>562</v>
+        <v>649</v>
       </c>
       <c r="C596" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="B597" s="0" t="s">
         <v>634</v>
       </c>
-      <c r="B597" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C597" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>635</v>
+        <v>651</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>564</v>
+        <v>636</v>
       </c>
       <c r="C598" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>9</v>
+        <v>652</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>10</v>
+        <v>638</v>
       </c>
       <c r="C599" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>11</v>
+        <v>653</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>12</v>
+        <v>640</v>
       </c>
       <c r="C600" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>636</v>
+        <v>654</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="C601" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>638</v>
+        <v>655</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>639</v>
+        <v>656</v>
       </c>
       <c r="C602" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>640</v>
+        <v>657</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>641</v>
+        <v>658</v>
       </c>
       <c r="C603" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>642</v>
+        <v>659</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>643</v>
+        <v>660</v>
       </c>
       <c r="C604" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>644</v>
+        <v>661</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>645</v>
+        <v>662</v>
       </c>
       <c r="C605" s="0" t="s">
-        <v>516</v>
+        <v>4</v>
       </c>
     </row>
     <row r="606">
+      <c r="A606" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="B606" s="0" t="s">
-        <v>646</v>
+        <v>664</v>
       </c>
       <c r="C606" s="0" t="s">
-        <v>647</v>
+        <v>4</v>
       </c>
     </row>
     <row r="607">
+      <c r="A607" s="0" t="s">
+        <v>665</v>
+      </c>
       <c r="B607" s="0" t="s">
-        <v>646</v>
+        <v>666</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>647</v>
+        <v>4</v>
       </c>
     </row>
     <row r="608">
+      <c r="A608" s="0" t="s">
+        <v>667</v>
+      </c>
       <c r="B608" s="0" t="s">
-        <v>646</v>
+        <v>668</v>
       </c>
       <c r="C608" s="0" t="s">
-        <v>648</v>
+        <v>4</v>
       </c>
     </row>
     <row r="609">
+      <c r="A609" s="0" t="s">
+        <v>669</v>
+      </c>
       <c r="B609" s="0" t="s">
-        <v>646</v>
+        <v>670</v>
       </c>
       <c r="C609" s="0" t="s">
-        <v>648</v>
+        <v>4</v>
       </c>
     </row>
     <row r="610">
+      <c r="A610" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="B610" s="0" t="s">
-        <v>70</v>
+        <v>672</v>
       </c>
       <c r="C610" s="0" t="s">
-        <v>48</v>
+        <v>4</v>
       </c>
     </row>
     <row r="611">
+      <c r="A611" s="0" t="s">
+        <v>673</v>
+      </c>
       <c r="B611" s="0" t="s">
-        <v>71</v>
+        <v>674</v>
       </c>
       <c r="C611" s="0" t="s">
-        <v>48</v>
+        <v>4</v>
       </c>
     </row>
     <row r="612">
+      <c r="A612" s="0" t="s">
+        <v>675</v>
+      </c>
       <c r="B612" s="0" t="s">
-        <v>72</v>
+        <v>676</v>
       </c>
       <c r="C612" s="0" t="s">
-        <v>48</v>
+        <v>4</v>
       </c>
     </row>
     <row r="613">
+      <c r="A613" s="0" t="s">
+        <v>677</v>
+      </c>
       <c r="B613" s="0" t="s">
-        <v>73</v>
+        <v>678</v>
       </c>
       <c r="C613" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>46</v>
+        <v>677</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>47</v>
+        <v>678</v>
       </c>
       <c r="C614" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>49</v>
+        <v>679</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>50</v>
+        <v>680</v>
       </c>
       <c r="C615" s="0" t="s">
-        <v>48</v>
+        <v>4</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>51</v>
+        <v>681</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>52</v>
+        <v>682</v>
       </c>
       <c r="C616" s="0" t="s">
-        <v>48</v>
+        <v>4</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>53</v>
+        <v>683</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>54</v>
+        <v>684</v>
       </c>
       <c r="C617" s="0" t="s">
-        <v>48</v>
+        <v>4</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>55</v>
+        <v>685</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>56</v>
+        <v>678</v>
       </c>
       <c r="C618" s="0" t="s">
-        <v>48</v>
+        <v>4</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>57</v>
+        <v>686</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>58</v>
+        <v>687</v>
       </c>
       <c r="C619" s="0" t="s">
-        <v>48</v>
+        <v>578</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C620" s="0" t="s">
-        <v>48</v>
+        <v>688</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="B621" s="0" t="s">
+        <v>610</v>
+      </c>
+      <c r="C621" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="B622" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="C622" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B623" s="0" t="s">
+        <v>608</v>
+      </c>
+      <c r="C623" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="B624" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="C624" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="B625" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="C625" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="B626" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="C626" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="B627" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="C627" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="B628" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="C628" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="B629" s="0" t="s">
+        <v>594</v>
+      </c>
+      <c r="C629" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="B630" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="C630" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="B631" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="C631" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="B632" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="C632" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="B633" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="C633" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="B634" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="C634" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" s="0" t="s">
+        <v>705</v>
+      </c>
+      <c r="B635" s="0" t="s">
+        <v>582</v>
+      </c>
+      <c r="C635" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="B636" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="C636" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="B637" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="C637" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" s="0" t="s">
+        <v>708</v>
+      </c>
+      <c r="B638" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="C638" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="B639" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="C639" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="B640" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="C640" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="B641" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="C641" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="B642" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="C642" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" s="0" t="s">
+        <v>705</v>
+      </c>
+      <c r="B643" s="0" t="s">
+        <v>582</v>
+      </c>
+      <c r="C643" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="B644" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="C644" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="B645" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="C645" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" s="0" t="s">
+        <v>708</v>
+      </c>
+      <c r="B646" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="C646" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="B647" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="C647" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="B648" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="C648" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="B649" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="C649" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="B650" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="C650" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="B651" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="C651" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="B652" s="0" t="s">
+        <v>624</v>
+      </c>
+      <c r="C652" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="B653" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="C653" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="B654" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="C654" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="B655" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="C655" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="B656" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="C656" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="B657" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="C657" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B658" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C658" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B659" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="C659" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="B660" s="0" t="s">
+        <v>723</v>
+      </c>
+      <c r="C660" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="B661" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="C661" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" s="0" t="s">
+        <v>726</v>
+      </c>
+      <c r="B662" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="C662" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="B663" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="C663" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="B664" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="C664" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="B665" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="C665" s="0" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="B666" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="C666" s="0" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="B667" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="C667" s="0" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="B668" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="C668" s="0" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="B669" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C669" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="B670" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C670" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="B671" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C671" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="B672" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C672" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B673" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C673" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B674" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C674" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B675" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C675" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B676" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C676" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B677" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C677" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B678" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C678" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B679" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C679" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="B621" s="0" t="s">
+      <c r="B680" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C621" s="0" t="s">
+      <c r="C680" s="0" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="622">
-[...96 lines deleted...]
-      <c r="B634" s="0" t="s">
+    <row r="681">
+      <c r="B681" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="C681" s="0" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="B682" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="C682" s="0" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="B683" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="C683" s="0" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="B684" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="C684" s="0" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="B685" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="C685" s="0" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="B686" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="C686" s="0" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="B687" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="C687" s="0" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="B688" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="C688" s="0" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="B689" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="C689" s="0" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="B690" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="C690" s="0" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="B691" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="C691" s="0" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="B692" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="C692" s="0" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="B693" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="C634" s="0" t="s">
+      <c r="C693" s="0" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="635">
-      <c r="B635" s="0" t="s">
+    <row r="694">
+      <c r="B694" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="C635" s="0" t="s">
+      <c r="C694" s="0" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="636">
-[...308 lines deleted...]
-    </row>
     <row r="695">
+      <c r="B695" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="C695" s="0" t="s">
-        <v>4</v>
+        <v>736</v>
       </c>
     </row>
     <row r="696">
+      <c r="B696" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="C696" s="0" t="s">
-        <v>4</v>
+        <v>740</v>
       </c>
     </row>
     <row r="697">
+      <c r="B697" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="C697" s="0" t="s">
-        <v>4</v>
+        <v>741</v>
       </c>
     </row>
     <row r="698">
+      <c r="B698" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="C698" s="0" t="s">
-        <v>4</v>
+        <v>736</v>
       </c>
     </row>
     <row r="699">
+      <c r="B699" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="C699" s="0" t="s">
-        <v>4</v>
+        <v>736</v>
       </c>
     </row>
     <row r="700">
+      <c r="B700" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="C700" s="0" t="s">
-        <v>4</v>
+        <v>736</v>
       </c>
     </row>
     <row r="701">
+      <c r="B701" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="C701" s="0" t="s">
-        <v>4</v>
+        <v>736</v>
       </c>
     </row>
     <row r="702">
       <c r="C702" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="703">
       <c r="C703" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="704">
       <c r="C704" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="705">
       <c r="C705" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="706">
       <c r="C706" s="0" t="s">
         <v>4</v>
@@ -9362,32 +9980,337 @@
         <v>4</v>
       </c>
     </row>
     <row r="732">
       <c r="C732" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="733">
       <c r="C733" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="734">
       <c r="C734" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="735">
       <c r="C735" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="736">
       <c r="C736" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="737">
+      <c r="C737" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="738">
+      <c r="C738" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="739">
+      <c r="C739" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="740">
+      <c r="C740" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="741">
+      <c r="C741" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="742">
+      <c r="C742" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="743">
+      <c r="C743" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="C744" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="745">
+      <c r="C745" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="746">
+      <c r="C746" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="747">
+      <c r="C747" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="748">
+      <c r="C748" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="749">
+      <c r="C749" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="750">
+      <c r="C750" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="751">
+      <c r="C751" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="752">
+      <c r="C752" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="753">
+      <c r="C753" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="754">
+      <c r="C754" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="755">
+      <c r="C755" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="756">
+      <c r="C756" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="757">
+      <c r="C757" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="758">
+      <c r="C758" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="759">
+      <c r="C759" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="760">
+      <c r="C760" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="761">
+      <c r="C761" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="762">
+      <c r="C762" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="763">
+      <c r="C763" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="764">
+      <c r="C764" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="765">
+      <c r="C765" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="766">
+      <c r="C766" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="767">
+      <c r="C767" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="768">
+      <c r="C768" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="769">
+      <c r="C769" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="770">
+      <c r="C770" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="771">
+      <c r="C771" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="772">
+      <c r="C772" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="773">
+      <c r="C773" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="774">
+      <c r="C774" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="775">
+      <c r="C775" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="776">
+      <c r="C776" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="777">
+      <c r="C777" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="778">
+      <c r="C778" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="779">
+      <c r="C779" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="780">
+      <c r="C780" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="781">
+      <c r="C781" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="782">
+      <c r="C782" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="783">
+      <c r="C783" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="784">
+      <c r="C784" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="785">
+      <c r="C785" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="786">
+      <c r="C786" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="787">
+      <c r="C787" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="788">
+      <c r="C788" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="789">
+      <c r="C789" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="790">
+      <c r="C790" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="791">
+      <c r="C791" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="792">
+      <c r="C792" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="793">
+      <c r="C793" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="794">
+      <c r="C794" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="795">
+      <c r="C795" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="796">
+      <c r="C796" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="797">
+      <c r="C797" s="0" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>