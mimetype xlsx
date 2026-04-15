--- v0 (2025-12-07)
+++ v1 (2026-04-15)
@@ -162,108 +162,108 @@
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
     <t>101159</t>
   </si>
   <si>
     <t>101158</t>
   </si>
   <si>
     <t>101156</t>
   </si>
   <si>
     <t>101751</t>
   </si>
   <si>
     <t>Q5 DM</t>
   </si>
   <si>
     <t>101149</t>
   </si>
   <si>
     <t>101148</t>
   </si>
   <si>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
     <t>101146</t>
   </si>
   <si>
-    <t>101741</t>
-[...17 lines deleted...]
-    <t>Q3 DM</t>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
   </si>
   <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
   <si>
     <t>501158</t>
   </si>
   <si>
     <t>N5M DM</t>
   </si>
   <si>
     <t>501166</t>
   </si>
   <si>
     <t>N6S DM</t>
-  </si>
-[...10 lines deleted...]
-    <t>N5 DM</t>
   </si>
   <si>
     <t>501761</t>
   </si>
   <si>
     <t>N6 DM</t>
   </si>
   <si>
     <t>7702Q</t>
   </si>
   <si>
     <t>770 UM</t>
   </si>
   <si>
     <t xml:space="preserve">Big BM/ </t>
   </si>
   <si>
     <t>7701Q</t>
   </si>
   <si>
     <t>770 US</t>
   </si>
   <si>
     <t>9701Q</t>
   </si>
@@ -2057,106 +2057,106 @@
         <v>50</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
@@ -2420,106 +2420,106 @@
         <v>50</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
@@ -7578,106 +7578,106 @@
         <v>50</v>
       </c>
       <c r="B541" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C541" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B542" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="C543" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="C544" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="C548" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B549" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C549" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B550" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C550" s="0" t="s">
         <v>251</v>