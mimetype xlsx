--- v1 (2026-04-15)
+++ v2 (2026-07-10)
@@ -4,274 +4,274 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="553" uniqueCount="553">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="564">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">/ </t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>110176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
     <t>110178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
-    <t xml:space="preserve">/ </t>
-[...55 lines deleted...]
-  <si>
     <t>110146</t>
   </si>
   <si>
     <t>Q4S DM</t>
   </si>
   <si>
-    <t>110139</t>
-[...16 lines deleted...]
-  <si>
     <t>7901Q</t>
   </si>
   <si>
     <t>790 UL</t>
   </si>
   <si>
     <t xml:space="preserve">Euro/ </t>
   </si>
   <si>
     <t xml:space="preserve">Euro/Combi/ </t>
   </si>
   <si>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>101178</t>
+  </si>
+  <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
-    <t>101178</t>
-[...64 lines deleted...]
-  <si>
     <t>501741</t>
   </si>
   <si>
     <t>N4 DM</t>
   </si>
   <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
     <t>501751</t>
   </si>
   <si>
     <t>N5 DM</t>
   </si>
   <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
   <si>
     <t>501158</t>
   </si>
   <si>
     <t>N5M DM</t>
   </si>
   <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
     <t>501166</t>
   </si>
   <si>
     <t>N6S DM</t>
   </si>
   <si>
-    <t>501761</t>
-[...4 lines deleted...]
-  <si>
     <t>7702Q</t>
   </si>
   <si>
     <t>770 UM</t>
   </si>
   <si>
     <t xml:space="preserve">Big BM/ </t>
   </si>
   <si>
     <t>7701Q</t>
   </si>
   <si>
     <t>770 US</t>
   </si>
   <si>
     <t>9701Q</t>
   </si>
   <si>
     <t>970 US</t>
   </si>
   <si>
     <t>9702Q</t>
   </si>
   <si>
     <t>970 UM</t>
@@ -1020,239 +1020,239 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
-    <t>Q41 DM</t>
-[...184 lines deleted...]
-  <si>
     <t>2114T8</t>
   </si>
   <si>
     <t>+1.1 DM</t>
   </si>
   <si>
     <t>2614T8</t>
   </si>
   <si>
     <t>+1.1P DM</t>
   </si>
   <si>
     <t>3114T8</t>
   </si>
   <si>
     <t>+2.1 DM</t>
   </si>
   <si>
     <t>3116T8</t>
   </si>
   <si>
     <t>+2.1 DM ext.</t>
   </si>
   <si>
     <t>3314T8</t>
@@ -1663,99 +1663,132 @@
     <t>7516T8</t>
   </si>
   <si>
     <t>+6.0P DM ext.</t>
   </si>
   <si>
     <t>Euro/Alo Type 3/5220702 Implement lock S/N 7332744 -</t>
   </si>
   <si>
     <t>Euro/Alo Type 3/5220704 Implement lock LCS S/N 7332744 -</t>
   </si>
   <si>
     <t>Euro/Alo Type 3/5220528 Implement lock LCS S/N - 7332743</t>
   </si>
   <si>
     <t>Euro/Alo Type 3/5220527 Implement lock LCS S/N - 7332743</t>
   </si>
   <si>
     <t>Euro/Alo Type 3/5215265 Implement lock S/N - 7332743</t>
   </si>
   <si>
     <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
     <t xml:space="preserve">Accessories/ </t>
+  </si>
+  <si>
+    <t>101268</t>
+  </si>
+  <si>
+    <t>Q6M DL</t>
+  </si>
+  <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
+    <t>101286</t>
+  </si>
+  <si>
+    <t>Q8S DL</t>
+  </si>
+  <si>
+    <t>101288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
+  </si>
+  <si>
+    <t>101D96</t>
+  </si>
+  <si>
+    <t>Q9S DXL</t>
+  </si>
+  <si>
+    <t>110288</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C1639"/>
+  <dimension ref="A1:C1678"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="26.8952083587646" customWidth="1"/>
     <col min="3" max="3" width="54.6652908325195" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1925,238 +1958,238 @@
         <v>32</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>7</v>
+        <v>41</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
@@ -2288,238 +2321,238 @@
         <v>30</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>7</v>
+        <v>41</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B69" s="0" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
@@ -7446,238 +7479,238 @@
         <v>181</v>
       </c>
       <c r="B529" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C529" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B530" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C530" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="C531" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>7</v>
+        <v>41</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="C533" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C534" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C535" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="C536" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="C537" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C538" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C539" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="C540" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C541" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="C543" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C544" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B546" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B548" s="0" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C548" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B549" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C549" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B550" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C550" s="0" t="s">
         <v>251</v>
@@ -8502,425 +8535,425 @@
         <v>336</v>
       </c>
       <c r="B625" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C625" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
         <v>338</v>
       </c>
       <c r="B626" s="0" t="s">
         <v>339</v>
       </c>
       <c r="C626" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
         <v>340</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C627" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C628" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C629" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C630" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="C631" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
         <v>349</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C632" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C633" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C634" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C635" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C636" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C637" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="B638" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="C638" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
         <v>362</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C639" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C640" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="B641" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="C641" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
         <v>367</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C642" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C643" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C644" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
         <v>372</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C645" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
         <v>373</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C646" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C647" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C648" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C649" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C650" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C651" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C652" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C653" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
         <v>388</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C654" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
         <v>389</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="C655" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C656" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C657" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C658" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C659" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C660" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
         <v>400</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>397</v>
+        <v>339</v>
       </c>
       <c r="C661" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
         <v>401</v>
       </c>
       <c r="B662" s="0" t="s">
         <v>402</v>
       </c>
       <c r="C662" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
         <v>403</v>
       </c>
       <c r="B663" s="0" t="s">
         <v>404</v>
       </c>
       <c r="C663" s="0" t="s">
         <v>5</v>
@@ -10317,425 +10350,425 @@
         <v>336</v>
       </c>
       <c r="B790" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C790" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
         <v>338</v>
       </c>
       <c r="B791" s="0" t="s">
         <v>339</v>
       </c>
       <c r="C791" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
         <v>340</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C792" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C793" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C794" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C795" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="C796" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
         <v>349</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C797" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C798" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C799" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C800" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C801" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C802" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="B803" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="C803" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
         <v>362</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C804" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C805" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="B806" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="C806" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
         <v>367</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C807" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C808" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C809" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
         <v>372</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C810" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
         <v>373</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C811" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C812" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C813" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C814" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C815" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C816" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C817" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C818" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
         <v>388</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C819" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
         <v>389</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="C820" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C821" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C822" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C823" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C824" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C825" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
         <v>400</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>397</v>
+        <v>339</v>
       </c>
       <c r="C826" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
         <v>401</v>
       </c>
       <c r="B827" s="0" t="s">
         <v>402</v>
       </c>
       <c r="C827" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
         <v>403</v>
       </c>
       <c r="B828" s="0" t="s">
         <v>404</v>
       </c>
       <c r="C828" s="0" t="s">
         <v>5</v>
@@ -11791,425 +11824,425 @@
         <v>336</v>
       </c>
       <c r="B924" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C924" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
         <v>338</v>
       </c>
       <c r="B925" s="0" t="s">
         <v>339</v>
       </c>
       <c r="C925" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
         <v>340</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C926" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C927" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C928" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C929" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="C930" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
         <v>349</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C931" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C932" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C933" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C934" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C935" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C936" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="B937" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="C937" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
         <v>362</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C938" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C939" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="B940" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="C940" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
         <v>367</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C941" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C942" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C943" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
         <v>372</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C944" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
         <v>373</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C945" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C946" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C947" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C948" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C949" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C950" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C951" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C952" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
         <v>388</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C953" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
         <v>389</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="C954" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C955" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C956" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C957" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C958" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C959" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
         <v>400</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>397</v>
+        <v>339</v>
       </c>
       <c r="C960" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B961" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C961" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
         <v>254</v>
       </c>
       <c r="B962" s="0" t="s">
         <v>255</v>
       </c>
       <c r="C962" s="0" t="s">
         <v>5</v>
@@ -13606,425 +13639,425 @@
         <v>336</v>
       </c>
       <c r="B1089" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C1089" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="0" t="s">
         <v>338</v>
       </c>
       <c r="B1090" s="0" t="s">
         <v>339</v>
       </c>
       <c r="C1090" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="0" t="s">
         <v>340</v>
       </c>
       <c r="B1091" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C1091" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B1092" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C1092" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B1093" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C1093" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B1094" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C1094" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B1095" s="0" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="C1095" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="0" t="s">
         <v>349</v>
       </c>
       <c r="B1096" s="0" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C1096" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B1097" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C1097" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B1098" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C1098" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B1099" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C1099" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B1100" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C1100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B1101" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C1101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="B1102" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="C1102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" s="0" t="s">
         <v>362</v>
       </c>
       <c r="B1103" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C1103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B1104" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C1104" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="B1105" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="C1105" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" s="0" t="s">
         <v>367</v>
       </c>
       <c r="B1106" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C1106" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B1107" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C1107" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B1108" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C1108" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" s="0" t="s">
         <v>372</v>
       </c>
       <c r="B1109" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C1109" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="0" t="s">
         <v>373</v>
       </c>
       <c r="B1110" s="0" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C1110" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B1111" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C1111" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B1112" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C1112" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B1113" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C1113" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B1114" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C1114" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B1115" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C1115" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B1116" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C1116" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B1117" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C1117" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" s="0" t="s">
         <v>388</v>
       </c>
       <c r="B1118" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C1118" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" s="0" t="s">
         <v>389</v>
       </c>
       <c r="B1119" s="0" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="C1119" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B1120" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C1120" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B1121" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C1121" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B1122" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C1122" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B1123" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C1123" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B1124" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C1124" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" s="0" t="s">
         <v>400</v>
       </c>
       <c r="B1125" s="0" t="s">
-        <v>397</v>
+        <v>339</v>
       </c>
       <c r="C1125" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B1126" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C1126" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" s="0" t="s">
         <v>254</v>
       </c>
       <c r="B1127" s="0" t="s">
         <v>255</v>
       </c>
       <c r="C1127" s="0" t="s">
         <v>5</v>
@@ -19109,278 +19142,707 @@
       </c>
       <c r="C1590" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B1591" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C1591" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="1592">
       <c r="B1592" s="0" t="s">
         <v>551</v>
       </c>
       <c r="C1592" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="1593">
+      <c r="A1593" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="B1593" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1593" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1594">
+      <c r="A1594" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1594" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1594" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1595">
+      <c r="A1595" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1595" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1595" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1596">
+      <c r="A1596" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B1596" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1596" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1597">
+      <c r="A1597" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B1597" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1597" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1598">
+      <c r="A1598" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1598" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1598" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1599">
+      <c r="A1599" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1599" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1599" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1600">
+      <c r="A1600" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B1600" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1600" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1601">
+      <c r="A1601" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1601" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1601" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1602">
+      <c r="A1602" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B1602" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1602" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1603">
+      <c r="A1603" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1603" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1603" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1604">
+      <c r="A1604" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B1604" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1604" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1605">
+      <c r="A1605" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1605" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1605" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1606">
+      <c r="A1606" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1606" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1606" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1607">
+      <c r="A1607" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1607" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1607" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1608">
+      <c r="A1608" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="B1608" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="C1608" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1609">
+      <c r="A1609" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1609" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C1609" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1610">
+      <c r="A1610" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1610" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1610" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1611">
+      <c r="A1611" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1611" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C1611" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1612">
+      <c r="A1612" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="B1612" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="C1612" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1613">
+      <c r="A1613" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1613" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1613" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1614">
+      <c r="A1614" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="B1614" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="C1614" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1615">
+      <c r="A1615" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="B1615" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="C1615" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1616">
+      <c r="A1616" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="B1616" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="C1616" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1617">
+      <c r="A1617" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1617" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1617" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1618">
+      <c r="A1618" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1618" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1618" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1619">
+      <c r="A1619" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1619" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1619" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1620">
+      <c r="A1620" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1620" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1620" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1621">
+      <c r="A1621" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1621" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1621" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1622">
+      <c r="A1622" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1622" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1622" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1623">
+      <c r="A1623" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1623" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1623" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1624">
+      <c r="A1624" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1624" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1624" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1625">
+      <c r="A1625" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1625" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1625" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1626">
+      <c r="A1626" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1626" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1626" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1627">
+      <c r="A1627" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1627" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C1627" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1628">
+      <c r="A1628" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1628" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1628" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1629">
+      <c r="A1629" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1629" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C1629" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1630">
+      <c r="A1630" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="B1630" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="C1630" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1631">
+      <c r="A1631" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1631" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1631" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1632">
+      <c r="B1632" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="C1593" s="0" t="s">
+      <c r="C1632" s="0" t="s">
         <v>552</v>
       </c>
     </row>
-    <row r="1594">
-      <c r="B1594" s="0" t="s">
+    <row r="1633">
+      <c r="B1633" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="C1594" s="0" t="s">
+      <c r="C1633" s="0" t="s">
         <v>552</v>
       </c>
     </row>
-    <row r="1595">
-      <c r="B1595" s="0" t="s">
+    <row r="1634">
+      <c r="B1634" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="C1595" s="0" t="s">
+      <c r="C1634" s="0" t="s">
         <v>552</v>
       </c>
     </row>
-    <row r="1596">
-      <c r="B1596" s="0" t="s">
+    <row r="1635">
+      <c r="B1635" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="C1596" s="0" t="s">
+      <c r="C1635" s="0" t="s">
         <v>552</v>
       </c>
     </row>
-    <row r="1597">
-      <c r="B1597" s="0" t="s">
+    <row r="1636">
+      <c r="B1636" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="C1597" s="0" t="s">
+      <c r="C1636" s="0" t="s">
         <v>552</v>
-      </c>
-[...193 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="1637">
       <c r="C1637" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1638">
       <c r="C1638" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1639">
       <c r="C1639" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1640">
+      <c r="C1640" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1641">
+      <c r="C1641" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1642">
+      <c r="C1642" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1643">
+      <c r="C1643" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1644">
+      <c r="C1644" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1645">
+      <c r="C1645" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1646">
+      <c r="C1646" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1647">
+      <c r="C1647" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1648">
+      <c r="C1648" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1649">
+      <c r="C1649" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1650">
+      <c r="C1650" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1651">
+      <c r="C1651" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1652">
+      <c r="C1652" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1653">
+      <c r="C1653" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1654">
+      <c r="C1654" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1655">
+      <c r="C1655" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1656">
+      <c r="C1656" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1657">
+      <c r="C1657" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1658">
+      <c r="C1658" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1659">
+      <c r="C1659" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1660">
+      <c r="C1660" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1661">
+      <c r="C1661" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1662">
+      <c r="C1662" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1663">
+      <c r="C1663" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1664">
+      <c r="C1664" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1665">
+      <c r="C1665" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1666">
+      <c r="C1666" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1667">
+      <c r="C1667" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1668">
+      <c r="C1668" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1669">
+      <c r="C1669" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1670">
+      <c r="C1670" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1671">
+      <c r="C1671" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1672">
+      <c r="C1672" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1673">
+      <c r="C1673" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1674">
+      <c r="C1674" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1675">
+      <c r="C1675" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1676">
+      <c r="C1676" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1677">
+      <c r="C1677" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1678">
+      <c r="C1678" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>