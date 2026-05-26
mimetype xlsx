--- v0 (2026-03-17)
+++ v1 (2026-05-26)
@@ -303,168 +303,168 @@
   <si>
     <t>8813T8</t>
   </si>
   <si>
     <t>+7.3P DL</t>
   </si>
   <si>
     <t>8853T8</t>
   </si>
   <si>
     <t>8713T8</t>
   </si>
   <si>
     <t>+7.0x DL</t>
   </si>
   <si>
     <t>8753T8</t>
   </si>
   <si>
     <t>8513T8</t>
   </si>
   <si>
     <t>+7.0P DL</t>
   </si>
   <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>110176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
     <t>110178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
-    <t>110176</t>
-[...38 lines deleted...]
-    <t>Q5S DM</t>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>101178</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
-    <t>101178</t>
-[...34 lines deleted...]
-  <si>
     <t>110288</t>
   </si>
   <si>
     <t>Q8M DL</t>
   </si>
   <si>
     <t xml:space="preserve">Big BM/ </t>
   </si>
   <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
     <t>101286</t>
   </si>
   <si>
     <t>Q8S DL</t>
   </si>
   <si>
     <t>101288</t>
-  </si>
-[...4 lines deleted...]
-    <t>Q7M DL</t>
   </si>
   <si>
     <t>Accessories</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -472,51 +472,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C95"/>
+  <dimension ref="A1:C96"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="26.8952083587646" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1219,106 +1219,106 @@
         <v>113</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>115</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
@@ -1337,101 +1337,107 @@
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>8</v>
+        <v>131</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B82" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="B82" s="0" t="s">
+      <c r="C82" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="C82" s="0" t="s">
-[...3 lines deleted...]
-    <row r="83">
       <c r="B83" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="B84" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="C83" s="0" t="s">
-[...3 lines deleted...]
-    <row r="84">
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85">
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="86">
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="87">
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="88">
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89">
@@ -1444,32 +1450,37 @@
         <v>8</v>
       </c>
     </row>
     <row r="91">
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="92">
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93">
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94">
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="95">
       <c r="C95" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>