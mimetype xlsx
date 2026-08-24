--- v1 (2026-05-26)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="180">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
     <t xml:space="preserve">220SK/ </t>
   </si>
   <si>
     <t xml:space="preserve">250SK/ </t>
   </si>
   <si>
     <t>6512Q8</t>
   </si>
   <si>
     <t>Q65 UM</t>
   </si>
   <si>
@@ -252,50 +252,95 @@
   <si>
     <t>+6.1P UM</t>
   </si>
   <si>
     <t>7614T8</t>
   </si>
   <si>
     <t>+6.1P DM</t>
   </si>
   <si>
     <t>7616T8</t>
   </si>
   <si>
     <t>+6.1P DM ext.</t>
   </si>
   <si>
     <t>7814T8</t>
   </si>
   <si>
     <t>+6.3P DM</t>
   </si>
   <si>
     <t>7854T8</t>
   </si>
   <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Big BM/ </t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
+  </si>
+  <si>
     <t>8753Q8</t>
   </si>
   <si>
     <t>Q85x DL</t>
   </si>
   <si>
     <t>8813Q8</t>
   </si>
   <si>
     <t>Q88 DL</t>
   </si>
   <si>
     <t>8853Q8</t>
   </si>
   <si>
     <t>8513Q8</t>
   </si>
   <si>
     <t>Q85 DL</t>
   </si>
   <si>
     <t>8523Q8</t>
   </si>
   <si>
     <t>8713Q8</t>
@@ -303,50 +348,68 @@
   <si>
     <t>8813T8</t>
   </si>
   <si>
     <t>+7.3P DL</t>
   </si>
   <si>
     <t>8853T8</t>
   </si>
   <si>
     <t>8713T8</t>
   </si>
   <si>
     <t>+7.0x DL</t>
   </si>
   <si>
     <t>8753T8</t>
   </si>
   <si>
     <t>8513T8</t>
   </si>
   <si>
     <t>+7.0P DL</t>
   </si>
   <si>
+    <t>8713V8</t>
+  </si>
+  <si>
+    <t>Valtra 88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Big BM DL/ </t>
+  </si>
+  <si>
+    <t>8513V8</t>
+  </si>
+  <si>
+    <t>Valtra 85</t>
+  </si>
+  <si>
+    <t>8523V8</t>
+  </si>
+  <si>
     <t>110156</t>
   </si>
   <si>
     <t>Q5S DM</t>
   </si>
   <si>
     <t>110158</t>
   </si>
   <si>
     <t>Q5M DM</t>
   </si>
   <si>
     <t>110159</t>
   </si>
   <si>
     <t>Q5L DM</t>
   </si>
   <si>
     <t>110166</t>
   </si>
   <si>
     <t>Q6S DM</t>
   </si>
   <si>
     <t>110168</t>
@@ -357,93 +420,150 @@
   <si>
     <t>110169</t>
   </si>
   <si>
     <t>Q6L DM</t>
   </si>
   <si>
     <t>110176</t>
   </si>
   <si>
     <t>Q7S DM</t>
   </si>
   <si>
     <t>110178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
     <t>101751</t>
   </si>
   <si>
     <t>Q5 DM</t>
   </si>
   <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
-    <t>101156</t>
-[...7 lines deleted...]
-  <si>
     <t>101166</t>
   </si>
   <si>
     <t>101168</t>
   </si>
   <si>
     <t>101169</t>
   </si>
   <si>
     <t>101176</t>
   </si>
   <si>
     <t>101178</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120169</t>
+  </si>
+  <si>
+    <t>Valtra G6L</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
     <t>110288</t>
   </si>
   <si>
     <t>Q8M DL</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Big BM/ </t>
   </si>
   <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
     <t>101278</t>
   </si>
   <si>
     <t>Q7M DL</t>
   </si>
   <si>
     <t>101286</t>
   </si>
   <si>
     <t>Q8S DL</t>
   </si>
   <si>
     <t>101288</t>
   </si>
   <si>
     <t>Accessories</t>
   </si>
@@ -472,59 +592,59 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C96"/>
+  <dimension ref="A1:C117"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="26.8952083587646" customWidth="1"/>
-    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="11.1614866256714" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="0" t="s">
         <v>3</v>
       </c>
@@ -1002,485 +1122,716 @@
         <v>80</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>8</v>
+        <v>84</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C49" s="0" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>8</v>
+        <v>84</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>8</v>
+        <v>84</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>8</v>
+        <v>84</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>8</v>
+        <v>84</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>8</v>
+        <v>84</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>8</v>
+        <v>84</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B63" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B66" s="0" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B67" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="B67" s="0" t="s">
+      <c r="C67" s="0" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>8</v>
+        <v>116</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>8</v>
+        <v>116</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>104</v>
+        <v>123</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>106</v>
+        <v>125</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>108</v>
+        <v>127</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>131</v>
+        <v>8</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>131</v>
+        <v>8</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84">
+      <c r="A84" s="0" t="s">
+        <v>144</v>
+      </c>
       <c r="B84" s="0" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85">
+      <c r="A85" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>131</v>
+      </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="86">
+      <c r="A86" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>133</v>
+      </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="87">
+      <c r="A87" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>135</v>
+      </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="88">
+      <c r="A88" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>149</v>
+      </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89">
+      <c r="A89" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>151</v>
+      </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90">
+      <c r="A90" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>153</v>
+      </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="91">
+      <c r="A91" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>155</v>
+      </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="92">
+      <c r="A92" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93">
+      <c r="A93" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>159</v>
+      </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94">
+      <c r="A94" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>161</v>
+      </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="95">
+      <c r="A95" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>163</v>
+      </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="96">
+      <c r="A96" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>165</v>
+      </c>
       <c r="C96" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="B105" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="C106" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="C107" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="C108" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="C109" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="C110" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="C111" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="C112" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="C113" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="C114" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="C115" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="C116" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>