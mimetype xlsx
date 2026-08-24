--- v0 (2026-03-03)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="302" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="358">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Bale Handling</t>
   </si>
   <si>
     <t xml:space="preserve">Bale fork L+/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bale fork XL+/ </t>
   </si>
   <si>
     <t>3014T8</t>
   </si>
   <si>
     <t>+2.0 DM</t>
   </si>
   <si>
@@ -144,239 +144,239 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
-    <t>Q41 DM</t>
-[...184 lines deleted...]
-  <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t>3014Q8</t>
   </si>
   <si>
     <t>Q30 DM</t>
   </si>
   <si>
     <t>3016Q8</t>
   </si>
   <si>
     <t>Q30 DM ext.</t>
   </si>
   <si>
     <t>3514Q8</t>
   </si>
   <si>
     <t>Q35 DM</t>
   </si>
   <si>
     <t>3516Q8</t>
@@ -910,99 +910,267 @@
     <t>+6.0P DM</t>
   </si>
   <si>
     <t>7516T8</t>
   </si>
   <si>
     <t>+6.0P DM ext.</t>
   </si>
   <si>
     <t>4514T8</t>
   </si>
   <si>
     <t>+3.0P DM</t>
   </si>
   <si>
     <t>4516T8</t>
   </si>
   <si>
     <t>+3.0P DM ext.</t>
   </si>
   <si>
     <t>4518T8</t>
   </si>
   <si>
     <t>+3.0P Special B</t>
+  </si>
+  <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C170"/>
+  <dimension ref="A1:C203"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="25.2337512969971" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1221,425 +1389,425 @@
         <v>44</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>105</v>
+        <v>47</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>23</v>
@@ -2812,38 +2980,401 @@
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>298</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>299</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
         <v>300</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="169">
+      <c r="A169" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B169" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="C169" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="170">
+      <c r="A170" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="B170" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="C170" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="B171" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="C171" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="B172" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="C172" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="B173" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="C173" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="B174" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="C174" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="B175" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="C175" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="B176" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="C176" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="B177" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="C177" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="B178" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="C178" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="B179" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="C179" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="B180" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="C180" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="B181" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="C181" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="B182" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="C182" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="B183" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="B184" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="C184" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="B185" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="C185" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="B186" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="C186" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="B187" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="C187" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="B188" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="C188" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="B189" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="C189" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="B190" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="C190" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="B191" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="C191" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="B192" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="C192" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="B193" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="C193" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="B194" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="C194" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="B195" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="C195" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="B196" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="C196" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="B197" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="C197" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="B198" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="C198" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="B199" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="B200" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="C200" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="B201" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="C201" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="C202" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="C203" s="0" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>