--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1689,66 +1689,66 @@
   <si>
     <t>1065 DM</t>
   </si>
   <si>
     <t>1060 DM</t>
   </si>
   <si>
     <t>1055 DM</t>
   </si>
   <si>
     <t>1050 DM</t>
   </si>
   <si>
     <t>7552Q</t>
   </si>
   <si>
     <t>755 UM</t>
   </si>
   <si>
     <t xml:space="preserve">Euro/Combi/ </t>
   </si>
   <si>
     <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
+    <t xml:space="preserve">Accessories/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Multigrab S+ 120/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">Multigrab S+ 140/ </t>
   </si>
   <si>
     <t xml:space="preserve">Multigrab S+ 160/ </t>
   </si>
   <si>
     <t xml:space="preserve">Multigrab S+ 180/ </t>
   </si>
   <si>
     <t xml:space="preserve">Multifork S+/ </t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Accessories/ </t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -5509,99 +5509,99 @@
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="343">
       <c r="B343" s="0" t="s">
         <v>560</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="344">
       <c r="B344" s="0" t="s">
         <v>560</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
     </row>
     <row r="345">
       <c r="B345" s="0" t="s">
         <v>560</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="346">
       <c r="B346" s="0" t="s">
         <v>560</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
     </row>
     <row r="347">
       <c r="B347" s="0" t="s">
         <v>560</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="348">
       <c r="B348" s="0" t="s">
         <v>560</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="349">
       <c r="B349" s="0" t="s">
         <v>560</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="350">
       <c r="B350" s="0" t="s">
         <v>560</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="351">
       <c r="B351" s="0" t="s">
         <v>560</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="352">
       <c r="B352" s="0" t="s">
         <v>560</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="353">
       <c r="C353" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="354">
       <c r="C354" s="0" t="s">