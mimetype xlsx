--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -297,156 +297,156 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...103 lines deleted...]
-    <t>5814Q8</t>
   </si>
   <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t>3014Q8</t>
   </si>
   <si>
     <t>Q30 DM</t>
   </si>
   <si>
     <t>3016Q8</t>
   </si>
   <si>
     <t>Q30 DM ext.</t>
   </si>
   <si>
     <t>3514Q8</t>
   </si>
   <si>
     <t>Q35 DM</t>
   </si>
@@ -2705,260 +2705,260 @@
         <v>95</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B159" s="0" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
         <v>121</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="B162" s="0" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>16</v>
@@ -4960,425 +4960,425 @@
         <v>95</v>
       </c>
       <c r="B351" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B352" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B364" s="0" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
         <v>121</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="B367" s="0" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>132</v>
+        <v>196</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>130</v>
+        <v>197</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>222</v>
+        <v>132</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>219</v>
+        <v>98</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B388" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B389" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>16</v>