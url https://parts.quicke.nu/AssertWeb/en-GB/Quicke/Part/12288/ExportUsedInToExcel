--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="443" uniqueCount="443">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="504">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
     <t xml:space="preserve">Standard cutting edge/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bolt-on cutting edge/ </t>
   </si>
   <si>
     <t xml:space="preserve">SG HDX 23,20/ </t>
   </si>
   <si>
     <t xml:space="preserve">SG HDX 24,21/ </t>
   </si>
   <si>
@@ -1333,99 +1333,282 @@
     <t>7514T8</t>
   </si>
   <si>
     <t>+6.0P DM</t>
   </si>
   <si>
     <t>7516T8</t>
   </si>
   <si>
     <t>+6.0P DM ext.</t>
   </si>
   <si>
     <t>8713T8</t>
   </si>
   <si>
     <t>+7.0x DL</t>
   </si>
   <si>
     <t>8753T8</t>
   </si>
   <si>
     <t>8513T8</t>
   </si>
   <si>
     <t>+7.0P DL</t>
+  </si>
+  <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>8713V8</t>
+  </si>
+  <si>
+    <t>Valtra 88</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
+  </si>
+  <si>
+    <t>8513V8</t>
+  </si>
+  <si>
+    <t>Valtra 85</t>
+  </si>
+  <si>
+    <t>8523V8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C569"/>
+  <dimension ref="A1:C651"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="26.8952083587646" customWidth="1"/>
     <col min="3" max="3" width="36.0833587646484" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -4814,1818 +4997,2310 @@
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
         <v>440</v>
       </c>
       <c r="B338" s="0" t="s">
         <v>439</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
         <v>441</v>
       </c>
       <c r="B339" s="0" t="s">
         <v>442</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>73</v>
+        <v>443</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>74</v>
+        <v>444</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>75</v>
+        <v>445</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>76</v>
+        <v>444</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>77</v>
+        <v>446</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>78</v>
+        <v>447</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>79</v>
+        <v>448</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>80</v>
+        <v>449</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>81</v>
+        <v>450</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>82</v>
+        <v>451</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>83</v>
+        <v>452</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>84</v>
+        <v>453</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>85</v>
+        <v>454</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>86</v>
+        <v>455</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>87</v>
+        <v>456</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>88</v>
+        <v>457</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>89</v>
+        <v>458</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>90</v>
+        <v>459</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>91</v>
+        <v>460</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>92</v>
+        <v>461</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>93</v>
+        <v>462</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>94</v>
+        <v>463</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>95</v>
+        <v>464</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>96</v>
+        <v>465</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>97</v>
+        <v>466</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>98</v>
+        <v>459</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>99</v>
+        <v>467</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>100</v>
+        <v>468</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>101</v>
+        <v>469</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>102</v>
+        <v>468</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>103</v>
+        <v>470</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>104</v>
+        <v>461</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>105</v>
+        <v>471</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>106</v>
+        <v>447</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>107</v>
+        <v>472</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>104</v>
+        <v>473</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>108</v>
+        <v>474</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>109</v>
+        <v>475</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>110</v>
+        <v>476</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>111</v>
+        <v>475</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>112</v>
+        <v>477</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>113</v>
+        <v>478</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>114</v>
+        <v>479</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>115</v>
+        <v>480</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>116</v>
+        <v>481</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>117</v>
+        <v>480</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>118</v>
+        <v>482</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>119</v>
+        <v>483</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>120</v>
+        <v>484</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>119</v>
+        <v>483</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>121</v>
+        <v>485</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>122</v>
+        <v>486</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>123</v>
+        <v>487</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>124</v>
+        <v>488</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>125</v>
+        <v>489</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>124</v>
+        <v>490</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>126</v>
+        <v>491</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>127</v>
+        <v>492</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>128</v>
+        <v>493</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>129</v>
+        <v>494</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>130</v>
+        <v>495</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>127</v>
+        <v>494</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>131</v>
+        <v>496</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>129</v>
+        <v>497</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>196</v>
+        <v>498</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>197</v>
+        <v>497</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>198</v>
+        <v>499</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>199</v>
+        <v>500</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>200</v>
+        <v>501</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>201</v>
+        <v>502</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>202</v>
+        <v>503</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>203</v>
+        <v>502</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>204</v>
+        <v>73</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>205</v>
+        <v>74</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>206</v>
+        <v>75</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>207</v>
+        <v>76</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>208</v>
+        <v>77</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>209</v>
+        <v>78</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>210</v>
+        <v>79</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>207</v>
+        <v>80</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>211</v>
+        <v>81</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>209</v>
+        <v>82</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>212</v>
+        <v>83</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>213</v>
+        <v>84</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>214</v>
+        <v>85</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>215</v>
+        <v>86</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>216</v>
+        <v>87</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>217</v>
+        <v>88</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>218</v>
+        <v>89</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>219</v>
+        <v>90</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>220</v>
+        <v>91</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>221</v>
+        <v>92</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>222</v>
+        <v>93</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>219</v>
+        <v>94</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>132</v>
+        <v>95</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>133</v>
+        <v>97</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>134</v>
+        <v>98</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>135</v>
+        <v>99</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>136</v>
+        <v>100</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>137</v>
+        <v>101</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>138</v>
+        <v>102</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>139</v>
+        <v>103</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>140</v>
+        <v>104</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>142</v>
+        <v>106</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>143</v>
+        <v>107</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>140</v>
+        <v>104</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>144</v>
+        <v>108</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>145</v>
+        <v>109</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>146</v>
+        <v>110</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>147</v>
+        <v>111</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>148</v>
+        <v>112</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>173</v>
+        <v>114</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>174</v>
+        <v>115</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>175</v>
+        <v>116</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>176</v>
+        <v>117</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>174</v>
+        <v>119</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>178</v>
+        <v>120</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>174</v>
+        <v>119</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>149</v>
+        <v>121</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>150</v>
+        <v>122</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>151</v>
+        <v>123</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>152</v>
+        <v>124</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>153</v>
+        <v>125</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>154</v>
+        <v>124</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>156</v>
+        <v>126</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>157</v>
+        <v>127</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>158</v>
+        <v>128</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>152</v>
+        <v>129</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>159</v>
+        <v>130</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>152</v>
+        <v>127</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>179</v>
+        <v>131</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>180</v>
+        <v>129</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>182</v>
+        <v>201</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>184</v>
+        <v>205</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>188</v>
+        <v>206</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>182</v>
+        <v>207</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>163</v>
+        <v>207</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>165</v>
+        <v>209</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>166</v>
+        <v>212</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>163</v>
+        <v>213</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>163</v>
+        <v>215</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>169</v>
+        <v>217</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>171</v>
+        <v>219</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>172</v>
+        <v>220</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>169</v>
+        <v>221</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>189</v>
+        <v>222</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>190</v>
+        <v>219</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>191</v>
+        <v>132</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>192</v>
+        <v>98</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>193</v>
+        <v>133</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>195</v>
+        <v>135</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>192</v>
+        <v>136</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C428" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B429" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C429" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B432" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>146</v>
+        <v>173</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>147</v>
+        <v>174</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>148</v>
+        <v>175</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>145</v>
+        <v>176</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B435" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>177</v>
+        <v>149</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>178</v>
+        <v>151</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>174</v>
+        <v>152</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C441" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C442" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>158</v>
+        <v>179</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>152</v>
+        <v>180</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>159</v>
+        <v>181</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>152</v>
+        <v>182</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C445" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B446" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B449" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>187</v>
+        <v>160</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>184</v>
+        <v>161</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>188</v>
+        <v>162</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>182</v>
+        <v>163</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B453" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B457" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>170</v>
+        <v>189</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>172</v>
+        <v>191</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>169</v>
+        <v>192</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B461" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>193</v>
+        <v>133</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="B463" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C463" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="B464" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C464" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="B465" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C465" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B466" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C466" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B467" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C467" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="B468" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C468" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B469" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C469" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="B470" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C470" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B471" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C471" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B472" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C472" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B473" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C473" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B474" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C474" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B475" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C475" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B476" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C476" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B477" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C477" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B478" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C478" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B479" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C479" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B480" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C480" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B481" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C481" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B482" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C482" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B483" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C483" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B484" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C484" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="B485" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C485" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B486" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C486" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B487" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C487" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="B488" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="C488" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B489" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C489" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B490" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C490" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B491" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C491" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B492" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C492" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B493" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C493" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B494" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C494" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B495" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C495" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B496" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C496" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B497" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C497" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B498" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C498" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="B463" s="0" t="s">
+      <c r="B499" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="C463" s="0" t="s">
-[...178 lines deleted...]
-    <row r="499">
       <c r="C499" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="500">
+      <c r="A500" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="B500" s="0" t="s">
+        <v>444</v>
+      </c>
       <c r="C500" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="501">
+      <c r="A501" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="B501" s="0" t="s">
+        <v>444</v>
+      </c>
       <c r="C501" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="502">
+      <c r="A502" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="B502" s="0" t="s">
+        <v>444</v>
+      </c>
       <c r="C502" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="503">
+      <c r="A503" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="B503" s="0" t="s">
+        <v>444</v>
+      </c>
       <c r="C503" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="504">
+      <c r="A504" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="B504" s="0" t="s">
+        <v>447</v>
+      </c>
       <c r="C504" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="505">
+      <c r="A505" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="B505" s="0" t="s">
+        <v>447</v>
+      </c>
       <c r="C505" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="506">
+      <c r="A506" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="B506" s="0" t="s">
+        <v>449</v>
+      </c>
       <c r="C506" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="507">
+      <c r="A507" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="B507" s="0" t="s">
+        <v>449</v>
+      </c>
       <c r="C507" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="508">
+      <c r="A508" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="B508" s="0" t="s">
+        <v>451</v>
+      </c>
       <c r="C508" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="509">
+      <c r="A509" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="B509" s="0" t="s">
+        <v>453</v>
+      </c>
       <c r="C509" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="510">
+      <c r="A510" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="B510" s="0" t="s">
+        <v>455</v>
+      </c>
       <c r="C510" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="511">
+      <c r="A511" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="B511" s="0" t="s">
+        <v>457</v>
+      </c>
       <c r="C511" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="512">
+      <c r="A512" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="B512" s="0" t="s">
+        <v>459</v>
+      </c>
       <c r="C512" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="513">
+      <c r="A513" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="B513" s="0" t="s">
+        <v>461</v>
+      </c>
       <c r="C513" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="514">
+      <c r="A514" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="B514" s="0" t="s">
+        <v>463</v>
+      </c>
       <c r="C514" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="515">
+      <c r="A515" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="B515" s="0" t="s">
+        <v>465</v>
+      </c>
       <c r="C515" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="516">
+      <c r="A516" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B516" s="0" t="s">
+        <v>459</v>
+      </c>
       <c r="C516" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="517">
+      <c r="A517" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="B517" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="C517" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="518">
+      <c r="A518" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B518" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="C518" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="519">
+      <c r="A519" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B519" s="0" t="s">
+        <v>461</v>
+      </c>
       <c r="C519" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="520">
+      <c r="A520" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B520" s="0" t="s">
+        <v>447</v>
+      </c>
       <c r="C520" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="521">
+      <c r="A521" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B521" s="0" t="s">
+        <v>447</v>
+      </c>
       <c r="C521" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="522">
+      <c r="A522" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="B522" s="0" t="s">
+        <v>473</v>
+      </c>
       <c r="C522" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="523">
+      <c r="A523" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B523" s="0" t="s">
+        <v>475</v>
+      </c>
       <c r="C523" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="524">
+      <c r="A524" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B524" s="0" t="s">
+        <v>475</v>
+      </c>
       <c r="C524" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="525">
+      <c r="A525" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B525" s="0" t="s">
+        <v>475</v>
+      </c>
       <c r="C525" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="526">
+      <c r="A526" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B526" s="0" t="s">
+        <v>475</v>
+      </c>
       <c r="C526" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="527">
+      <c r="A527" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="B527" s="0" t="s">
+        <v>478</v>
+      </c>
       <c r="C527" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="528">
+      <c r="A528" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="B528" s="0" t="s">
+        <v>478</v>
+      </c>
       <c r="C528" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="529">
+      <c r="A529" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="B529" s="0" t="s">
+        <v>480</v>
+      </c>
       <c r="C529" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="530">
+      <c r="A530" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="B530" s="0" t="s">
+        <v>480</v>
+      </c>
       <c r="C530" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="531">
+      <c r="A531" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="B531" s="0" t="s">
+        <v>483</v>
+      </c>
       <c r="C531" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="532">
+      <c r="A532" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B532" s="0" t="s">
+        <v>483</v>
+      </c>
       <c r="C532" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="533">
+      <c r="A533" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="B533" s="0" t="s">
+        <v>486</v>
+      </c>
       <c r="C533" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="534">
+      <c r="A534" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="B534" s="0" t="s">
+        <v>488</v>
+      </c>
       <c r="C534" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="535">
+      <c r="A535" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="B535" s="0" t="s">
+        <v>490</v>
+      </c>
       <c r="C535" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="536">
+      <c r="A536" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B536" s="0" t="s">
+        <v>494</v>
+      </c>
       <c r="C536" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="537">
+      <c r="A537" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B537" s="0" t="s">
+        <v>494</v>
+      </c>
       <c r="C537" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="538">
+      <c r="A538" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B538" s="0" t="s">
+        <v>494</v>
+      </c>
       <c r="C538" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="539">
+      <c r="A539" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B539" s="0" t="s">
+        <v>494</v>
+      </c>
       <c r="C539" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="540">
+      <c r="A540" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B540" s="0" t="s">
+        <v>497</v>
+      </c>
       <c r="C540" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="541">
+      <c r="A541" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B541" s="0" t="s">
+        <v>497</v>
+      </c>
       <c r="C541" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="542">
+      <c r="A542" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B542" s="0" t="s">
+        <v>497</v>
+      </c>
       <c r="C542" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="543">
+      <c r="A543" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B543" s="0" t="s">
+        <v>497</v>
+      </c>
       <c r="C543" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="544">
+      <c r="A544" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="B544" s="0" t="s">
+        <v>500</v>
+      </c>
       <c r="C544" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="545">
+      <c r="A545" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="B545" s="0" t="s">
+        <v>500</v>
+      </c>
       <c r="C545" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="546">
       <c r="C546" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="547">
       <c r="C547" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="548">
       <c r="C548" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="549">
       <c r="C549" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="550">
@@ -6703,32 +7378,442 @@
         <v>16</v>
       </c>
     </row>
     <row r="565">
       <c r="C565" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="566">
       <c r="C566" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="567">
       <c r="C567" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="568">
       <c r="C568" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="569">
       <c r="C569" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="C570" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="C571" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="C572" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="C573" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="C574" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="C575" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="C576" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="C577" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="C578" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="C579" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="C580" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="C581" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="C582" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="C583" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="C584" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="C585" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="C586" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="C587" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="C588" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="C589" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="C590" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="C591" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="C592" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="C593" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="C594" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="C595" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="C596" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="C597" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="C598" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="C599" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="C600" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="C601" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="C602" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="C603" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="C604" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="C605" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="C606" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="C607" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="C608" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="C609" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="C610" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="C611" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="C612" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="C613" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="C614" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="C615" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="C616" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="C617" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="C618" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="C619" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="C620" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="C621" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="C622" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="C623" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="C624" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="C625" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="C626" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="C627" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="C628" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="C629" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="C630" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="C631" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="C632" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="C633" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="C634" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="C635" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="C636" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="C637" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="C638" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="C639" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="C640" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="C641" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="C642" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="C643" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="C644" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="C645" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="C646" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="C647" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="C648" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="C649" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="C650" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="C651" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>