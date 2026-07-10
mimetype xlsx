--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -276,237 +276,237 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...184 lines deleted...]
-    <t>7854Q8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -1099,425 +1099,425 @@
         <v>88</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B64" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B67" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
@@ -2045,419 +2045,419 @@
         <v>88</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B150" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B153" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="174">
       <c r="C174" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="175">
       <c r="C175" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>