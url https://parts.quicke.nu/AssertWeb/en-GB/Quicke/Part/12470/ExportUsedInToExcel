--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -189,136 +189,136 @@
   <si>
     <t>110158</t>
   </si>
   <si>
     <t>110159</t>
   </si>
   <si>
     <t>110166</t>
   </si>
   <si>
     <t>110168</t>
   </si>
   <si>
     <t>110169</t>
   </si>
   <si>
     <t>110176</t>
   </si>
   <si>
     <t>110178</t>
   </si>
   <si>
     <t>110146</t>
   </si>
   <si>
+    <t>Bale Handling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bale fork XL+/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bale fork L+/ </t>
+  </si>
+  <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
     <t>101278</t>
   </si>
   <si>
     <t>Q7M DL</t>
   </si>
   <si>
     <t>101286</t>
   </si>
   <si>
     <t>Q8S DL</t>
   </si>
   <si>
     <t>101288</t>
   </si>
   <si>
     <t>Q8M DL</t>
   </si>
   <si>
     <t>110288</t>
   </si>
   <si>
     <t xml:space="preserve">Euro/ </t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">Bale fork L+/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C73"/>
+  <dimension ref="A1:C72"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="26.8952083587646" customWidth="1"/>
     <col min="3" max="3" width="13.6311664581299" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -692,132 +692,132 @@
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="0" t="s">
+      <c r="B39" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="B39" s="0" t="s">
+      <c r="C39" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="40">
-      <c r="A40" s="0" t="s">
+      <c r="B40" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C40" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="B40" s="0" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="41">
-      <c r="A41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B41" s="0" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>70</v>
+        <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B44" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="B44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="s">
         <v>70</v>
       </c>
-    </row>
-    <row r="45">
       <c r="B45" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C45" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="s">
         <v>72</v>
       </c>
-    </row>
-    <row r="46">
       <c r="B46" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="47">
+      <c r="A47" s="0" t="s">
+        <v>72</v>
+      </c>
       <c r="B47" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="48">
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="C51" s="0" t="s">
         <v>10</v>
@@ -903,37 +903,32 @@
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="C72" s="0" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>