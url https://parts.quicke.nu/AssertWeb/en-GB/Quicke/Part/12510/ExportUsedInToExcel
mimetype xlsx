--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -564,90 +564,90 @@
   <si>
     <t>4514Q8</t>
   </si>
   <si>
     <t>Q45 DM</t>
   </si>
   <si>
     <t>4516Q8</t>
   </si>
   <si>
     <t>Q45 DM ext.</t>
   </si>
   <si>
     <t>4554Q8</t>
   </si>
   <si>
     <t>4564Q8</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4611Q8</t>
+  </si>
+  <si>
+    <t>Q46 US</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...37 lines deleted...]
-    <t>Q48 DM</t>
   </si>
   <si>
     <t>4111T8</t>
   </si>
   <si>
     <t>+3.1 US</t>
   </si>
   <si>
     <t>4114T8</t>
   </si>
   <si>
     <t>+3.1 DM</t>
   </si>
   <si>
     <t>4154T8</t>
   </si>
   <si>
     <t>4611T8</t>
   </si>
   <si>
     <t>+3.1P US</t>
   </si>
   <si>
     <t>4614T8</t>
   </si>
@@ -8220,117 +8220,117 @@
         <v>184</v>
       </c>
       <c r="B649" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C649" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
         <v>186</v>
       </c>
       <c r="B650" s="0" t="s">
         <v>187</v>
       </c>
       <c r="C650" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C651" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C652" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C653" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="C654" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C655" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C656" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="C657" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
         <v>200</v>
       </c>
       <c r="B658" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C658" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
         <v>202</v>
       </c>
       <c r="B659" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C659" s="0" t="s">
         <v>5</v>