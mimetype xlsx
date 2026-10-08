--- v1 (2026-07-10)
+++ v2 (2026-10-08)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="333">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2111Q8</t>
   </si>
   <si>
     <t>Q21 US</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>2113Q8</t>
   </si>
   <si>
     <t>Q21 DS</t>
   </si>
   <si>
@@ -991,50 +991,59 @@
     <t>920 US</t>
   </si>
   <si>
     <t>1060 DM</t>
   </si>
   <si>
     <t>9601Q</t>
   </si>
   <si>
     <t>960 US</t>
   </si>
   <si>
     <t>9602Q</t>
   </si>
   <si>
     <t>960 UM</t>
   </si>
   <si>
     <t>9101Q</t>
   </si>
   <si>
     <t>910 US</t>
   </si>
   <si>
     <t>/12712610-1 Cylinder</t>
+  </si>
+  <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
   </si>
   <si>
     <t>/12715010-1 Cylinder</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1042,51 +1051,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C206"/>
+  <dimension ref="A1:C208"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="20.4498958587646" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -3139,143 +3148,165 @@
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>130</v>
+        <v>329</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>131</v>
+        <v>330</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>242</v>
+        <v>331</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>243</v>
+        <v>330</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>329</v>
+        <v>5</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>244</v>
+        <v>130</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>245</v>
+        <v>131</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>329</v>
+        <v>5</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>187</v>
+        <v>244</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>188</v>
+        <v>245</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>5</v>
+        <v>332</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="B196" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="C196" s="0" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B197" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C197" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="B196" s="0" t="s">
+      <c r="B198" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="C196" s="0" t="s">
-[...8 lines deleted...]
-    <row r="198">
       <c r="C198" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="199">
       <c r="C199" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="200">
       <c r="C200" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="201">
       <c r="C201" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="202">
       <c r="C202" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="203">
       <c r="C203" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="204">
       <c r="C204" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="205">
       <c r="C205" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="206">
       <c r="C206" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="C207" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="C208" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>