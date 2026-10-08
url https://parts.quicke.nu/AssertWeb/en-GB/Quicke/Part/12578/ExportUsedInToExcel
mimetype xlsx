--- v1 (2026-07-10)
+++ v2 (2026-10-08)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="494" uniqueCount="494">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="555" uniqueCount="555">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>1080 DM</t>
   </si>
   <si>
     <t xml:space="preserve">Hydroquick/ </t>
   </si>
   <si>
     <t>1085 DM</t>
   </si>
   <si>
     <t>1070 DM</t>
   </si>
   <si>
     <t>1065 DM</t>
   </si>
   <si>
@@ -1483,50 +1483,233 @@
     <t>Q75 DM ext.</t>
   </si>
   <si>
     <t>7524Q8</t>
   </si>
   <si>
     <t>8513Q8</t>
   </si>
   <si>
     <t>Q85 DL</t>
   </si>
   <si>
     <t>8523Q8</t>
   </si>
   <si>
     <t>8713Q8</t>
   </si>
   <si>
     <t>Q85x DL</t>
   </si>
   <si>
     <t>4114Q8</t>
   </si>
   <si>
     <t>8753Q8</t>
+  </si>
+  <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>8713V8</t>
+  </si>
+  <si>
+    <t>Valtra 88</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
+  </si>
+  <si>
+    <t>8513V8</t>
+  </si>
+  <si>
+    <t>Valtra 85</t>
+  </si>
+  <si>
+    <t>8523V8</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1534,51 +1717,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C292"/>
+  <dimension ref="A1:C328"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="23.5917320251465" customWidth="1"/>
     <col min="3" max="3" width="13.0531358718872" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -4481,143 +4664,539 @@
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
         <v>491</v>
       </c>
       <c r="B268" s="0" t="s">
         <v>325</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
         <v>492</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>490</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="270">
+      <c r="A270" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B270" s="0" t="s">
+        <v>494</v>
+      </c>
       <c r="C270" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="271">
+      <c r="A271" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B271" s="0" t="s">
+        <v>494</v>
+      </c>
       <c r="C271" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="272">
+      <c r="A272" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B272" s="0" t="s">
+        <v>497</v>
+      </c>
       <c r="C272" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="273">
+      <c r="A273" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B273" s="0" t="s">
+        <v>499</v>
+      </c>
       <c r="C273" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="274">
+      <c r="A274" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="B274" s="0" t="s">
+        <v>501</v>
+      </c>
       <c r="C274" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="275">
+      <c r="A275" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="B275" s="0" t="s">
+        <v>503</v>
+      </c>
       <c r="C275" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="276">
+      <c r="A276" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="B276" s="0" t="s">
+        <v>505</v>
+      </c>
       <c r="C276" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="277">
+      <c r="A277" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="B277" s="0" t="s">
+        <v>507</v>
+      </c>
       <c r="C277" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="278">
+      <c r="A278" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="B278" s="0" t="s">
+        <v>509</v>
+      </c>
       <c r="C278" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="279">
+      <c r="A279" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="B279" s="0" t="s">
+        <v>511</v>
+      </c>
       <c r="C279" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="280">
+      <c r="A280" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="B280" s="0" t="s">
+        <v>513</v>
+      </c>
       <c r="C280" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="281">
+      <c r="A281" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="B281" s="0" t="s">
+        <v>515</v>
+      </c>
       <c r="C281" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="282">
+      <c r="A282" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="B282" s="0" t="s">
+        <v>509</v>
+      </c>
       <c r="C282" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="283">
+      <c r="A283" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="B283" s="0" t="s">
+        <v>518</v>
+      </c>
       <c r="C283" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="284">
+      <c r="A284" s="0" t="s">
+        <v>519</v>
+      </c>
+      <c r="B284" s="0" t="s">
+        <v>518</v>
+      </c>
       <c r="C284" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="285">
+      <c r="A285" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="B285" s="0" t="s">
+        <v>511</v>
+      </c>
       <c r="C285" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="286">
+      <c r="A286" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="B286" s="0" t="s">
+        <v>497</v>
+      </c>
       <c r="C286" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="287">
+      <c r="A287" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="B287" s="0" t="s">
+        <v>523</v>
+      </c>
       <c r="C287" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="288">
+      <c r="A288" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="B288" s="0" t="s">
+        <v>525</v>
+      </c>
       <c r="C288" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="289">
+      <c r="A289" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="B289" s="0" t="s">
+        <v>525</v>
+      </c>
       <c r="C289" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="290">
+      <c r="A290" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="B290" s="0" t="s">
+        <v>528</v>
+      </c>
       <c r="C290" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="291">
+      <c r="A291" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="B291" s="0" t="s">
+        <v>530</v>
+      </c>
       <c r="C291" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
     </row>
     <row r="292">
+      <c r="A292" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="B292" s="0" t="s">
+        <v>530</v>
+      </c>
       <c r="C292" s="0" t="s">
-        <v>493</v>
+        <v>279</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="B293" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="C293" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="B294" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="C294" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="B295" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C295" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="B296" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="C296" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="B297" s="0" t="s">
+        <v>540</v>
+      </c>
+      <c r="C297" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="B298" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="C298" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="B299" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="C299" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="B300" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="C300" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="B301" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="C301" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="B302" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="C302" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="B303" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="C303" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="B304" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="C304" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="B305" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="C305" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="C306" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="C307" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="C308" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="C309" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="C310" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="C311" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="C312" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="C313" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="C314" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="C315" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="C316" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="C317" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="C318" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="C319" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="C320" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="C321" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="C322" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="C323" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="C324" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="C325" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="C326" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="C327" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="C328" s="0" t="s">
+        <v>554</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>