--- v0 (2026-05-26)
+++ v1 (2026-08-15)
@@ -255,270 +255,270 @@
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>9810Q8</t>
+  </si>
+  <si>
+    <t>Q98 DXL</t>
+  </si>
+  <si>
+    <t>4611Q8</t>
+  </si>
+  <si>
+    <t>Q46 US</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5611Q8</t>
+  </si>
+  <si>
+    <t>Q56 US</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5111Q8</t>
+  </si>
+  <si>
+    <t>Q51 US</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
+    <t>8813Q8</t>
+  </si>
+  <si>
+    <t>Q88 DL</t>
+  </si>
+  <si>
+    <t>8853Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...217 lines deleted...]
-    <t>8853Q8</t>
   </si>
   <si>
     <t>2011Q8</t>
   </si>
   <si>
     <t>Q20 US</t>
   </si>
   <si>
     <t>2013Q8</t>
   </si>
   <si>
     <t>Q20 DS</t>
   </si>
   <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t>2513Q8</t>
   </si>
   <si>
     <t>Q25 DS</t>
   </si>
@@ -2074,491 +2074,491 @@
         <v>81</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B62" s="0" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>115</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B65" s="0" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="B86" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>155</v>
+        <v>84</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
@@ -4043,1921 +4043,1921 @@
         <v>81</v>
       </c>
       <c r="B224" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B225" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>88</v>
+        <v>157</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>89</v>
+        <v>158</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>196</v>
+        <v>339</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>192</v>
+        <v>340</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>390</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>407</v>
+        <v>275</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>408</v>
+        <v>276</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B295" s="0" t="s">
         <v>291</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>298</v>
+        <v>91</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>299</v>
+        <v>92</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>101</v>
+        <v>197</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>102</v>
+        <v>198</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B311" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B316" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>219</v>
+        <v>300</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>213</v>
+        <v>301</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>329</v>
+        <v>409</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>327</v>
+        <v>410</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>453</v>
+        <v>102</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>454</v>
+        <v>103</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B367" s="0" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
         <v>115</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B370" s="0" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>142</v>
+        <v>220</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>140</v>
+        <v>221</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B390" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>236</v>
+        <v>156</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>233</v>
+        <v>84</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
         <v>273</v>
       </c>
       <c r="B395" s="0" t="s">
         <v>274</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B396" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
         <v>189</v>
       </c>
       <c r="B397" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B398" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>338</v>
@@ -6108,65 +6108,65 @@
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
         <v>296</v>
       </c>
       <c r="B412" s="0" t="s">
         <v>297</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
         <v>298</v>
       </c>
       <c r="B413" s="0" t="s">
         <v>299</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B414" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B415" s="0" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B416" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
         <v>199</v>
       </c>
       <c r="B417" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>338</v>
@@ -6614,252 +6614,252 @@
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B458" s="0" t="s">
         <v>450</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
         <v>453</v>
       </c>
       <c r="B459" s="0" t="s">
         <v>454</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B460" s="0" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B461" s="0" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B463" s="0" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B464" s="0" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B466" s="0" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B467" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B470" s="0" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B471" s="0" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B472" s="0" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B473" s="0" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B474" s="0" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B475" s="0" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B476" s="0" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
         <v>232</v>
       </c>
       <c r="B479" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B480" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C480" s="0" t="s">
         <v>338</v>
@@ -7362,54 +7362,54 @@
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B526" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C526" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B527" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C527" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B528" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C528" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B529" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C529" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B530" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C530" s="0" t="s">
         <v>338</v>
@@ -7659,87 +7659,87 @@
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
         <v>277</v>
       </c>
       <c r="B553" s="0" t="s">
         <v>278</v>
       </c>
       <c r="C553" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
         <v>279</v>
       </c>
       <c r="B554" s="0" t="s">
         <v>280</v>
       </c>
       <c r="C554" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B555" s="0" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="C555" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B556" s="0" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C556" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B557" s="0" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="C557" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C558" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
         <v>300</v>
       </c>
       <c r="B559" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C559" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
         <v>302</v>
       </c>
       <c r="B560" s="0" t="s">
         <v>303</v>
       </c>
       <c r="C560" s="0" t="s">
         <v>338</v>
@@ -7846,87 +7846,87 @@
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
         <v>420</v>
       </c>
       <c r="B570" s="0" t="s">
         <v>421</v>
       </c>
       <c r="C570" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
         <v>422</v>
       </c>
       <c r="B571" s="0" t="s">
         <v>423</v>
       </c>
       <c r="C571" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B572" s="0" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C572" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B573" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="C573" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B574" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C574" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B575" s="0" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="C575" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
         <v>220</v>
       </c>
       <c r="B576" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C576" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B577" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C577" s="0" t="s">
         <v>338</v>
@@ -7967,65 +7967,65 @@
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
         <v>230</v>
       </c>
       <c r="B581" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C581" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
         <v>231</v>
       </c>
       <c r="B582" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C582" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B583" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C583" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B584" s="0" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C584" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B585" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C585" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
         <v>199</v>
       </c>
       <c r="B586" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C586" s="0" t="s">
         <v>338</v>
@@ -8264,142 +8264,142 @@
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
         <v>440</v>
       </c>
       <c r="B608" s="0" t="s">
         <v>438</v>
       </c>
       <c r="C608" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
         <v>453</v>
       </c>
       <c r="B609" s="0" t="s">
         <v>454</v>
       </c>
       <c r="C609" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B610" s="0" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="C610" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B611" s="0" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C611" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C612" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B613" s="0" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C613" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B614" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C614" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C615" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C616" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B617" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C617" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B618" s="0" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C618" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B619" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C619" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
         <v>199</v>
       </c>
       <c r="B620" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C620" s="0" t="s">
         <v>338</v>
@@ -8638,120 +8638,120 @@
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
         <v>440</v>
       </c>
       <c r="B642" s="0" t="s">
         <v>438</v>
       </c>
       <c r="C642" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
         <v>453</v>
       </c>
       <c r="B643" s="0" t="s">
         <v>454</v>
       </c>
       <c r="C643" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B644" s="0" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="C644" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B645" s="0" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C645" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C646" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B647" s="0" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C647" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B648" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C648" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C649" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C650" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
         <v>210</v>
       </c>
       <c r="B651" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C651" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B652" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C652" s="0" t="s">
         <v>338</v>
@@ -9056,120 +9056,120 @@
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
         <v>451</v>
       </c>
       <c r="B680" s="0" t="s">
         <v>448</v>
       </c>
       <c r="C680" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B681" s="0" t="s">
         <v>450</v>
       </c>
       <c r="C681" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B682" s="0" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C682" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B683" s="0" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C683" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B684" s="0" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="C684" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B685" s="0" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C685" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B686" s="0" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C686" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C687" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C688" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
         <v>210</v>
       </c>
       <c r="B689" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C689" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B690" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C690" s="0" t="s">
         <v>338</v>
@@ -9342,120 +9342,120 @@
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
         <v>451</v>
       </c>
       <c r="B706" s="0" t="s">
         <v>448</v>
       </c>
       <c r="C706" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B707" s="0" t="s">
         <v>450</v>
       </c>
       <c r="C707" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B708" s="0" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C708" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B709" s="0" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C709" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B710" s="0" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="C710" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B711" s="0" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C711" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B712" s="0" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C712" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C713" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C714" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B715" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C715" s="0" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B716" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C716" s="0" t="s">
         <v>455</v>