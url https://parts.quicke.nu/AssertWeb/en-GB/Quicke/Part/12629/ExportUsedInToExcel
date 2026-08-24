--- v0 (2026-04-20)
+++ v1 (2026-08-24)
@@ -2800,118 +2800,118 @@
       <c r="B314" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="315">
       <c r="B315" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="316">
       <c r="B316" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="317">
       <c r="B317" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="318">
       <c r="B318" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="319">
       <c r="B319" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="320">
       <c r="B320" s="0" t="s">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>6</v>
+        <v>63</v>
       </c>
     </row>
     <row r="321">
       <c r="B321" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="322">
       <c r="B322" s="0" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="323">
       <c r="B323" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="324">
       <c r="B324" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>63</v>
+        <v>6</v>
       </c>
     </row>
     <row r="325">
       <c r="B325" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>63</v>
+        <v>6</v>
       </c>
     </row>
     <row r="326">
       <c r="C326" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="327">
       <c r="C327" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="328">
       <c r="C328" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="329">
       <c r="C329" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="330">
       <c r="C330" s="0" t="s">
         <v>4</v>