--- v0 (2026-04-16)
+++ v1 (2026-07-10)
@@ -211,51 +211,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C118"/>
+  <dimension ref="A1:C124"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="26.8952083587646" customWidth="1"/>
     <col min="3" max="3" width="18.8119697570801" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -435,142 +435,142 @@
       <c r="B24" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>4</v>
+        <v>22</v>
       </c>
     </row>
     <row r="29">
       <c r="B29" s="0" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>4</v>
+        <v>23</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="0" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32">
       <c r="B32" s="0" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" s="0" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>23</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="0" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>4</v>
+        <v>24</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>4</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>24</v>
+        <v>4</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>28</v>
       </c>
@@ -775,74 +775,86 @@
       <c r="B65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="66">
       <c r="B66" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="67">
       <c r="B67" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="68">
       <c r="B68" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="B69" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="B70" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="B71" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="0" t="s">
         <v>3</v>
       </c>
-      <c r="C68" s="0" t="s">
+      <c r="C72" s="0" t="s">
         <v>51</v>
-      </c>
-[...18 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="73">
       <c r="C73" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="74">
       <c r="C74" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="75">
       <c r="C75" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="76">
       <c r="C76" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="77">
       <c r="C77" s="0" t="s">
         <v>52</v>
@@ -1028,32 +1040,62 @@
         <v>52</v>
       </c>
     </row>
     <row r="114">
       <c r="C114" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="115">
       <c r="C115" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="116">
       <c r="C116" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="117">
       <c r="C117" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="118">
       <c r="C118" s="0" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="C119" s="0" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="C120" s="0" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="C121" s="0" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="C122" s="0" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="C123" s="0" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="C124" s="0" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>