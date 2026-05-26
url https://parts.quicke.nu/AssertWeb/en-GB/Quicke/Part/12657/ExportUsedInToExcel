--- v0 (2026-04-05)
+++ v1 (2026-05-26)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="102">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Buckets</t>
   </si>
   <si>
     <t xml:space="preserve">Accessories/ </t>
   </si>
   <si>
     <t>Attachment kit</t>
   </si>
   <si>
     <t xml:space="preserve">Attachment U-bolt/ </t>
   </si>
   <si>
     <t xml:space="preserve">U-bolt XL/ </t>
   </si>
   <si>
@@ -81,325 +81,328 @@
   <si>
     <t xml:space="preserve">ElectroDrive LCS/ </t>
   </si>
   <si>
     <t>CQ16N1</t>
   </si>
   <si>
     <t>160c</t>
   </si>
   <si>
     <t xml:space="preserve">Loader beam/ </t>
   </si>
   <si>
     <t>CT16N1</t>
   </si>
   <si>
     <t>CQ18N1</t>
   </si>
   <si>
     <t>180c</t>
   </si>
   <si>
     <t>CT18N1</t>
   </si>
   <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>110176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
     <t>110178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
-    <t>110176</t>
-[...38 lines deleted...]
-    <t>Q5S DM</t>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>101178</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
-    <t>101178</t>
-[...34 lines deleted...]
-  <si>
     <t>110288</t>
   </si>
   <si>
     <t>Q8M DL</t>
   </si>
   <si>
     <t xml:space="preserve">Big BM/ </t>
   </si>
   <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
     <t>101286</t>
   </si>
   <si>
     <t>Q8S DL</t>
   </si>
   <si>
     <t>101288</t>
   </si>
   <si>
-    <t>101278</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Service Solutions/ </t>
   </si>
   <si>
     <t xml:space="preserve">140GS+/ </t>
   </si>
   <si>
     <t xml:space="preserve">140VS+/ </t>
   </si>
   <si>
     <t xml:space="preserve">90GS+/ </t>
   </si>
   <si>
     <t xml:space="preserve">100GS+/ </t>
   </si>
   <si>
     <t xml:space="preserve">120GS+/ </t>
   </si>
   <si>
     <t xml:space="preserve">160GS+/ </t>
   </si>
   <si>
+    <t xml:space="preserve">Big Bale Fork/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">XH M+ 160/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">XH M+ 180/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">XH M+ 200/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">XH M+ 220/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">XH M+ 240/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">XH M+ 260/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maxi Grapple 210 MK2/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maxi Grapple 240 MK2/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maxi Grapple 260 MK2/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maxi Grapple 210T MK2/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maxi Grapple 240T MK2/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maxi Grapple 260T MK2/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unigrip XL+/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unigrip L+/ </t>
+  </si>
+  <si>
+    <t>Lifting Implements</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Log Grab 2013 -/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bale Fork S+/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">90VS+/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">100VS+/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">120VS+/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">160VS+/ </t>
   </si>
   <si>
-    <t xml:space="preserve">120VS+/ </t>
-[...61 lines deleted...]
-  <si>
     <t xml:space="preserve">Attachment/ </t>
   </si>
   <si>
     <t xml:space="preserve">Rails/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 175/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 200/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 225/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 250/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bale fork L+/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Balecut/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C671"/>
+  <dimension ref="A1:C685"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="26.8952083587646" customWidth="1"/>
     <col min="3" max="3" width="24.3262920379639" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -677,106 +680,106 @@
         <v>39</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>14</v>
@@ -795,586 +798,589 @@
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B48" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="B48" s="0" t="s">
+      <c r="C48" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...3 lines deleted...]
-    <row r="49">
       <c r="B49" s="0" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50">
       <c r="B50" s="0" t="s">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="51">
       <c r="B51" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="52">
       <c r="B52" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="53">
       <c r="B53" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="54">
       <c r="B54" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="55">
       <c r="B55" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="56">
       <c r="B56" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
     </row>
     <row r="57">
       <c r="B57" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="58">
       <c r="B58" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>72</v>
+        <v>4</v>
       </c>
     </row>
     <row r="59">
       <c r="B59" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
     </row>
     <row r="60">
       <c r="B60" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>67</v>
+        <v>4</v>
       </c>
     </row>
     <row r="61">
       <c r="B61" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>70</v>
+        <v>4</v>
       </c>
     </row>
     <row r="62">
       <c r="B62" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="63">
       <c r="B63" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
     </row>
     <row r="64">
       <c r="B64" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="65">
       <c r="B65" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
     </row>
     <row r="66">
       <c r="B66" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="67">
       <c r="B67" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>4</v>
+        <v>76</v>
       </c>
     </row>
     <row r="68">
       <c r="B68" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="69">
       <c r="B69" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>4</v>
+        <v>77</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>4</v>
+        <v>78</v>
       </c>
     </row>
     <row r="71">
       <c r="B71" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="72">
       <c r="B72" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
     </row>
     <row r="73">
       <c r="B73" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
     </row>
     <row r="74">
       <c r="B74" s="0" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="75">
       <c r="B75" s="0" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="76">
       <c r="B76" s="0" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="77">
       <c r="B77" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
     </row>
     <row r="78">
       <c r="B78" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>81</v>
+        <v>6</v>
       </c>
     </row>
     <row r="79">
       <c r="B79" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>82</v>
+        <v>6</v>
       </c>
     </row>
     <row r="80">
       <c r="B80" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>82</v>
+        <v>6</v>
       </c>
     </row>
     <row r="81">
       <c r="B81" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="82">
       <c r="B82" s="0" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="83">
       <c r="B83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>83</v>
+        <v>9</v>
       </c>
     </row>
     <row r="84">
       <c r="B84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="85">
       <c r="B85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="86">
       <c r="B86" s="0" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
     </row>
     <row r="87">
       <c r="B87" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>6</v>
+        <v>83</v>
       </c>
     </row>
     <row r="88">
       <c r="B88" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>6</v>
+        <v>84</v>
       </c>
     </row>
     <row r="89">
       <c r="B89" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>6</v>
+        <v>84</v>
       </c>
     </row>
     <row r="90">
       <c r="B90" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="91">
       <c r="B91" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="92">
       <c r="B92" s="0" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="93">
       <c r="B93" s="0" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
     </row>
     <row r="94">
       <c r="B94" s="0" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
     </row>
     <row r="95">
       <c r="B95" s="0" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="96">
       <c r="B96" s="0" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="97">
       <c r="B97" s="0" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
     </row>
     <row r="98">
       <c r="B98" s="0" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
     </row>
     <row r="99">
       <c r="B99" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>4</v>
+        <v>77</v>
       </c>
     </row>
     <row r="100">
       <c r="B100" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>6</v>
+        <v>78</v>
       </c>
     </row>
     <row r="101">
       <c r="B101" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="102">
       <c r="B102" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="103">
       <c r="B103" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="104">
       <c r="B104" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
     </row>
     <row r="105">
       <c r="B105" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
     </row>
     <row r="106">
       <c r="B106" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>79</v>
+        <v>6</v>
       </c>
     </row>
     <row r="107">
       <c r="B107" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>80</v>
+        <v>6</v>
       </c>
     </row>
     <row r="108">
       <c r="B108" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>81</v>
+        <v>6</v>
       </c>
     </row>
     <row r="109">
       <c r="B109" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>82</v>
+        <v>6</v>
       </c>
     </row>
     <row r="110">
       <c r="B110" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="111">
       <c r="B111" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="112">
       <c r="B112" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="113">
       <c r="B113" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>6</v>
       </c>
@@ -1391,198 +1397,198 @@
       <c r="B115" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="116">
       <c r="B116" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="117">
       <c r="B117" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="118">
       <c r="B118" s="0" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
     </row>
     <row r="119">
       <c r="B119" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
     </row>
     <row r="120">
       <c r="B120" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>6</v>
+        <v>68</v>
       </c>
     </row>
     <row r="121">
       <c r="B121" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
     </row>
     <row r="122">
       <c r="B122" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>6</v>
+        <v>69</v>
       </c>
     </row>
     <row r="123">
       <c r="B123" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
     </row>
     <row r="124">
       <c r="B124" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>6</v>
+        <v>70</v>
       </c>
     </row>
     <row r="125">
       <c r="B125" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
     </row>
     <row r="126">
       <c r="B126" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>6</v>
+        <v>71</v>
       </c>
     </row>
     <row r="127">
       <c r="B127" s="0" t="s">
-        <v>91</v>
+        <v>3</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="128">
       <c r="B128" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
     </row>
     <row r="129">
       <c r="B129" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>68</v>
+        <v>6</v>
       </c>
     </row>
     <row r="130">
       <c r="B130" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>75</v>
+        <v>6</v>
       </c>
     </row>
     <row r="131">
       <c r="B131" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>69</v>
+        <v>6</v>
       </c>
     </row>
     <row r="132">
       <c r="B132" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>74</v>
+        <v>6</v>
       </c>
     </row>
     <row r="133">
       <c r="B133" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>70</v>
+        <v>6</v>
       </c>
     </row>
     <row r="134">
       <c r="B134" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>73</v>
+        <v>6</v>
       </c>
     </row>
     <row r="135">
       <c r="B135" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>71</v>
+        <v>6</v>
       </c>
     </row>
     <row r="136">
       <c r="B136" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>72</v>
+        <v>6</v>
       </c>
     </row>
     <row r="137">
       <c r="B137" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="138">
       <c r="B138" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="139">
       <c r="B139" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>6</v>
       </c>
@@ -2471,102 +2477,102 @@
       <c r="B250" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="251">
       <c r="B251" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="252">
       <c r="B252" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="253">
       <c r="B253" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
     </row>
     <row r="254">
       <c r="B254" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="255">
       <c r="B255" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
     </row>
     <row r="256">
       <c r="B256" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="257">
       <c r="B257" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
     </row>
     <row r="258">
       <c r="B258" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="259">
       <c r="B259" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
     </row>
     <row r="260">
       <c r="B260" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="261">
       <c r="B261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="262">
       <c r="B262" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>6</v>
       </c>
@@ -2663,174 +2669,174 @@
       <c r="B274" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="275">
       <c r="B275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="276">
       <c r="B276" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="277">
       <c r="B277" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
     </row>
     <row r="278">
       <c r="B278" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="279">
       <c r="B279" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
     </row>
     <row r="280">
       <c r="B280" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="281">
       <c r="B281" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
     </row>
     <row r="282">
       <c r="B282" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="283">
       <c r="B283" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
     </row>
     <row r="284">
       <c r="B284" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="285">
       <c r="B285" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="286">
       <c r="B286" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="287">
       <c r="B287" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="288">
       <c r="B288" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="289">
       <c r="B289" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="290">
       <c r="B290" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="291">
       <c r="B291" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="292">
       <c r="B292" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="293">
       <c r="B293" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="294">
       <c r="B294" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="295">
       <c r="B295" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>14</v>
       </c>
@@ -2839,771 +2845,894 @@
       <c r="B296" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="297">
       <c r="B297" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="298">
       <c r="B298" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="299">
       <c r="B299" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="300">
       <c r="B300" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="301">
       <c r="B301" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="302">
       <c r="B302" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="303">
       <c r="B303" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="304">
       <c r="B304" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="305">
       <c r="B305" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="306">
       <c r="B306" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="307">
       <c r="B307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="308">
       <c r="B308" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="309">
       <c r="B309" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="310">
       <c r="B310" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="311">
       <c r="B311" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="312">
       <c r="B312" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="313">
       <c r="B313" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
     </row>
     <row r="314">
       <c r="B314" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="315">
       <c r="B315" s="0" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
     </row>
     <row r="316">
       <c r="B316" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="317">
       <c r="B317" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
     </row>
     <row r="318">
       <c r="B318" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="319">
       <c r="B319" s="0" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
     </row>
     <row r="320">
       <c r="B320" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="321">
       <c r="B321" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
     </row>
     <row r="322">
       <c r="B322" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="323">
       <c r="B323" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
     </row>
     <row r="324">
       <c r="B324" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
     </row>
     <row r="325">
       <c r="B325" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="326">
       <c r="B326" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
     </row>
     <row r="327">
       <c r="B327" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="328">
       <c r="B328" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="329">
       <c r="B329" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="330">
       <c r="B330" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="331">
       <c r="B331" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="332">
       <c r="B332" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="333">
       <c r="B333" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="334">
       <c r="B334" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
     </row>
     <row r="335">
       <c r="B335" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="336">
       <c r="B336" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
     </row>
     <row r="337">
       <c r="B337" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
     </row>
     <row r="338">
       <c r="B338" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="339">
       <c r="B339" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
     </row>
     <row r="340">
       <c r="B340" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="341">
       <c r="B341" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
     </row>
     <row r="342">
       <c r="B342" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="343">
       <c r="B343" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
     </row>
     <row r="344">
       <c r="B344" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="345">
       <c r="B345" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
     </row>
     <row r="346">
       <c r="B346" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="347">
       <c r="B347" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
     </row>
     <row r="348">
       <c r="B348" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="349">
       <c r="B349" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="350">
       <c r="B350" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="351">
       <c r="B351" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="352">
       <c r="B352" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="353">
       <c r="B353" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="354">
       <c r="B354" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
     </row>
     <row r="355">
       <c r="B355" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
     </row>
     <row r="356">
       <c r="B356" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>14</v>
+        <v>98</v>
       </c>
     </row>
     <row r="357">
       <c r="B357" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
     </row>
     <row r="358">
       <c r="B358" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
     </row>
     <row r="359">
       <c r="B359" s="0" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
     </row>
     <row r="360">
       <c r="B360" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="361">
       <c r="B361" s="0" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
     </row>
     <row r="362">
       <c r="B362" s="0" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
     </row>
     <row r="363">
       <c r="B363" s="0" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
     </row>
     <row r="364">
+      <c r="A364" s="0" t="s">
+        <v>41</v>
+      </c>
       <c r="B364" s="0" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
     </row>
     <row r="365">
+      <c r="A365" s="0" t="s">
+        <v>45</v>
+      </c>
       <c r="B365" s="0" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="366">
+      <c r="A366" s="0" t="s">
+        <v>46</v>
+      </c>
       <c r="B366" s="0" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
     </row>
     <row r="367">
+      <c r="A367" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="B367" s="0" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
     </row>
     <row r="368">
+      <c r="A368" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="B368" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C368" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B369" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C369" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B370" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C370" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B371" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C371" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B372" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C372" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B373" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C373" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B374" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C374" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B375" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C375" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B376" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C376" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B377" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C377" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B378" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C378" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B379" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C379" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B380" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C380" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B381" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C381" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B382" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C382" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B383" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C383" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B384" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C384" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B385" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C385" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B386" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C386" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B387" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C387" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="B388" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C388" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="B389" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C389" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="B390" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C390" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="B391" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C391" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="B392" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="C368" s="0" t="s">
-[...4 lines deleted...]
-      <c r="B369" s="0" t="s">
+      <c r="C392" s="0" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="B393" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="C369" s="0" t="s">
-[...4 lines deleted...]
-      <c r="B370" s="0" t="s">
+      <c r="C393" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="B394" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="C370" s="0" t="s">
-[...4 lines deleted...]
-      <c r="B371" s="0" t="s">
+      <c r="C394" s="0" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="B395" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="C371" s="0" t="s">
-[...139 lines deleted...]
-    <row r="395">
       <c r="C395" s="0" t="s">
-        <v>14</v>
+        <v>101</v>
       </c>
     </row>
     <row r="396">
       <c r="C396" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="397">
       <c r="C397" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="398">
       <c r="C398" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="399">
       <c r="C399" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="400">
       <c r="C400" s="0" t="s">
         <v>14</v>
@@ -4939,32 +5068,102 @@
         <v>14</v>
       </c>
     </row>
     <row r="667">
       <c r="C667" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="668">
       <c r="C668" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="669">
       <c r="C669" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="670">
       <c r="C670" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="671">
       <c r="C671" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="C672" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="C673" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="C674" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="C675" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="C676" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="C677" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="C678" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="C679" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="C680" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="C681" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="C682" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="C683" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="C684" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="C685" s="0" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>