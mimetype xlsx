--- v1 (2026-05-26)
+++ v2 (2026-07-10)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Buckets</t>
   </si>
   <si>
     <t xml:space="preserve">Accessories/ </t>
   </si>
   <si>
     <t>Attachment kit</t>
   </si>
   <si>
     <t xml:space="preserve">Attachment U-bolt/ </t>
   </si>
   <si>
     <t xml:space="preserve">U-bolt XL/ </t>
   </si>
   <si>
@@ -304,50 +304,56 @@
     <t xml:space="preserve">100VS+/ </t>
   </si>
   <si>
     <t xml:space="preserve">120VS+/ </t>
   </si>
   <si>
     <t xml:space="preserve">160VS+/ </t>
   </si>
   <si>
     <t xml:space="preserve">Attachment/ </t>
   </si>
   <si>
     <t xml:space="preserve">Rails/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 175/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 200/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 225/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 250/ </t>
+  </si>
+  <si>
+    <t>4114Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
   </si>
   <si>
     <t xml:space="preserve">Bale fork L+/ </t>
   </si>
   <si>
     <t xml:space="preserve">Balecut/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -358,51 +364,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C685"/>
+  <dimension ref="A1:C686"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="26.8952083587646" customWidth="1"/>
     <col min="3" max="3" width="24.3262920379639" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -3442,302 +3448,308 @@
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B369" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B370" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>43</v>
+        <v>100</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B387" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C387" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="B387" s="0" t="s">
+      <c r="B388" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="C387" s="0" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="C388" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="389">
       <c r="B389" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="390">
       <c r="B390" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="391">
       <c r="B391" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="392">
       <c r="B392" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>100</v>
+        <v>6</v>
       </c>
     </row>
     <row r="393">
       <c r="B393" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>12</v>
+        <v>102</v>
       </c>
     </row>
     <row r="394">
       <c r="B394" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
     </row>
     <row r="395">
       <c r="B395" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="396">
+      <c r="B396" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="C396" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
     </row>
     <row r="397">
       <c r="C397" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="398">
       <c r="C398" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="399">
       <c r="C399" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="400">
       <c r="C400" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="401">
       <c r="C401" s="0" t="s">
         <v>14</v>
@@ -5138,32 +5150,37 @@
         <v>14</v>
       </c>
     </row>
     <row r="681">
       <c r="C681" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="682">
       <c r="C682" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="683">
       <c r="C683" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="684">
       <c r="C684" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="685">
       <c r="C685" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="C686" s="0" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>