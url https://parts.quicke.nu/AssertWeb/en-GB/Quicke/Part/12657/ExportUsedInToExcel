--- v2 (2026-07-10)
+++ v3 (2026-08-25)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="189">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Buckets</t>
   </si>
   <si>
     <t xml:space="preserve">Accessories/ </t>
   </si>
   <si>
     <t>Attachment kit</t>
   </si>
   <si>
     <t xml:space="preserve">Attachment U-bolt/ </t>
   </si>
   <si>
     <t xml:space="preserve">U-bolt XL/ </t>
   </si>
   <si>
@@ -135,86 +135,146 @@
   <si>
     <t>110169</t>
   </si>
   <si>
     <t>Q6L DM</t>
   </si>
   <si>
     <t>110176</t>
   </si>
   <si>
     <t>Q7S DM</t>
   </si>
   <si>
     <t>110178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
     <t>101751</t>
   </si>
   <si>
     <t>Q5 DM</t>
   </si>
   <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
-    <t>101156</t>
-[...7 lines deleted...]
-  <si>
     <t>101166</t>
   </si>
   <si>
     <t>101168</t>
   </si>
   <si>
     <t>101169</t>
   </si>
   <si>
     <t>101176</t>
   </si>
   <si>
     <t>101178</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120169</t>
+  </si>
+  <si>
+    <t>Valtra G6L</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
     <t>110288</t>
   </si>
   <si>
     <t>Q8M DL</t>
   </si>
   <si>
     <t xml:space="preserve">Big BM/ </t>
   </si>
   <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
     <t>101278</t>
   </si>
   <si>
     <t>Q7M DL</t>
   </si>
   <si>
     <t>101286</t>
   </si>
   <si>
     <t>Q8S DL</t>
@@ -306,54 +366,249 @@
   <si>
     <t xml:space="preserve">120VS+/ </t>
   </si>
   <si>
     <t xml:space="preserve">160VS+/ </t>
   </si>
   <si>
     <t xml:space="preserve">Attachment/ </t>
   </si>
   <si>
     <t xml:space="preserve">Rails/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 175/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 200/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 225/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 250/ </t>
   </si>
   <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
     <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>8713V8</t>
+  </si>
+  <si>
+    <t>Valtra 88</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
+  </si>
+  <si>
+    <t>8513V8</t>
+  </si>
+  <si>
+    <t>Valtra 85</t>
+  </si>
+  <si>
+    <t>8523V8</t>
+  </si>
+  <si>
+    <t>120179</t>
+  </si>
+  <si>
+    <t>Valtra G7L</t>
+  </si>
+  <si>
+    <t>120288</t>
+  </si>
+  <si>
+    <t>Valtra G8M</t>
   </si>
   <si>
     <t xml:space="preserve">Bale fork L+/ </t>
   </si>
   <si>
     <t xml:space="preserve">Balecut/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -364,51 +619,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C686"/>
+  <dimension ref="A1:C744"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="26.8952083587646" customWidth="1"/>
     <col min="3" max="3" width="24.3262920379639" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -686,84 +941,84 @@
         <v>39</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>14</v>
@@ -799,602 +1054,632 @@
         <v>40</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="50">
+      <c r="A50" s="0" t="s">
+        <v>67</v>
+      </c>
       <c r="B50" s="0" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51">
+      <c r="A51" s="0" t="s">
+        <v>69</v>
+      </c>
       <c r="B51" s="0" t="s">
-        <v>3</v>
+        <v>70</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
     </row>
     <row r="52">
+      <c r="A52" s="0" t="s">
+        <v>71</v>
+      </c>
       <c r="B52" s="0" t="s">
-        <v>3</v>
+        <v>72</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>67</v>
+        <v>14</v>
       </c>
     </row>
     <row r="53">
+      <c r="A53" s="0" t="s">
+        <v>73</v>
+      </c>
       <c r="B53" s="0" t="s">
-        <v>3</v>
+        <v>74</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>68</v>
+        <v>14</v>
       </c>
     </row>
     <row r="54">
+      <c r="A54" s="0" t="s">
+        <v>75</v>
+      </c>
       <c r="B54" s="0" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
     </row>
     <row r="55">
+      <c r="A55" s="0" t="s">
+        <v>75</v>
+      </c>
       <c r="B55" s="0" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
     </row>
     <row r="56">
+      <c r="A56" s="0" t="s">
+        <v>78</v>
+      </c>
       <c r="B56" s="0" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
     </row>
     <row r="57">
+      <c r="A57" s="0" t="s">
+        <v>80</v>
+      </c>
       <c r="B57" s="0" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58">
+      <c r="A58" s="0" t="s">
+        <v>82</v>
+      </c>
       <c r="B58" s="0" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
     </row>
     <row r="59">
+      <c r="A59" s="0" t="s">
+        <v>84</v>
+      </c>
       <c r="B59" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
     </row>
     <row r="60">
       <c r="B60" s="0" t="s">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
     </row>
     <row r="61">
       <c r="B61" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
     </row>
     <row r="62">
       <c r="B62" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
     </row>
     <row r="63">
       <c r="B63" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
     </row>
     <row r="64">
       <c r="B64" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
     </row>
     <row r="65">
       <c r="B65" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="66">
       <c r="B66" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
     </row>
     <row r="67">
       <c r="B67" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
     </row>
     <row r="68">
       <c r="B68" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
     </row>
     <row r="69">
       <c r="B69" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
     </row>
     <row r="71">
       <c r="B71" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
     </row>
     <row r="72">
       <c r="B72" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
     </row>
     <row r="73">
       <c r="B73" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
     </row>
     <row r="74">
       <c r="B74" s="0" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
     </row>
     <row r="75">
       <c r="B75" s="0" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
     </row>
     <row r="76">
       <c r="B76" s="0" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
     </row>
     <row r="77">
       <c r="B77" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>4</v>
+        <v>96</v>
       </c>
     </row>
     <row r="78">
       <c r="B78" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
     </row>
     <row r="79">
       <c r="B79" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
     </row>
     <row r="80">
       <c r="B80" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
     </row>
     <row r="81">
       <c r="B81" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
     </row>
     <row r="82">
       <c r="B82" s="0" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="83">
       <c r="B83" s="0" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="84">
       <c r="B84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>82</v>
+        <v>99</v>
       </c>
     </row>
     <row r="85">
       <c r="B85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
     </row>
     <row r="86">
       <c r="B86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
     </row>
     <row r="87">
       <c r="B87" s="0" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
     </row>
     <row r="88">
       <c r="B88" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
     </row>
     <row r="89">
       <c r="B89" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
     </row>
     <row r="90">
       <c r="B90" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="91">
       <c r="B91" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="92">
       <c r="B92" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="93">
       <c r="B93" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="94">
       <c r="B94" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>4</v>
+        <v>102</v>
       </c>
     </row>
     <row r="95">
       <c r="B95" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
     </row>
     <row r="96">
       <c r="B96" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
     </row>
     <row r="97">
       <c r="B97" s="0" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
     </row>
     <row r="98">
       <c r="B98" s="0" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>76</v>
+        <v>104</v>
       </c>
     </row>
     <row r="99">
       <c r="B99" s="0" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
     </row>
     <row r="100">
       <c r="B100" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
     </row>
     <row r="101">
       <c r="B101" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="102">
       <c r="B102" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="103">
       <c r="B103" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="104">
       <c r="B104" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="105">
       <c r="B105" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
     </row>
     <row r="106">
       <c r="B106" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
     </row>
     <row r="107">
       <c r="B107" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
     </row>
     <row r="108">
       <c r="B108" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
     </row>
     <row r="109">
       <c r="B109" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
     </row>
     <row r="110">
       <c r="B110" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
     </row>
     <row r="111">
       <c r="B111" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="112">
       <c r="B112" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="113">
       <c r="B113" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="114">
       <c r="B114" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>6</v>
       </c>
@@ -1403,206 +1688,206 @@
       <c r="B115" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="116">
       <c r="B116" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="117">
       <c r="B117" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="118">
       <c r="B118" s="0" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
     </row>
     <row r="119">
       <c r="B119" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
     </row>
     <row r="120">
       <c r="B120" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>68</v>
+        <v>6</v>
       </c>
     </row>
     <row r="121">
       <c r="B121" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
     </row>
     <row r="122">
       <c r="B122" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>69</v>
+        <v>6</v>
       </c>
     </row>
     <row r="123">
       <c r="B123" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
     </row>
     <row r="124">
       <c r="B124" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>70</v>
+        <v>6</v>
       </c>
     </row>
     <row r="125">
       <c r="B125" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
     </row>
     <row r="126">
       <c r="B126" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>71</v>
+        <v>6</v>
       </c>
     </row>
     <row r="127">
       <c r="B127" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
     </row>
     <row r="128">
       <c r="B128" s="0" t="s">
-        <v>5</v>
+        <v>107</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>6</v>
+        <v>108</v>
       </c>
     </row>
     <row r="129">
       <c r="B129" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>6</v>
+        <v>109</v>
       </c>
     </row>
     <row r="130">
       <c r="B130" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
     </row>
     <row r="131">
       <c r="B131" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>6</v>
+        <v>110</v>
       </c>
     </row>
     <row r="132">
       <c r="B132" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
     </row>
     <row r="133">
       <c r="B133" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>6</v>
+        <v>111</v>
       </c>
     </row>
     <row r="134">
       <c r="B134" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
     </row>
     <row r="135">
       <c r="B135" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>6</v>
+        <v>112</v>
       </c>
     </row>
     <row r="136">
       <c r="B136" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
     </row>
     <row r="137">
       <c r="B137" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>6</v>
+        <v>113</v>
       </c>
     </row>
     <row r="138">
       <c r="B138" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="139">
       <c r="B139" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="140">
       <c r="B140" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>6</v>
       </c>
@@ -2483,1563 +2768,1881 @@
       <c r="B250" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="251">
       <c r="B251" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="252">
       <c r="B252" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="253">
       <c r="B253" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
     </row>
     <row r="254">
       <c r="B254" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="255">
       <c r="B255" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
     </row>
     <row r="256">
       <c r="B256" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="257">
       <c r="B257" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
     </row>
     <row r="258">
       <c r="B258" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="259">
       <c r="B259" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
     </row>
     <row r="260">
       <c r="B260" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="261">
       <c r="B261" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
     </row>
     <row r="262">
       <c r="B262" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="263">
       <c r="B263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
     </row>
     <row r="264">
       <c r="B264" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="265">
       <c r="B265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
     </row>
     <row r="266">
       <c r="B266" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="267">
       <c r="B267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
     </row>
     <row r="268">
       <c r="B268" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="269">
       <c r="B269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
     </row>
     <row r="270">
       <c r="B270" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="271">
       <c r="B271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
     </row>
     <row r="272">
       <c r="B272" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="273">
       <c r="B273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
     </row>
     <row r="274">
       <c r="B274" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="275">
       <c r="B275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
     </row>
     <row r="276">
       <c r="B276" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="277">
       <c r="B277" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>6</v>
+        <v>114</v>
       </c>
     </row>
     <row r="278">
       <c r="B278" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="279">
       <c r="B279" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>6</v>
+        <v>114</v>
       </c>
     </row>
     <row r="280">
       <c r="B280" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="281">
       <c r="B281" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>6</v>
+        <v>114</v>
       </c>
     </row>
     <row r="282">
       <c r="B282" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="283">
       <c r="B283" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>6</v>
+        <v>114</v>
       </c>
     </row>
     <row r="284">
       <c r="B284" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="285">
       <c r="B285" s="0" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
     </row>
     <row r="286">
       <c r="B286" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="287">
       <c r="B287" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="288">
       <c r="B288" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="289">
       <c r="B289" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="290">
       <c r="B290" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="291">
       <c r="B291" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="292">
       <c r="B292" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="293">
       <c r="B293" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="294">
       <c r="B294" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="295">
       <c r="B295" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="296">
       <c r="B296" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="297">
       <c r="B297" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="298">
       <c r="B298" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="299">
       <c r="B299" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="300">
       <c r="B300" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="301">
       <c r="B301" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="302">
       <c r="B302" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="303">
       <c r="B303" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="304">
       <c r="B304" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="305">
       <c r="B305" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="306">
       <c r="B306" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="307">
       <c r="B307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="308">
       <c r="B308" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="309">
       <c r="B309" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="310">
       <c r="B310" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="311">
       <c r="B311" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="312">
       <c r="B312" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="313">
       <c r="B313" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
     </row>
     <row r="314">
       <c r="B314" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="315">
       <c r="B315" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
     </row>
     <row r="316">
       <c r="B316" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="317">
       <c r="B317" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
     </row>
     <row r="318">
       <c r="B318" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="319">
       <c r="B319" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
     </row>
     <row r="320">
       <c r="B320" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="321">
       <c r="B321" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="322">
       <c r="B322" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="323">
       <c r="B323" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>6</v>
+        <v>114</v>
       </c>
     </row>
     <row r="324">
       <c r="B324" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
     </row>
     <row r="325">
       <c r="B325" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>95</v>
+        <v>114</v>
       </c>
     </row>
     <row r="326">
       <c r="B326" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
     </row>
     <row r="327">
       <c r="B327" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>95</v>
+        <v>114</v>
       </c>
     </row>
     <row r="328">
       <c r="B328" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="329">
       <c r="B329" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>4</v>
+        <v>114</v>
       </c>
     </row>
     <row r="330">
       <c r="B330" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="331">
       <c r="B331" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="332">
       <c r="B332" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="333">
       <c r="B333" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
     </row>
     <row r="334">
       <c r="B334" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>6</v>
+        <v>115</v>
       </c>
     </row>
     <row r="335">
       <c r="B335" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
     </row>
     <row r="336">
       <c r="B336" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>6</v>
+        <v>115</v>
       </c>
     </row>
     <row r="337">
       <c r="B337" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
     </row>
     <row r="338">
       <c r="B338" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="339">
       <c r="B339" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>94</v>
+        <v>4</v>
       </c>
     </row>
     <row r="340">
       <c r="B340" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="341">
       <c r="B341" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="342">
       <c r="B342" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="343">
       <c r="B343" s="0" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
     </row>
     <row r="344">
       <c r="B344" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="345">
       <c r="B345" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>6</v>
+        <v>114</v>
       </c>
     </row>
     <row r="346">
       <c r="B346" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="347">
       <c r="B347" s="0" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
     </row>
     <row r="348">
       <c r="B348" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="349">
       <c r="B349" s="0" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
     </row>
     <row r="350">
       <c r="B350" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="351">
       <c r="B351" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="352">
       <c r="B352" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="353">
       <c r="B353" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="354">
       <c r="B354" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>96</v>
+        <v>14</v>
       </c>
     </row>
     <row r="355">
       <c r="B355" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
     </row>
     <row r="356">
       <c r="B356" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="357">
       <c r="B357" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
     </row>
     <row r="358">
       <c r="B358" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="359">
       <c r="B359" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
     </row>
     <row r="360">
       <c r="B360" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
     </row>
     <row r="361">
       <c r="B361" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="362">
       <c r="B362" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
     </row>
     <row r="363">
       <c r="B363" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C363" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="B364" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C364" s="0" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="B365" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C365" s="0" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="B366" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C366" s="0" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="B367" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C367" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="B368" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C368" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="B369" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="C363" s="0" t="s">
+      <c r="C369" s="0" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="364">
-[...64 lines deleted...]
-    </row>
     <row r="370">
-      <c r="A370" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B370" s="0" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>101</v>
+        <v>121</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>43</v>
+        <v>122</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>44</v>
+        <v>121</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>48</v>
+        <v>123</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>32</v>
+        <v>124</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>49</v>
+        <v>125</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>58</v>
+        <v>127</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>59</v>
+        <v>128</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>50</v>
+        <v>129</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>36</v>
+        <v>130</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>51</v>
+        <v>131</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>38</v>
+        <v>132</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>52</v>
+        <v>133</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>40</v>
+        <v>134</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>60</v>
+        <v>135</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>61</v>
+        <v>136</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>53</v>
+        <v>137</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>54</v>
+        <v>138</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>62</v>
+        <v>139</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>63</v>
+        <v>140</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>64</v>
+        <v>141</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>56</v>
+        <v>142</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>31</v>
+        <v>143</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>33</v>
+        <v>144</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>34</v>
+        <v>145</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>35</v>
+        <v>146</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>36</v>
+        <v>145</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>37</v>
+        <v>147</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>38</v>
+        <v>138</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>39</v>
+        <v>148</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B388" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C388" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B389" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C389" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B390" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C390" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="B391" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C391" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B392" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C392" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B393" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C393" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B394" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C394" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B395" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C395" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="B388" s="0" t="s">
+      <c r="B396" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="C388" s="0" t="s">
-[...36 lines deleted...]
-      <c r="B393" s="0" t="s">
+      <c r="C396" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B397" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C397" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B398" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C398" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B399" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C399" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B400" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C400" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B401" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C401" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B402" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C402" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B403" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C403" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B404" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C404" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="B405" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C405" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B406" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C406" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B407" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C407" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B408" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C408" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B409" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C409" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B410" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C410" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B411" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C411" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B412" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C412" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B413" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C413" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B414" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C414" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B415" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C415" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B416" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C416" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="B417" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="C417" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B418" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="C418" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B419" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C419" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B420" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C420" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B421" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C421" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B422" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C422" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B423" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C423" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B424" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C424" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B425" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C425" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="B426" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C426" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B427" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C427" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B428" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C428" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B429" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C429" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B430" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C430" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B431" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C431" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B432" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C432" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B433" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C433" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B434" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C434" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B435" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C435" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B436" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C436" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B437" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C437" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B438" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C438" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B439" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C439" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B440" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C440" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B441" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C441" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B442" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C442" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B443" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C443" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="B444" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C444" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="B445" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C445" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="B446" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C446" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="B447" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C447" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="B448" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="C393" s="0" t="s">
-[...4 lines deleted...]
-      <c r="B394" s="0" t="s">
+      <c r="C448" s="0" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="B449" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="C394" s="0" t="s">
+      <c r="C449" s="0" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="395">
-      <c r="B395" s="0" t="s">
+    <row r="450">
+      <c r="B450" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="C395" s="0" t="s">
-[...4 lines deleted...]
-      <c r="B396" s="0" t="s">
+      <c r="C450" s="0" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="B451" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="C396" s="0" t="s">
-[...273 lines deleted...]
-    <row r="451">
       <c r="C451" s="0" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
     </row>
     <row r="452">
+      <c r="B452" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="C452" s="0" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
     </row>
     <row r="453">
+      <c r="B453" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="C453" s="0" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
     </row>
     <row r="454">
+      <c r="B454" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="C454" s="0" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
     </row>
     <row r="455">
       <c r="C455" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="456">
       <c r="C456" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="457">
       <c r="C457" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="458">
       <c r="C458" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="459">
       <c r="C459" s="0" t="s">
         <v>14</v>
@@ -5155,32 +5758,322 @@
         <v>14</v>
       </c>
     </row>
     <row r="682">
       <c r="C682" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="683">
       <c r="C683" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="684">
       <c r="C684" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="685">
       <c r="C685" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="686">
       <c r="C686" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="C687" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="C688" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="C689" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="C690" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="C691" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="C692" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="C693" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="C694" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="C695" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="C696" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="C697" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="C698" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="C699" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="C700" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="C701" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="C702" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="C703" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="C704" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="C705" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="706">
+      <c r="C706" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="707">
+      <c r="C707" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="708">
+      <c r="C708" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="709">
+      <c r="C709" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="C710" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="C711" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="C712" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="713">
+      <c r="C713" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="714">
+      <c r="C714" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="C715" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="716">
+      <c r="C716" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="717">
+      <c r="C717" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="718">
+      <c r="C718" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="719">
+      <c r="C719" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="720">
+      <c r="C720" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="721">
+      <c r="C721" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="C722" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="C723" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="C724" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="725">
+      <c r="C725" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="726">
+      <c r="C726" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="727">
+      <c r="C727" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="728">
+      <c r="C728" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="729">
+      <c r="C729" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="730">
+      <c r="C730" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="731">
+      <c r="C731" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="732">
+      <c r="C732" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="733">
+      <c r="C733" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="734">
+      <c r="C734" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="735">
+      <c r="C735" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="736">
+      <c r="C736" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="737">
+      <c r="C737" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="738">
+      <c r="C738" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="739">
+      <c r="C739" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="740">
+      <c r="C740" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="741">
+      <c r="C741" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="742">
+      <c r="C742" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="743">
+      <c r="C743" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="C744" s="0" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>