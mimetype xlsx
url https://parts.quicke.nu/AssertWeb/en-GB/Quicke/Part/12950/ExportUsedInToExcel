--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -450,156 +450,156 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...103 lines deleted...]
-    <t>5814Q8</t>
   </si>
   <si>
     <t>6114Q8</t>
   </si>
   <si>
     <t>Q61 DM</t>
   </si>
   <si>
     <t>6116Q8</t>
   </si>
   <si>
     <t>Q61 DM ext.</t>
   </si>
   <si>
     <t>6612Q8</t>
   </si>
   <si>
     <t>Q66 UM</t>
   </si>
   <si>
     <t>6614Q8</t>
   </si>
   <si>
     <t>Q66 DM</t>
   </si>
@@ -5062,260 +5062,260 @@
         <v>146</v>
       </c>
       <c r="B333" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B334" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B346" s="0" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B349" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
         <v>183</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>181</v>
+        <v>149</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B355" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B356" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>5</v>
@@ -5425,260 +5425,260 @@
         <v>146</v>
       </c>
       <c r="B366" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B367" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B379" s="0" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B382" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
         <v>183</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>181</v>
+        <v>149</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B388" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B389" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>5</v>
@@ -5788,425 +5788,425 @@
         <v>146</v>
       </c>
       <c r="B399" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B400" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B412" s="0" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B415" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C428" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C429" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>210</v>
+        <v>183</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>207</v>
+        <v>149</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B436" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B437" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>5</v>
@@ -6316,425 +6316,425 @@
         <v>146</v>
       </c>
       <c r="B447" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B448" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B460" s="0" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B463" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C480" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>210</v>
+        <v>183</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>207</v>
+        <v>149</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B484" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B485" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>5</v>
@@ -17118,425 +17118,425 @@
         <v>146</v>
       </c>
       <c r="B1429" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C1429" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B1430" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C1430" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B1431" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C1431" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B1432" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C1432" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B1433" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C1433" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B1434" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1434" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1435" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C1435" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B1436" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C1436" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B1437" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C1437" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B1438" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C1438" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B1439" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C1439" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B1440" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1440" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B1441" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1441" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B1442" s="0" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C1442" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B1443" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C1443" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B1444" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C1444" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B1445" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C1445" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B1446" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C1446" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B1447" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C1447" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B1448" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C1448" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B1449" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C1449" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B1450" s="0" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C1450" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B1451" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C1451" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1452" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C1452" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1453" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1453" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1454" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C1454" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1455" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C1455" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1456" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1456" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B1457" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C1457" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B1458" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1458" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B1459" s="0" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C1459" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B1460" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C1460" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B1461" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C1461" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B1462" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C1462" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B1463" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C1463" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1464" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C1464" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" s="0" t="s">
-        <v>210</v>
+        <v>183</v>
       </c>
       <c r="B1465" s="0" t="s">
-        <v>207</v>
+        <v>149</v>
       </c>
       <c r="C1465" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B1466" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C1466" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B1467" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C1467" s="0" t="s">
         <v>5</v>
@@ -17646,425 +17646,425 @@
         <v>146</v>
       </c>
       <c r="B1477" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C1477" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B1478" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C1478" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B1479" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C1479" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B1480" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C1480" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B1481" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C1481" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B1482" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1482" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1483" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C1483" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B1484" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C1484" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B1485" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C1485" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B1486" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C1486" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B1487" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C1487" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B1488" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1488" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B1489" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1489" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B1490" s="0" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C1490" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B1491" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C1491" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B1492" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C1492" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B1493" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C1493" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B1494" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C1494" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B1495" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C1495" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B1496" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C1496" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B1497" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C1497" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B1498" s="0" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C1498" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B1499" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C1499" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1500" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C1500" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1501" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1501" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1502" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C1502" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1503" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C1503" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1504" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1504" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B1505" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C1505" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B1506" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1506" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B1507" s="0" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C1507" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B1508" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C1508" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B1509" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C1509" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B1510" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C1510" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B1511" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C1511" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1512" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C1512" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" s="0" t="s">
-        <v>210</v>
+        <v>183</v>
       </c>
       <c r="B1513" s="0" t="s">
-        <v>207</v>
+        <v>149</v>
       </c>
       <c r="C1513" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B1514" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C1514" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B1515" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C1515" s="0" t="s">
         <v>5</v>
@@ -18174,425 +18174,425 @@
         <v>146</v>
       </c>
       <c r="B1525" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C1525" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B1526" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C1526" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B1527" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C1527" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B1528" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C1528" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B1529" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C1529" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B1530" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1530" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1531" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C1531" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B1532" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C1532" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B1533" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C1533" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B1534" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C1534" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B1535" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C1535" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B1536" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1536" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B1537" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1537" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B1538" s="0" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C1538" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B1539" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C1539" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B1540" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C1540" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B1541" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C1541" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B1542" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C1542" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B1543" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C1543" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B1544" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C1544" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B1545" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C1545" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B1546" s="0" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C1546" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B1547" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C1547" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1548" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C1548" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1549" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1549" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1550" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C1550" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1551" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C1551" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1552" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1552" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B1553" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C1553" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B1554" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1554" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B1555" s="0" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C1555" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B1556" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C1556" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B1557" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C1557" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B1558" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C1558" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B1559" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C1559" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1560" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C1560" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" s="0" t="s">
-        <v>210</v>
+        <v>183</v>
       </c>
       <c r="B1561" s="0" t="s">
-        <v>207</v>
+        <v>149</v>
       </c>
       <c r="C1561" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B1562" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C1562" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B1563" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C1563" s="0" t="s">
         <v>5</v>
@@ -18702,425 +18702,425 @@
         <v>146</v>
       </c>
       <c r="B1573" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C1573" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B1574" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C1574" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B1575" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C1575" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B1576" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C1576" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B1577" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C1577" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B1578" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1578" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1579" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C1579" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B1580" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C1580" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B1581" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C1581" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B1582" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C1582" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B1583" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C1583" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B1584" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1584" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B1585" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1585" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B1586" s="0" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C1586" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B1587" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C1587" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B1588" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C1588" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B1589" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C1589" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B1590" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C1590" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B1591" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C1591" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B1592" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C1592" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B1593" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C1593" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B1594" s="0" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C1594" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B1595" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C1595" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1596" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C1596" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1597" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1597" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1598" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C1598" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1599" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C1599" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1600" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1600" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B1601" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C1601" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B1602" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1602" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B1603" s="0" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C1603" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B1604" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C1604" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B1605" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C1605" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B1606" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C1606" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B1607" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C1607" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1608" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C1608" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" s="0" t="s">
-        <v>210</v>
+        <v>183</v>
       </c>
       <c r="B1609" s="0" t="s">
-        <v>207</v>
+        <v>149</v>
       </c>
       <c r="C1609" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B1610" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C1610" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B1611" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C1611" s="0" t="s">
         <v>5</v>
@@ -19230,425 +19230,425 @@
         <v>146</v>
       </c>
       <c r="B1621" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C1621" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B1622" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C1622" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B1623" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C1623" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B1624" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C1624" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B1625" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C1625" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B1626" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1626" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1627" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C1627" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B1628" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C1628" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B1629" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C1629" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B1630" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C1630" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B1631" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C1631" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B1632" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1632" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B1633" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1633" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B1634" s="0" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C1634" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B1635" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C1635" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B1636" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C1636" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B1637" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C1637" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B1638" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C1638" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B1639" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C1639" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B1640" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C1640" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B1641" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C1641" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B1642" s="0" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C1642" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B1643" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C1643" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1644" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C1644" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1645" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1645" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1646" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C1646" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1647" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C1647" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1648" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1648" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B1649" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C1649" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B1650" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1650" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B1651" s="0" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C1651" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B1652" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C1652" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B1653" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C1653" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B1654" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C1654" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B1655" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C1655" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1656" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C1656" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="0" t="s">
-        <v>210</v>
+        <v>183</v>
       </c>
       <c r="B1657" s="0" t="s">
-        <v>207</v>
+        <v>149</v>
       </c>
       <c r="C1657" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B1658" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C1658" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B1659" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C1659" s="0" t="s">
         <v>5</v>
@@ -19758,425 +19758,425 @@
         <v>146</v>
       </c>
       <c r="B1669" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C1669" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B1670" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C1670" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B1671" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C1671" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B1672" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C1672" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B1673" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C1673" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B1674" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1674" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1675" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C1675" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B1676" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C1676" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B1677" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C1677" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B1678" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C1678" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B1679" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C1679" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B1680" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1680" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B1681" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1681" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B1682" s="0" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C1682" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B1683" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C1683" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B1684" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C1684" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B1685" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C1685" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B1686" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C1686" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B1687" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C1687" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B1688" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C1688" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B1689" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C1689" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B1690" s="0" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C1690" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B1691" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C1691" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1692" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C1692" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1693" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1693" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1694" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C1694" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1695" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C1695" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1696" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1696" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B1697" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C1697" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B1698" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C1698" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B1699" s="0" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C1699" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B1700" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C1700" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B1701" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C1701" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B1702" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C1702" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B1703" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C1703" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1704" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C1704" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" s="0" t="s">
-        <v>210</v>
+        <v>183</v>
       </c>
       <c r="B1705" s="0" t="s">
-        <v>207</v>
+        <v>149</v>
       </c>
       <c r="C1705" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B1706" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C1706" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1707" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C1707" s="0" t="s">
         <v>5</v>