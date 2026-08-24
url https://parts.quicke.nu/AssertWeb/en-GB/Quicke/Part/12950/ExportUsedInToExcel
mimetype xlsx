--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="440" uniqueCount="440">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="501" uniqueCount="501">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2011Q8</t>
   </si>
   <si>
     <t>Q20 US</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>2013Q8</t>
   </si>
   <si>
     <t>Q20 DS</t>
   </si>
   <si>
@@ -1324,99 +1324,282 @@
     <t>8713T8</t>
   </si>
   <si>
     <t>+7.0x DL</t>
   </si>
   <si>
     <t>8753T8</t>
   </si>
   <si>
     <t>8513T8</t>
   </si>
   <si>
     <t>+7.0P DL</t>
   </si>
   <si>
     <t>9810Q8</t>
   </si>
   <si>
     <t>Q98 DXL</t>
   </si>
   <si>
     <t>9810T8</t>
   </si>
   <si>
     <t>+8.3P DXL</t>
+  </si>
+  <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>8713V8</t>
+  </si>
+  <si>
+    <t>Valtra 88</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
+  </si>
+  <si>
+    <t>8513V8</t>
+  </si>
+  <si>
+    <t>Valtra 85</t>
+  </si>
+  <si>
+    <t>8523V8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C2934"/>
+  <dimension ref="A1:C3202"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="46.4623489379883" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -33010,652 +33193,3600 @@
     </row>
     <row r="2874">
       <c r="A2874" s="0" t="s">
         <v>397</v>
       </c>
       <c r="B2874" s="0" t="s">
         <v>398</v>
       </c>
       <c r="C2874" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="2875">
       <c r="A2875" s="0" t="s">
         <v>397</v>
       </c>
       <c r="B2875" s="0" t="s">
         <v>398</v>
       </c>
       <c r="C2875" s="0" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="2876">
       <c r="A2876" s="0" t="s">
-        <v>90</v>
+        <v>440</v>
       </c>
       <c r="B2876" s="0" t="s">
-        <v>91</v>
+        <v>441</v>
       </c>
       <c r="C2876" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2877">
       <c r="A2877" s="0" t="s">
-        <v>212</v>
+        <v>440</v>
       </c>
       <c r="B2877" s="0" t="s">
-        <v>213</v>
+        <v>441</v>
       </c>
       <c r="C2877" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2878">
       <c r="A2878" s="0" t="s">
-        <v>214</v>
+        <v>440</v>
       </c>
       <c r="B2878" s="0" t="s">
-        <v>213</v>
+        <v>441</v>
       </c>
       <c r="C2878" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2879">
       <c r="A2879" s="0" t="s">
-        <v>92</v>
+        <v>440</v>
       </c>
       <c r="B2879" s="0" t="s">
-        <v>93</v>
+        <v>441</v>
       </c>
       <c r="C2879" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2880">
       <c r="A2880" s="0" t="s">
-        <v>94</v>
+        <v>440</v>
       </c>
       <c r="B2880" s="0" t="s">
-        <v>93</v>
+        <v>441</v>
       </c>
       <c r="C2880" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2881">
       <c r="A2881" s="0" t="s">
-        <v>95</v>
+        <v>440</v>
       </c>
       <c r="B2881" s="0" t="s">
-        <v>91</v>
+        <v>441</v>
       </c>
       <c r="C2881" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2882">
       <c r="A2882" s="0" t="s">
-        <v>60</v>
+        <v>440</v>
       </c>
       <c r="B2882" s="0" t="s">
-        <v>61</v>
+        <v>441</v>
       </c>
       <c r="C2882" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2883">
       <c r="A2883" s="0" t="s">
-        <v>62</v>
+        <v>440</v>
       </c>
       <c r="B2883" s="0" t="s">
-        <v>63</v>
+        <v>441</v>
       </c>
       <c r="C2883" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2884">
       <c r="A2884" s="0" t="s">
-        <v>64</v>
+        <v>440</v>
       </c>
       <c r="B2884" s="0" t="s">
-        <v>65</v>
+        <v>441</v>
       </c>
       <c r="C2884" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2885">
       <c r="A2885" s="0" t="s">
-        <v>66</v>
+        <v>440</v>
       </c>
       <c r="B2885" s="0" t="s">
-        <v>63</v>
+        <v>441</v>
       </c>
       <c r="C2885" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2886">
       <c r="A2886" s="0" t="s">
-        <v>67</v>
+        <v>442</v>
       </c>
       <c r="B2886" s="0" t="s">
-        <v>63</v>
+        <v>441</v>
       </c>
       <c r="C2886" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2887">
       <c r="A2887" s="0" t="s">
-        <v>68</v>
+        <v>442</v>
       </c>
       <c r="B2887" s="0" t="s">
-        <v>65</v>
+        <v>441</v>
       </c>
       <c r="C2887" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2888">
       <c r="A2888" s="0" t="s">
-        <v>69</v>
+        <v>442</v>
       </c>
       <c r="B2888" s="0" t="s">
-        <v>63</v>
+        <v>441</v>
       </c>
       <c r="C2888" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2889">
       <c r="A2889" s="0" t="s">
-        <v>188</v>
+        <v>442</v>
       </c>
       <c r="B2889" s="0" t="s">
-        <v>189</v>
+        <v>441</v>
       </c>
       <c r="C2889" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2890">
       <c r="A2890" s="0" t="s">
-        <v>190</v>
+        <v>442</v>
       </c>
       <c r="B2890" s="0" t="s">
-        <v>191</v>
+        <v>441</v>
       </c>
       <c r="C2890" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2891">
       <c r="A2891" s="0" t="s">
-        <v>192</v>
+        <v>442</v>
       </c>
       <c r="B2891" s="0" t="s">
-        <v>193</v>
+        <v>441</v>
       </c>
       <c r="C2891" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2892">
       <c r="A2892" s="0" t="s">
-        <v>194</v>
+        <v>442</v>
       </c>
       <c r="B2892" s="0" t="s">
-        <v>195</v>
+        <v>441</v>
       </c>
       <c r="C2892" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2893">
       <c r="A2893" s="0" t="s">
-        <v>196</v>
+        <v>442</v>
       </c>
       <c r="B2893" s="0" t="s">
-        <v>197</v>
+        <v>441</v>
       </c>
       <c r="C2893" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2894">
       <c r="A2894" s="0" t="s">
-        <v>198</v>
+        <v>442</v>
       </c>
       <c r="B2894" s="0" t="s">
-        <v>195</v>
+        <v>441</v>
       </c>
       <c r="C2894" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2895">
       <c r="A2895" s="0" t="s">
-        <v>199</v>
+        <v>442</v>
       </c>
       <c r="B2895" s="0" t="s">
-        <v>197</v>
+        <v>441</v>
       </c>
       <c r="C2895" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2896">
       <c r="A2896" s="0" t="s">
-        <v>200</v>
+        <v>443</v>
       </c>
       <c r="B2896" s="0" t="s">
-        <v>201</v>
+        <v>444</v>
       </c>
       <c r="C2896" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2897">
       <c r="A2897" s="0" t="s">
-        <v>202</v>
+        <v>443</v>
       </c>
       <c r="B2897" s="0" t="s">
-        <v>203</v>
+        <v>444</v>
       </c>
       <c r="C2897" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2898">
       <c r="A2898" s="0" t="s">
-        <v>204</v>
+        <v>443</v>
       </c>
       <c r="B2898" s="0" t="s">
-        <v>205</v>
+        <v>444</v>
       </c>
       <c r="C2898" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2899">
       <c r="A2899" s="0" t="s">
-        <v>206</v>
+        <v>443</v>
       </c>
       <c r="B2899" s="0" t="s">
-        <v>207</v>
+        <v>444</v>
       </c>
       <c r="C2899" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2900">
       <c r="A2900" s="0" t="s">
-        <v>208</v>
+        <v>443</v>
       </c>
       <c r="B2900" s="0" t="s">
-        <v>209</v>
+        <v>444</v>
       </c>
       <c r="C2900" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2901">
       <c r="A2901" s="0" t="s">
-        <v>210</v>
+        <v>443</v>
       </c>
       <c r="B2901" s="0" t="s">
-        <v>207</v>
+        <v>444</v>
       </c>
       <c r="C2901" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2902">
       <c r="A2902" s="0" t="s">
-        <v>83</v>
+        <v>443</v>
       </c>
       <c r="B2902" s="0" t="s">
-        <v>84</v>
+        <v>444</v>
       </c>
       <c r="C2902" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2903">
       <c r="A2903" s="0" t="s">
-        <v>85</v>
+        <v>443</v>
       </c>
       <c r="B2903" s="0" t="s">
-        <v>86</v>
+        <v>444</v>
       </c>
       <c r="C2903" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2904">
       <c r="A2904" s="0" t="s">
-        <v>87</v>
+        <v>443</v>
       </c>
       <c r="B2904" s="0" t="s">
-        <v>88</v>
+        <v>444</v>
       </c>
       <c r="C2904" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2905">
       <c r="A2905" s="0" t="s">
-        <v>89</v>
+        <v>443</v>
       </c>
       <c r="B2905" s="0" t="s">
-        <v>86</v>
+        <v>444</v>
       </c>
       <c r="C2905" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2906">
       <c r="A2906" s="0" t="s">
-        <v>340</v>
+        <v>445</v>
       </c>
       <c r="B2906" s="0" t="s">
-        <v>341</v>
+        <v>446</v>
       </c>
       <c r="C2906" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2907">
       <c r="A2907" s="0" t="s">
-        <v>342</v>
+        <v>445</v>
       </c>
       <c r="B2907" s="0" t="s">
-        <v>341</v>
+        <v>446</v>
       </c>
       <c r="C2907" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2908">
       <c r="A2908" s="0" t="s">
-        <v>431</v>
+        <v>445</v>
       </c>
       <c r="B2908" s="0" t="s">
-        <v>432</v>
+        <v>446</v>
       </c>
       <c r="C2908" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2909">
       <c r="A2909" s="0" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
       <c r="B2909" s="0" t="s">
-        <v>432</v>
+        <v>446</v>
       </c>
       <c r="C2909" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2910">
       <c r="A2910" s="0" t="s">
-        <v>434</v>
+        <v>445</v>
       </c>
       <c r="B2910" s="0" t="s">
-        <v>435</v>
+        <v>446</v>
       </c>
       <c r="C2910" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2911">
       <c r="A2911" s="0" t="s">
-        <v>413</v>
+        <v>445</v>
       </c>
       <c r="B2911" s="0" t="s">
-        <v>414</v>
+        <v>446</v>
       </c>
       <c r="C2911" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2912">
       <c r="A2912" s="0" t="s">
-        <v>415</v>
+        <v>445</v>
       </c>
       <c r="B2912" s="0" t="s">
-        <v>416</v>
+        <v>446</v>
       </c>
       <c r="C2912" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2913">
       <c r="A2913" s="0" t="s">
-        <v>417</v>
+        <v>445</v>
       </c>
       <c r="B2913" s="0" t="s">
-        <v>418</v>
+        <v>446</v>
       </c>
       <c r="C2913" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2914">
       <c r="A2914" s="0" t="s">
-        <v>419</v>
+        <v>445</v>
       </c>
       <c r="B2914" s="0" t="s">
-        <v>416</v>
+        <v>446</v>
       </c>
       <c r="C2914" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2915">
       <c r="A2915" s="0" t="s">
-        <v>420</v>
+        <v>445</v>
       </c>
       <c r="B2915" s="0" t="s">
-        <v>418</v>
+        <v>446</v>
       </c>
       <c r="C2915" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2916">
       <c r="A2916" s="0" t="s">
-        <v>421</v>
+        <v>447</v>
       </c>
       <c r="B2916" s="0" t="s">
-        <v>422</v>
+        <v>448</v>
       </c>
       <c r="C2916" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2917">
       <c r="A2917" s="0" t="s">
-        <v>423</v>
+        <v>447</v>
       </c>
       <c r="B2917" s="0" t="s">
-        <v>424</v>
+        <v>448</v>
       </c>
       <c r="C2917" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2918">
       <c r="A2918" s="0" t="s">
-        <v>425</v>
+        <v>447</v>
       </c>
       <c r="B2918" s="0" t="s">
-        <v>426</v>
+        <v>448</v>
       </c>
       <c r="C2918" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2919">
       <c r="A2919" s="0" t="s">
-        <v>319</v>
+        <v>447</v>
       </c>
       <c r="B2919" s="0" t="s">
-        <v>320</v>
+        <v>448</v>
       </c>
       <c r="C2919" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2920">
       <c r="A2920" s="0" t="s">
-        <v>321</v>
+        <v>447</v>
       </c>
       <c r="B2920" s="0" t="s">
-        <v>322</v>
+        <v>448</v>
       </c>
       <c r="C2920" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2921">
       <c r="A2921" s="0" t="s">
-        <v>323</v>
+        <v>449</v>
       </c>
       <c r="B2921" s="0" t="s">
-        <v>324</v>
+        <v>450</v>
       </c>
       <c r="C2921" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2922">
       <c r="A2922" s="0" t="s">
-        <v>325</v>
+        <v>449</v>
       </c>
       <c r="B2922" s="0" t="s">
-        <v>326</v>
+        <v>450</v>
       </c>
       <c r="C2922" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2923">
       <c r="A2923" s="0" t="s">
-        <v>327</v>
+        <v>449</v>
       </c>
       <c r="B2923" s="0" t="s">
-        <v>328</v>
+        <v>450</v>
       </c>
       <c r="C2923" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2924">
       <c r="A2924" s="0" t="s">
-        <v>329</v>
+        <v>449</v>
       </c>
       <c r="B2924" s="0" t="s">
-        <v>326</v>
+        <v>450</v>
       </c>
       <c r="C2924" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2925">
       <c r="A2925" s="0" t="s">
-        <v>330</v>
+        <v>449</v>
       </c>
       <c r="B2925" s="0" t="s">
-        <v>328</v>
+        <v>450</v>
       </c>
       <c r="C2925" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2926">
       <c r="A2926" s="0" t="s">
-        <v>331</v>
+        <v>449</v>
       </c>
       <c r="B2926" s="0" t="s">
-        <v>332</v>
+        <v>450</v>
       </c>
       <c r="C2926" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2927">
       <c r="A2927" s="0" t="s">
-        <v>333</v>
+        <v>449</v>
       </c>
       <c r="B2927" s="0" t="s">
-        <v>334</v>
+        <v>450</v>
       </c>
       <c r="C2927" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2928">
       <c r="A2928" s="0" t="s">
-        <v>335</v>
+        <v>449</v>
       </c>
       <c r="B2928" s="0" t="s">
-        <v>336</v>
+        <v>450</v>
       </c>
       <c r="C2928" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2929">
       <c r="A2929" s="0" t="s">
-        <v>337</v>
+        <v>449</v>
       </c>
       <c r="B2929" s="0" t="s">
-        <v>338</v>
+        <v>450</v>
       </c>
       <c r="C2929" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2930">
       <c r="A2930" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="B2930" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="C2930" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2931">
+      <c r="A2931" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="B2931" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="C2931" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2932">
+      <c r="A2932" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="B2932" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="C2932" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2933">
+      <c r="A2933" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="B2933" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="C2933" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2934">
+      <c r="A2934" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="B2934" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="C2934" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2935">
+      <c r="A2935" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="B2935" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="C2935" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2936">
+      <c r="A2936" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="B2936" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="C2936" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2937">
+      <c r="A2937" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="B2937" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="C2937" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2938">
+      <c r="A2938" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="B2938" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="C2938" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2939">
+      <c r="A2939" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="B2939" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="C2939" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2940">
+      <c r="A2940" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="B2940" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="C2940" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2941">
+      <c r="A2941" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2941" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2941" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2942">
+      <c r="A2942" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2942" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2942" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2943">
+      <c r="A2943" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2943" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2943" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2944">
+      <c r="A2944" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2944" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2944" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2945">
+      <c r="A2945" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2945" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2945" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2946">
+      <c r="A2946" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2946" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2946" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2947">
+      <c r="A2947" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2947" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2947" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2948">
+      <c r="A2948" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2948" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2948" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2949">
+      <c r="A2949" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2949" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2949" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2950">
+      <c r="A2950" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2950" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2950" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2951">
+      <c r="A2951" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B2951" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2951" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2952">
+      <c r="A2952" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B2952" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2952" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2953">
+      <c r="A2953" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B2953" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2953" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2954">
+      <c r="A2954" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B2954" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2954" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2955">
+      <c r="A2955" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B2955" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2955" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2956">
+      <c r="A2956" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="B2956" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2956" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2957">
+      <c r="A2957" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="B2957" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2957" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2958">
+      <c r="A2958" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="B2958" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2958" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2959">
+      <c r="A2959" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="B2959" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2959" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2960">
+      <c r="A2960" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="B2960" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2960" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2961">
+      <c r="A2961" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="B2961" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2961" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2962">
+      <c r="A2962" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="B2962" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2962" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2963">
+      <c r="A2963" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="B2963" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2963" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2964">
+      <c r="A2964" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="B2964" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2964" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2965">
+      <c r="A2965" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="B2965" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2965" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2966">
+      <c r="A2966" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="B2966" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="C2966" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2967">
+      <c r="A2967" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="B2967" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="C2967" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2968">
+      <c r="A2968" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="B2968" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="C2968" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2969">
+      <c r="A2969" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="B2969" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="C2969" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2970">
+      <c r="A2970" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="B2970" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="C2970" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2971">
+      <c r="A2971" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B2971" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2971" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2972">
+      <c r="A2972" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B2972" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2972" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2973">
+      <c r="A2973" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B2973" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2973" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2974">
+      <c r="A2974" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B2974" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2974" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2975">
+      <c r="A2975" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B2975" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2975" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2976">
+      <c r="A2976" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="B2976" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="C2976" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2977">
+      <c r="A2977" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="B2977" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="C2977" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2978">
+      <c r="A2978" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="B2978" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="C2978" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2979">
+      <c r="A2979" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="B2979" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="C2979" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2980">
+      <c r="A2980" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="B2980" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="C2980" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2981">
+      <c r="A2981" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B2981" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="C2981" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2982">
+      <c r="A2982" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B2982" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="C2982" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2983">
+      <c r="A2983" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B2983" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="C2983" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2984">
+      <c r="A2984" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B2984" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="C2984" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2985">
+      <c r="A2985" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B2985" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="C2985" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2986">
+      <c r="A2986" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="B2986" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2986" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2987">
+      <c r="A2987" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="B2987" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2987" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2988">
+      <c r="A2988" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="B2988" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2988" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2989">
+      <c r="A2989" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="B2989" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2989" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2990">
+      <c r="A2990" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="B2990" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2990" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2991">
+      <c r="A2991" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B2991" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="C2991" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2992">
+      <c r="A2992" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B2992" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="C2992" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2993">
+      <c r="A2993" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B2993" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="C2993" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2994">
+      <c r="A2994" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B2994" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="C2994" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2995">
+      <c r="A2995" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B2995" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="C2995" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2996">
+      <c r="A2996" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B2996" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="C2996" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2997">
+      <c r="A2997" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B2997" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="C2997" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2998">
+      <c r="A2998" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B2998" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="C2998" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2999">
+      <c r="A2999" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B2999" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="C2999" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3000">
+      <c r="A3000" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B3000" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="C3000" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3001">
+      <c r="A3001" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B3001" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="C3001" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3002">
+      <c r="A3002" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B3002" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="C3002" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3003">
+      <c r="A3003" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B3003" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="C3003" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3004">
+      <c r="A3004" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B3004" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="C3004" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3005">
+      <c r="A3005" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B3005" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="C3005" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3006">
+      <c r="A3006" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B3006" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3006" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3007">
+      <c r="A3007" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B3007" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3007" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3008">
+      <c r="A3008" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B3008" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3008" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3009">
+      <c r="A3009" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B3009" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3009" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3010">
+      <c r="A3010" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B3010" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3010" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3011">
+      <c r="A3011" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B3011" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3011" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3012">
+      <c r="A3012" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B3012" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3012" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3013">
+      <c r="A3013" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B3013" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3013" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3014">
+      <c r="A3014" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B3014" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3014" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3015">
+      <c r="A3015" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B3015" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3015" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3016">
+      <c r="A3016" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3016" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3016" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3017">
+      <c r="A3017" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3017" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3017" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3018">
+      <c r="A3018" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3018" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3018" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3019">
+      <c r="A3019" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3019" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3019" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3020">
+      <c r="A3020" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3020" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3020" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3021">
+      <c r="A3021" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3021" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3021" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3022">
+      <c r="A3022" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3022" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3022" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3023">
+      <c r="A3023" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3023" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3023" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3024">
+      <c r="A3024" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3024" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3024" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3025">
+      <c r="A3025" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3025" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3025" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3026">
+      <c r="A3026" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B3026" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C3026" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3027">
+      <c r="A3027" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B3027" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C3027" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3028">
+      <c r="A3028" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B3028" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C3028" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3029">
+      <c r="A3029" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B3029" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C3029" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3030">
+      <c r="A3030" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B3030" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C3030" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3031">
+      <c r="A3031" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B3031" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C3031" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3032">
+      <c r="A3032" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B3032" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C3032" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3033">
+      <c r="A3033" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B3033" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C3033" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3034">
+      <c r="A3034" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B3034" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C3034" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3035">
+      <c r="A3035" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B3035" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C3035" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3036">
+      <c r="A3036" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B3036" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3036" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3037">
+      <c r="A3037" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B3037" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3037" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3038">
+      <c r="A3038" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B3038" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3038" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3039">
+      <c r="A3039" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B3039" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3039" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3040">
+      <c r="A3040" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B3040" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3040" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3041">
+      <c r="A3041" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="B3041" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3041" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3042">
+      <c r="A3042" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="B3042" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3042" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3043">
+      <c r="A3043" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="B3043" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3043" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3044">
+      <c r="A3044" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="B3044" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3044" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3045">
+      <c r="A3045" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="B3045" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3045" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3046">
+      <c r="A3046" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="B3046" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="C3046" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3047">
+      <c r="A3047" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="B3047" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="C3047" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3048">
+      <c r="A3048" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="B3048" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="C3048" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3049">
+      <c r="A3049" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="B3049" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="C3049" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3050">
+      <c r="A3050" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="B3050" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="C3050" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3051">
+      <c r="A3051" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="B3051" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="C3051" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3052">
+      <c r="A3052" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="B3052" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="C3052" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3053">
+      <c r="A3053" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="B3053" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="C3053" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3054">
+      <c r="A3054" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="B3054" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="C3054" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3055">
+      <c r="A3055" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="B3055" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="C3055" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3056">
+      <c r="A3056" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="B3056" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="C3056" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3057">
+      <c r="A3057" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="B3057" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="C3057" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3058">
+      <c r="A3058" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="B3058" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="C3058" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3059">
+      <c r="A3059" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="B3059" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="C3059" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3060">
+      <c r="A3060" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="B3060" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="C3060" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3061">
+      <c r="A3061" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B3061" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="C3061" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3062">
+      <c r="A3062" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B3062" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="C3062" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3063">
+      <c r="A3063" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B3063" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="C3063" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3064">
+      <c r="A3064" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B3064" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="C3064" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3065">
+      <c r="A3065" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B3065" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="C3065" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3066">
+      <c r="A3066" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B3066" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C3066" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3067">
+      <c r="A3067" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B3067" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C3067" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3068">
+      <c r="A3068" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B3068" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C3068" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3069">
+      <c r="A3069" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B3069" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C3069" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3070">
+      <c r="A3070" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B3070" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C3070" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3071">
+      <c r="A3071" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B3071" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C3071" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3072">
+      <c r="A3072" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B3072" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C3072" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3073">
+      <c r="A3073" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B3073" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C3073" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3074">
+      <c r="A3074" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B3074" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C3074" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3075">
+      <c r="A3075" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B3075" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C3075" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3076">
+      <c r="A3076" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B3076" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="C3076" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3077">
+      <c r="A3077" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="B3077" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3077" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3078">
+      <c r="A3078" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="B3078" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3078" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3079">
+      <c r="A3079" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="B3079" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3079" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3080">
+      <c r="A3080" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="B3080" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3080" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3081">
+      <c r="A3081" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="B3081" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3081" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3082">
+      <c r="A3082" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="B3082" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3082" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3083">
+      <c r="A3083" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="B3083" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3083" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3084">
+      <c r="A3084" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="B3084" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3084" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3085">
+      <c r="A3085" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="B3085" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3085" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3086">
+      <c r="A3086" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="B3086" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3086" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3087">
+      <c r="A3087" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3087" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3087" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3088">
+      <c r="A3088" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3088" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3088" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3089">
+      <c r="A3089" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3089" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3089" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3090">
+      <c r="A3090" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3090" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3090" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3091">
+      <c r="A3091" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3091" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3091" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3092">
+      <c r="A3092" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3092" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3092" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3093">
+      <c r="A3093" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3093" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3093" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3094">
+      <c r="A3094" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3094" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3094" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3095">
+      <c r="A3095" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3095" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3095" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3096">
+      <c r="A3096" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3096" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3096" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3097">
+      <c r="A3097" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B3097" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3097" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3098">
+      <c r="A3098" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B3098" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3098" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3099">
+      <c r="A3099" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B3099" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3099" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3100">
+      <c r="A3100" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B3100" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3100" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3101">
+      <c r="A3101" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B3101" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3101" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3102">
+      <c r="A3102" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B3102" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3102" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3103">
+      <c r="A3103" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B3103" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3103" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3104">
+      <c r="A3104" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B3104" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3104" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3105">
+      <c r="A3105" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B3105" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3105" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3106">
+      <c r="A3106" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B3106" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3106" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3107">
+      <c r="A3107" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3107" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3107" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3108">
+      <c r="A3108" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3108" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3108" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3109">
+      <c r="A3109" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3109" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3109" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3110">
+      <c r="A3110" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3110" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3110" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3111">
+      <c r="A3111" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3111" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3111" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3112">
+      <c r="A3112" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3112" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3112" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3113">
+      <c r="A3113" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3113" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3113" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3114">
+      <c r="A3114" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3114" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3114" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3115">
+      <c r="A3115" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3115" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3115" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3116">
+      <c r="A3116" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3116" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3116" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3117">
+      <c r="A3117" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3117" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3117" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3118">
+      <c r="A3118" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3118" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3118" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3119">
+      <c r="A3119" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B3119" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="C3119" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3120">
+      <c r="A3120" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B3120" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="C3120" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3121">
+      <c r="A3121" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B3121" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="C3121" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3122">
+      <c r="A3122" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B3122" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="C3122" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3123">
+      <c r="A3123" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B3123" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="C3123" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3124">
+      <c r="A3124" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B3124" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="C3124" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3125">
+      <c r="A3125" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B3125" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="C3125" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3126">
+      <c r="A3126" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B3126" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="C3126" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3127">
+      <c r="A3127" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B3127" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="C3127" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3128">
+      <c r="A3128" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B3128" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="C3128" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3129">
+      <c r="A3129" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B3129" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C3129" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3130">
+      <c r="A3130" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B3130" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C3130" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3131">
+      <c r="A3131" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="B3131" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C3131" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3132">
+      <c r="A3132" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="B3132" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C3132" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3133">
+      <c r="A3133" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="B3133" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C3133" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3134">
+      <c r="A3134" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B3134" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C3134" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3135">
+      <c r="A3135" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B3135" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C3135" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3136">
+      <c r="A3136" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B3136" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C3136" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3137">
+      <c r="A3137" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B3137" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C3137" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3138">
+      <c r="A3138" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B3138" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C3138" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3139">
+      <c r="A3139" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3139" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3139" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3140">
+      <c r="A3140" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3140" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C3140" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3141">
+      <c r="A3141" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3141" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C3141" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3142">
+      <c r="A3142" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B3142" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C3142" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3143">
+      <c r="A3143" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B3143" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C3143" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3144">
+      <c r="A3144" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B3144" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C3144" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3145">
+      <c r="A3145" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B3145" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C3145" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3146">
+      <c r="A3146" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B3146" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C3146" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3147">
+      <c r="A3147" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B3147" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C3147" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3148">
+      <c r="A3148" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B3148" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C3148" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3149">
+      <c r="A3149" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B3149" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C3149" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3150">
+      <c r="A3150" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B3150" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C3150" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3151">
+      <c r="A3151" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3151" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C3151" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3152">
+      <c r="A3152" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B3152" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C3152" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3153">
+      <c r="A3153" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B3153" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C3153" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3154">
+      <c r="A3154" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B3154" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C3154" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3155">
+      <c r="A3155" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B3155" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C3155" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3156">
+      <c r="A3156" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B3156" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C3156" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3157">
+      <c r="A3157" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B3157" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C3157" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3158">
+      <c r="A3158" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B3158" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C3158" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3159">
+      <c r="A3159" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B3159" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C3159" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3160">
+      <c r="A3160" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B3160" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C3160" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3161">
+      <c r="A3161" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B3161" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C3161" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3162">
+      <c r="A3162" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B3162" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C3162" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3163">
+      <c r="A3163" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="B3163" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="C3163" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3164">
+      <c r="A3164" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="B3164" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="C3164" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3165">
+      <c r="A3165" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="B3165" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="C3165" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3166">
+      <c r="A3166" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="B3166" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="C3166" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3167">
+      <c r="A3167" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="B3167" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="C3167" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3168">
+      <c r="A3168" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="B3168" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="C3168" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3169">
+      <c r="A3169" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="B3169" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="C3169" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3170">
+      <c r="A3170" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="B3170" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="C3170" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3171">
+      <c r="A3171" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="B3171" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="C3171" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3172">
+      <c r="A3172" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="B3172" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="C3172" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3173">
+      <c r="A3173" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="B3173" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="C3173" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3174">
+      <c r="A3174" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="B3174" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="C3174" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3175">
+      <c r="A3175" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="B3175" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="C3175" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3176">
+      <c r="A3176" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="B3176" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="C3176" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3177">
+      <c r="A3177" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="B3177" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="C3177" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3178">
+      <c r="A3178" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="B3178" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="C3178" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3179">
+      <c r="A3179" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="B3179" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="C3179" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3180">
+      <c r="A3180" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="B3180" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C3180" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3181">
+      <c r="A3181" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="B3181" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="C3181" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3182">
+      <c r="A3182" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="B3182" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C3182" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3183">
+      <c r="A3183" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="B3183" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="C3183" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3184">
+      <c r="A3184" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="B3184" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="C3184" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3185">
+      <c r="A3185" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="B3185" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="C3185" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3186">
+      <c r="A3186" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="B3186" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="C3186" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3187">
+      <c r="A3187" s="0" t="s">
         <v>339</v>
       </c>
-      <c r="B2930" s="0" t="s">
+      <c r="B3187" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="C2930" s="0" t="s">
-[...19 lines deleted...]
-      <c r="C2934" s="0" t="s">
+      <c r="C3187" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3188">
+      <c r="A3188" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="B3188" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="C3188" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3189">
+      <c r="A3189" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="B3189" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="C3189" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3190">
+      <c r="A3190" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="B3190" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="C3190" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3191">
+      <c r="A3191" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B3191" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="C3191" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3192">
+      <c r="A3192" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B3192" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C3192" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3193">
+      <c r="A3193" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B3193" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="C3193" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3194">
+      <c r="A3194" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B3194" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3194" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3195">
+      <c r="A3195" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3195" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C3195" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3196">
+      <c r="A3196" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B3196" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="C3196" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3197">
+      <c r="A3197" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B3197" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C3197" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3198">
+      <c r="A3198" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="B3198" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C3198" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3199">
+      <c r="C3199" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3200">
+      <c r="C3200" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3201">
+      <c r="C3201" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3202">
+      <c r="C3202" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>