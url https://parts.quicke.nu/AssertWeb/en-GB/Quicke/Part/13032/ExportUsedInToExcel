--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="500">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="538" uniqueCount="538">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>110136</t>
   </si>
   <si>
     <t>Q3S DM</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>110138</t>
   </si>
   <si>
     <t>Q3M DM</t>
   </si>
   <si>
@@ -108,149 +108,149 @@
   <si>
     <t>110176</t>
   </si>
   <si>
     <t>Q7S DM</t>
   </si>
   <si>
     <t>110178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
     <t>110288</t>
   </si>
   <si>
     <t>Q8M DL</t>
   </si>
   <si>
     <t>110146</t>
   </si>
   <si>
     <t>Q4S DM</t>
   </si>
   <si>
+    <t>101D96</t>
+  </si>
+  <si>
+    <t>Q9S DXL</t>
+  </si>
+  <si>
+    <t>101268</t>
+  </si>
+  <si>
+    <t>Q6M DL</t>
+  </si>
+  <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
+    <t>101286</t>
+  </si>
+  <si>
+    <t>Q8S DL</t>
+  </si>
+  <si>
+    <t>101288</t>
+  </si>
+  <si>
     <t>101733</t>
   </si>
   <si>
     <t>Q3 DM</t>
   </si>
   <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
     <t>101741</t>
   </si>
   <si>
     <t>Q4 DM</t>
   </si>
   <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
     <t>101751</t>
   </si>
   <si>
     <t>Q5 DM</t>
   </si>
   <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
-    <t>101136</t>
-[...25 lines deleted...]
-  <si>
     <t>101166</t>
   </si>
   <si>
     <t>101168</t>
   </si>
   <si>
-    <t>101268</t>
-[...4 lines deleted...]
-  <si>
     <t>101169</t>
   </si>
   <si>
     <t>101176</t>
   </si>
   <si>
     <t>101178</t>
   </si>
   <si>
-    <t>101278</t>
-[...4 lines deleted...]
-  <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
-    <t>101286</t>
-[...13 lines deleted...]
-  <si>
     <t>Welcome to Quicke Parts</t>
   </si>
   <si>
     <t xml:space="preserve">ElectroDrive LCS/ </t>
   </si>
   <si>
     <t>2111T8</t>
   </si>
   <si>
     <t>+1.1 US</t>
   </si>
   <si>
     <t>2113T8</t>
   </si>
   <si>
     <t>+1.1 DS</t>
   </si>
   <si>
     <t>2114T8</t>
   </si>
   <si>
     <t>+1.1 DM</t>
   </si>
   <si>
     <t>2611T8</t>
@@ -741,272 +741,272 @@
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>9810Q8</t>
+  </si>
+  <si>
+    <t>Q98 DXL</t>
+  </si>
+  <si>
+    <t>4611Q8</t>
+  </si>
+  <si>
+    <t>Q46 US</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5611Q8</t>
+  </si>
+  <si>
+    <t>Q56 US</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5111Q8</t>
+  </si>
+  <si>
+    <t>Q51 US</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
+    <t>8813Q8</t>
+  </si>
+  <si>
+    <t>Q88 DL</t>
+  </si>
+  <si>
+    <t>8853Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
-    <t>Q41 DM</t>
-[...217 lines deleted...]
-  <si>
     <t>2011Q8</t>
   </si>
   <si>
     <t>Q20 US</t>
   </si>
   <si>
     <t>2013Q8</t>
   </si>
   <si>
     <t>Q20 DS</t>
   </si>
   <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t>2513Q8</t>
   </si>
   <si>
     <t>Q25 DS</t>
   </si>
   <si>
     <t>3011Q8</t>
@@ -1504,99 +1504,213 @@
     <t>6546T8</t>
   </si>
   <si>
     <t>7512T8</t>
   </si>
   <si>
     <t>+6.0P UM</t>
   </si>
   <si>
     <t>7514T8</t>
   </si>
   <si>
     <t>+6.0P DM</t>
   </si>
   <si>
     <t>7516T8</t>
   </si>
   <si>
     <t>+6.0P DM ext.</t>
   </si>
   <si>
     <t>8513T8</t>
   </si>
   <si>
     <t>+7.0P DL</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Options/ </t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>8713V8</t>
+  </si>
+  <si>
+    <t>Valtra 88</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C350"/>
+  <dimension ref="A1:C371"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="23.5917320251465" customWidth="1"/>
     <col min="3" max="3" width="16.5571346282959" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1752,461 +1866,461 @@
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>63</v>
+        <v>4</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>3</v>
+        <v>48</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>4</v>
+        <v>49</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>6</v>
+        <v>50</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>28</v>
+        <v>63</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
@@ -2334,484 +2448,484 @@
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
+      <c r="A71" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="B71" s="0" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>68</v>
+        <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>34</v>
+        <v>3</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>61</v>
+        <v>4</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>63</v>
+        <v>7</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>3</v>
+        <v>50</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>4</v>
+        <v>33</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>6</v>
+        <v>51</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>19</v>
+        <v>59</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="110">
-      <c r="A110" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B110" s="0" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>5</v>
+        <v>68</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="113">
@@ -3809,491 +3923,491 @@
         <v>243</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>244</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
         <v>245</v>
       </c>
       <c r="B204" s="0" t="s">
         <v>246</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
         <v>247</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
         <v>260</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B220" s="0" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
         <v>277</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="B223" s="0" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
         <v>282</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
         <v>287</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
         <v>288</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
         <v>303</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
         <v>304</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
         <v>315</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="B244" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
         <v>318</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>317</v>
+        <v>246</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
         <v>319</v>
       </c>
       <c r="B246" s="0" t="s">
         <v>320</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
         <v>321</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>322</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>5</v>
@@ -5367,48 +5481,279 @@
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
         <v>496</v>
       </c>
       <c r="B345" s="0" t="s">
         <v>497</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
         <v>498</v>
       </c>
       <c r="B346" s="0" t="s">
         <v>499</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="347">
+      <c r="A347" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="B347" s="0" t="s">
+        <v>501</v>
+      </c>
       <c r="C347" s="0" t="s">
-        <v>5</v>
+        <v>502</v>
       </c>
     </row>
     <row r="348">
+      <c r="A348" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="B348" s="0" t="s">
+        <v>504</v>
+      </c>
       <c r="C348" s="0" t="s">
-        <v>5</v>
+        <v>502</v>
       </c>
     </row>
     <row r="349">
+      <c r="A349" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="B349" s="0" t="s">
+        <v>506</v>
+      </c>
       <c r="C349" s="0" t="s">
-        <v>5</v>
+        <v>502</v>
       </c>
     </row>
     <row r="350">
+      <c r="A350" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="B350" s="0" t="s">
+        <v>508</v>
+      </c>
       <c r="C350" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="B351" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="C351" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="B352" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="C352" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="B353" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="C353" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="B354" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="C354" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="B355" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="C355" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="B356" s="0" t="s">
+        <v>519</v>
+      </c>
+      <c r="C356" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="B357" s="0" t="s">
+        <v>519</v>
+      </c>
+      <c r="C357" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="B358" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="C358" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="B359" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="C359" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="B360" s="0" t="s">
+        <v>525</v>
+      </c>
+      <c r="C360" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="B361" s="0" t="s">
+        <v>525</v>
+      </c>
+      <c r="C361" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="B362" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="C362" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="B363" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="C363" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="B364" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="C364" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="B365" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="C365" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="B366" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="C366" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="B367" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="C367" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="C368" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="C369" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="C370" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="C371" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>