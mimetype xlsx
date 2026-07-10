--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -2040,51 +2040,51 @@
       <c r="C144" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="145">
       <c r="B145" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="146">
       <c r="B146" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="147">
       <c r="B147" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>135</v>
+        <v>24</v>
       </c>
     </row>
     <row r="148">
       <c r="B148" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="149">
       <c r="B149" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="150">
       <c r="B150" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>24</v>
       </c>
@@ -2152,51 +2152,51 @@
       <c r="C158" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="159">
       <c r="B159" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="160">
       <c r="B160" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="161">
       <c r="B161" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>24</v>
+        <v>135</v>
       </c>
     </row>
     <row r="162">
       <c r="B162" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="163">
       <c r="B163" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="164">
       <c r="B164" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>24</v>
       </c>