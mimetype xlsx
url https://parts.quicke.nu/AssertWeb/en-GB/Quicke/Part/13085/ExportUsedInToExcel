--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -456,516 +456,516 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>2114T8</t>
+  </si>
+  <si>
+    <t>+1.1 DM</t>
+  </si>
+  <si>
+    <t>2614T8</t>
+  </si>
+  <si>
+    <t>+1.1P DM</t>
+  </si>
+  <si>
+    <t>3114T8</t>
+  </si>
+  <si>
+    <t>+2.1 DM</t>
+  </si>
+  <si>
+    <t>3116T8</t>
+  </si>
+  <si>
+    <t>+2.1 DM ext.</t>
+  </si>
+  <si>
+    <t>3314T8</t>
+  </si>
+  <si>
+    <t>+2.3 DM</t>
+  </si>
+  <si>
+    <t>3316T8</t>
+  </si>
+  <si>
+    <t>+2.3 DM ext.</t>
+  </si>
+  <si>
+    <t>3614T8</t>
+  </si>
+  <si>
+    <t>+2.1P DM</t>
+  </si>
+  <si>
+    <t>3616T8</t>
+  </si>
+  <si>
+    <t>+2.1P DM ext.</t>
+  </si>
+  <si>
+    <t>3618T8</t>
+  </si>
+  <si>
+    <t>+2.3P Special B</t>
+  </si>
+  <si>
+    <t>3814T8</t>
+  </si>
+  <si>
+    <t>+2.3P DM</t>
+  </si>
+  <si>
+    <t>3816T8</t>
+  </si>
+  <si>
+    <t>+2.3P DM ext.</t>
+  </si>
+  <si>
+    <t>3914T8</t>
+  </si>
+  <si>
+    <t>+2.4P DM</t>
+  </si>
+  <si>
+    <t>3916T8</t>
+  </si>
+  <si>
+    <t>+2.4P DM ext.</t>
+  </si>
+  <si>
+    <t>4114T8</t>
+  </si>
+  <si>
+    <t>+3.1 DM</t>
+  </si>
+  <si>
+    <t>4154T8</t>
+  </si>
+  <si>
+    <t>4912T8</t>
+  </si>
+  <si>
+    <t>+3.4P UM</t>
+  </si>
+  <si>
+    <t>4914T8</t>
+  </si>
+  <si>
+    <t>+3.4P DM</t>
+  </si>
+  <si>
+    <t>4916T8</t>
+  </si>
+  <si>
+    <t>+3.4P DM ext.</t>
+  </si>
+  <si>
+    <t>5114T8</t>
+  </si>
+  <si>
+    <t>+4.1 DM</t>
+  </si>
+  <si>
+    <t>5116T8</t>
+  </si>
+  <si>
+    <t>+4.1 DM ext.</t>
+  </si>
+  <si>
+    <t>5154T8</t>
+  </si>
+  <si>
+    <t>6114T8</t>
+  </si>
+  <si>
+    <t>+5.1 DM</t>
+  </si>
+  <si>
+    <t>6116T8</t>
+  </si>
+  <si>
+    <t>+5.1 DM ext.</t>
+  </si>
+  <si>
+    <t>6046T8</t>
+  </si>
+  <si>
+    <t>+5.0 DM</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4614T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM</t>
+  </si>
+  <si>
+    <t>4616T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM ext.</t>
+  </si>
+  <si>
+    <t>4618T8</t>
+  </si>
+  <si>
+    <t>+3.1P Special B</t>
+  </si>
+  <si>
+    <t>4654T8</t>
+  </si>
+  <si>
+    <t>4814T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM</t>
+  </si>
+  <si>
+    <t>4816T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM ext.</t>
+  </si>
+  <si>
+    <t>5612T8</t>
+  </si>
+  <si>
+    <t>+4.1P UM</t>
+  </si>
+  <si>
+    <t>5614T8</t>
+  </si>
+  <si>
+    <t>+4.1P DM</t>
+  </si>
+  <si>
+    <t>5616T8</t>
+  </si>
+  <si>
+    <t>+4.1P DM ext.</t>
+  </si>
+  <si>
+    <t>5618T8</t>
+  </si>
+  <si>
+    <t>+4.1P Special B</t>
+  </si>
+  <si>
+    <t>5654T8</t>
+  </si>
+  <si>
+    <t>5814T8</t>
+  </si>
+  <si>
+    <t>+4.3P DM</t>
+  </si>
+  <si>
+    <t>5816T8</t>
+  </si>
+  <si>
+    <t>+4.3P DM ext.</t>
+  </si>
+  <si>
+    <t>5845T8</t>
+  </si>
+  <si>
+    <t>5856T8</t>
+  </si>
+  <si>
+    <t>6612T8</t>
+  </si>
+  <si>
+    <t>+5.1P UM</t>
+  </si>
+  <si>
+    <t>6614T8</t>
+  </si>
+  <si>
+    <t>+5.1P DM</t>
+  </si>
+  <si>
+    <t>6616T8</t>
+  </si>
+  <si>
+    <t>+5.1P DM ext.</t>
+  </si>
+  <si>
+    <t>6814T8</t>
+  </si>
+  <si>
+    <t>+5.3P DM</t>
+  </si>
+  <si>
+    <t>6816T8</t>
+  </si>
+  <si>
+    <t>+5.3P DM ext.</t>
+  </si>
+  <si>
+    <t>6854T8</t>
+  </si>
+  <si>
+    <t>6856T8</t>
+  </si>
+  <si>
+    <t>7612T8</t>
+  </si>
+  <si>
+    <t>+6.1P UM</t>
+  </si>
+  <si>
+    <t>7614T8</t>
+  </si>
+  <si>
+    <t>+6.1P DM</t>
+  </si>
+  <si>
+    <t>7616T8</t>
+  </si>
+  <si>
+    <t>+6.1P DM ext.</t>
+  </si>
+  <si>
+    <t>7814T8</t>
+  </si>
+  <si>
+    <t>+6.3P DM</t>
+  </si>
+  <si>
+    <t>7854T8</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...463 lines deleted...]
-    <t>7854Q8</t>
   </si>
   <si>
     <t>3014T8</t>
   </si>
   <si>
     <t>+2.0 DM</t>
   </si>
   <si>
     <t>3016T8</t>
   </si>
   <si>
     <t>+2.0 DM ext.</t>
   </si>
   <si>
     <t>3514T8</t>
   </si>
   <si>
     <t>+2.0P DM</t>
   </si>
   <si>
     <t>3516T8</t>
   </si>
   <si>
     <t>+2.0P DM ext.</t>
   </si>
@@ -2250,986 +2250,986 @@
         <v>148</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B97" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
         <v>196</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>216</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>229</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>235</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
         <v>246</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
         <v>247</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B137" s="0" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>256</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B143" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
         <v>267</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="B146" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>272</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
         <v>277</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
         <v>278</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
         <v>293</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
         <v>294</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>305</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>302</v>
+        <v>151</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>306</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
         <v>308</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>309</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>4</v>
@@ -3438,73 +3438,73 @@
         <v>342</v>
       </c>
       <c r="B187" s="0" t="s">
         <v>343</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
         <v>344</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>345</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
         <v>346</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
         <v>347</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>348</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
         <v>349</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>350</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>351</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
         <v>352</v>
       </c>
       <c r="B193" s="0" t="s">
         <v>353</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>4</v>