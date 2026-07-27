--- v0 (2026-05-26)
+++ v1 (2026-07-27)
@@ -1234,59 +1234,59 @@
       <c r="B98" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="99">
       <c r="B99" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="100">
       <c r="B100" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="101">
       <c r="B101" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="102">
       <c r="B102" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="103">
       <c r="B103" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="104">
       <c r="B104" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="105">
       <c r="B105" s="0" t="s">
         <v>61</v>
       </c>
@@ -1386,59 +1386,59 @@
       <c r="B117" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="118">
       <c r="B118" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="119">
       <c r="B119" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="120">
       <c r="B120" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="121">
       <c r="B121" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="122">
       <c r="B122" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="123">
       <c r="B123" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="124">
       <c r="B124" s="0" t="s">
         <v>61</v>
       </c>