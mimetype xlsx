--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -168,66 +168,66 @@
   <si>
     <t>760 US</t>
   </si>
   <si>
     <t>9201Q</t>
   </si>
   <si>
     <t>920 US</t>
   </si>
   <si>
     <t>9301Q</t>
   </si>
   <si>
     <t>930 US</t>
   </si>
   <si>
     <t>9501Q</t>
   </si>
   <si>
     <t>950 US</t>
   </si>
   <si>
     <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
+    <t xml:space="preserve">225 SG/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silocut 225 SG/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silocut M+ 225/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">200 SG/ </t>
   </si>
   <si>
-    <t xml:space="preserve">225 SG/ </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Silocut 200 SG/ </t>
   </si>
   <si>
-    <t xml:space="preserve">Silocut 225 SG/ </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Silocut M+ 200/ </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Silocut M+ 225/ </t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -605,123 +605,123 @@
       <c r="C34" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="42">
       <c r="B42" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="43">
       <c r="B43" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="44">
       <c r="B44" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="45">
       <c r="B45" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="46">
       <c r="B46" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="47">
       <c r="B47" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="48">
       <c r="C48" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="49">
       <c r="C49" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="50">
       <c r="C50" s="0" t="s">
         <v>60</v>
       </c>
     </row>