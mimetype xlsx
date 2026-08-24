--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="443" uniqueCount="443">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="504">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Welcome to Quicke Parts</t>
   </si>
   <si>
     <t xml:space="preserve">Miscellaneous/ </t>
   </si>
   <si>
     <t>2011Q8</t>
   </si>
   <si>
     <t>Q20 US</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
@@ -1330,50 +1330,233 @@
     <t>8713T8</t>
   </si>
   <si>
     <t>+7.0x DL</t>
   </si>
   <si>
     <t>8753T8</t>
   </si>
   <si>
     <t>8513T8</t>
   </si>
   <si>
     <t>+7.0P DL</t>
   </si>
   <si>
     <t>9810Q8</t>
   </si>
   <si>
     <t>Q98 DXL</t>
   </si>
   <si>
     <t>9810T8</t>
   </si>
   <si>
     <t>+8.3P DXL</t>
+  </si>
+  <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>8713V8</t>
+  </si>
+  <si>
+    <t>Valtra 88</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
+  </si>
+  <si>
+    <t>8513V8</t>
+  </si>
+  <si>
+    <t>Valtra 85</t>
+  </si>
+  <si>
+    <t>8523V8</t>
   </si>
   <si>
     <t xml:space="preserve">Service Solutions/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1381,51 +1564,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C2940"/>
+  <dimension ref="A1:C3208"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="23.5917320251465" customWidth="1"/>
     <col min="3" max="3" width="46.4623489379883" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -33027,680 +33210,3628 @@
     </row>
     <row r="2875">
       <c r="A2875" s="0" t="s">
         <v>399</v>
       </c>
       <c r="B2875" s="0" t="s">
         <v>400</v>
       </c>
       <c r="C2875" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="2876">
       <c r="A2876" s="0" t="s">
         <v>399</v>
       </c>
       <c r="B2876" s="0" t="s">
         <v>400</v>
       </c>
       <c r="C2876" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="2877">
       <c r="A2877" s="0" t="s">
-        <v>92</v>
+        <v>442</v>
       </c>
       <c r="B2877" s="0" t="s">
-        <v>93</v>
+        <v>443</v>
       </c>
       <c r="C2877" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2878">
       <c r="A2878" s="0" t="s">
-        <v>214</v>
+        <v>442</v>
       </c>
       <c r="B2878" s="0" t="s">
-        <v>215</v>
+        <v>443</v>
       </c>
       <c r="C2878" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2879">
       <c r="A2879" s="0" t="s">
-        <v>216</v>
+        <v>442</v>
       </c>
       <c r="B2879" s="0" t="s">
-        <v>215</v>
+        <v>443</v>
       </c>
       <c r="C2879" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2880">
       <c r="A2880" s="0" t="s">
-        <v>94</v>
+        <v>442</v>
       </c>
       <c r="B2880" s="0" t="s">
-        <v>95</v>
+        <v>443</v>
       </c>
       <c r="C2880" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2881">
       <c r="A2881" s="0" t="s">
-        <v>96</v>
+        <v>442</v>
       </c>
       <c r="B2881" s="0" t="s">
-        <v>95</v>
+        <v>443</v>
       </c>
       <c r="C2881" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2882">
       <c r="A2882" s="0" t="s">
-        <v>97</v>
+        <v>442</v>
       </c>
       <c r="B2882" s="0" t="s">
-        <v>93</v>
+        <v>443</v>
       </c>
       <c r="C2882" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2883">
       <c r="A2883" s="0" t="s">
-        <v>62</v>
+        <v>442</v>
       </c>
       <c r="B2883" s="0" t="s">
-        <v>63</v>
+        <v>443</v>
       </c>
       <c r="C2883" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2884">
       <c r="A2884" s="0" t="s">
-        <v>64</v>
+        <v>442</v>
       </c>
       <c r="B2884" s="0" t="s">
-        <v>65</v>
+        <v>443</v>
       </c>
       <c r="C2884" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2885">
       <c r="A2885" s="0" t="s">
-        <v>66</v>
+        <v>442</v>
       </c>
       <c r="B2885" s="0" t="s">
-        <v>67</v>
+        <v>443</v>
       </c>
       <c r="C2885" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2886">
       <c r="A2886" s="0" t="s">
-        <v>68</v>
+        <v>442</v>
       </c>
       <c r="B2886" s="0" t="s">
-        <v>65</v>
+        <v>443</v>
       </c>
       <c r="C2886" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2887">
       <c r="A2887" s="0" t="s">
-        <v>69</v>
+        <v>444</v>
       </c>
       <c r="B2887" s="0" t="s">
-        <v>65</v>
+        <v>443</v>
       </c>
       <c r="C2887" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2888">
       <c r="A2888" s="0" t="s">
-        <v>70</v>
+        <v>444</v>
       </c>
       <c r="B2888" s="0" t="s">
-        <v>67</v>
+        <v>443</v>
       </c>
       <c r="C2888" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2889">
       <c r="A2889" s="0" t="s">
-        <v>71</v>
+        <v>444</v>
       </c>
       <c r="B2889" s="0" t="s">
-        <v>65</v>
+        <v>443</v>
       </c>
       <c r="C2889" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2890">
       <c r="A2890" s="0" t="s">
-        <v>190</v>
+        <v>444</v>
       </c>
       <c r="B2890" s="0" t="s">
-        <v>191</v>
+        <v>443</v>
       </c>
       <c r="C2890" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2891">
       <c r="A2891" s="0" t="s">
-        <v>192</v>
+        <v>444</v>
       </c>
       <c r="B2891" s="0" t="s">
-        <v>193</v>
+        <v>443</v>
       </c>
       <c r="C2891" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2892">
       <c r="A2892" s="0" t="s">
-        <v>194</v>
+        <v>444</v>
       </c>
       <c r="B2892" s="0" t="s">
-        <v>195</v>
+        <v>443</v>
       </c>
       <c r="C2892" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2893">
       <c r="A2893" s="0" t="s">
-        <v>196</v>
+        <v>444</v>
       </c>
       <c r="B2893" s="0" t="s">
-        <v>197</v>
+        <v>443</v>
       </c>
       <c r="C2893" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2894">
       <c r="A2894" s="0" t="s">
-        <v>198</v>
+        <v>444</v>
       </c>
       <c r="B2894" s="0" t="s">
-        <v>199</v>
+        <v>443</v>
       </c>
       <c r="C2894" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2895">
       <c r="A2895" s="0" t="s">
-        <v>200</v>
+        <v>444</v>
       </c>
       <c r="B2895" s="0" t="s">
-        <v>197</v>
+        <v>443</v>
       </c>
       <c r="C2895" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2896">
       <c r="A2896" s="0" t="s">
-        <v>201</v>
+        <v>444</v>
       </c>
       <c r="B2896" s="0" t="s">
-        <v>199</v>
+        <v>443</v>
       </c>
       <c r="C2896" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2897">
       <c r="A2897" s="0" t="s">
-        <v>202</v>
+        <v>445</v>
       </c>
       <c r="B2897" s="0" t="s">
-        <v>203</v>
+        <v>446</v>
       </c>
       <c r="C2897" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2898">
       <c r="A2898" s="0" t="s">
-        <v>204</v>
+        <v>445</v>
       </c>
       <c r="B2898" s="0" t="s">
-        <v>205</v>
+        <v>446</v>
       </c>
       <c r="C2898" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2899">
       <c r="A2899" s="0" t="s">
-        <v>206</v>
+        <v>445</v>
       </c>
       <c r="B2899" s="0" t="s">
-        <v>207</v>
+        <v>446</v>
       </c>
       <c r="C2899" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2900">
       <c r="A2900" s="0" t="s">
-        <v>208</v>
+        <v>445</v>
       </c>
       <c r="B2900" s="0" t="s">
-        <v>209</v>
+        <v>446</v>
       </c>
       <c r="C2900" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2901">
       <c r="A2901" s="0" t="s">
-        <v>210</v>
+        <v>445</v>
       </c>
       <c r="B2901" s="0" t="s">
-        <v>211</v>
+        <v>446</v>
       </c>
       <c r="C2901" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2902">
       <c r="A2902" s="0" t="s">
-        <v>212</v>
+        <v>445</v>
       </c>
       <c r="B2902" s="0" t="s">
-        <v>209</v>
+        <v>446</v>
       </c>
       <c r="C2902" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2903">
       <c r="A2903" s="0" t="s">
-        <v>85</v>
+        <v>445</v>
       </c>
       <c r="B2903" s="0" t="s">
-        <v>86</v>
+        <v>446</v>
       </c>
       <c r="C2903" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2904">
       <c r="A2904" s="0" t="s">
-        <v>87</v>
+        <v>445</v>
       </c>
       <c r="B2904" s="0" t="s">
-        <v>88</v>
+        <v>446</v>
       </c>
       <c r="C2904" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2905">
       <c r="A2905" s="0" t="s">
-        <v>89</v>
+        <v>445</v>
       </c>
       <c r="B2905" s="0" t="s">
-        <v>90</v>
+        <v>446</v>
       </c>
       <c r="C2905" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2906">
       <c r="A2906" s="0" t="s">
-        <v>91</v>
+        <v>445</v>
       </c>
       <c r="B2906" s="0" t="s">
-        <v>88</v>
+        <v>446</v>
       </c>
       <c r="C2906" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2907">
       <c r="A2907" s="0" t="s">
-        <v>342</v>
+        <v>447</v>
       </c>
       <c r="B2907" s="0" t="s">
-        <v>343</v>
+        <v>448</v>
       </c>
       <c r="C2907" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2908">
       <c r="A2908" s="0" t="s">
-        <v>344</v>
+        <v>447</v>
       </c>
       <c r="B2908" s="0" t="s">
-        <v>343</v>
+        <v>448</v>
       </c>
       <c r="C2908" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2909">
       <c r="A2909" s="0" t="s">
-        <v>433</v>
+        <v>447</v>
       </c>
       <c r="B2909" s="0" t="s">
-        <v>434</v>
+        <v>448</v>
       </c>
       <c r="C2909" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2910">
       <c r="A2910" s="0" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
       <c r="B2910" s="0" t="s">
-        <v>434</v>
+        <v>448</v>
       </c>
       <c r="C2910" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2911">
       <c r="A2911" s="0" t="s">
-        <v>436</v>
+        <v>447</v>
       </c>
       <c r="B2911" s="0" t="s">
-        <v>437</v>
+        <v>448</v>
       </c>
       <c r="C2911" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2912">
       <c r="A2912" s="0" t="s">
-        <v>415</v>
+        <v>447</v>
       </c>
       <c r="B2912" s="0" t="s">
-        <v>416</v>
+        <v>448</v>
       </c>
       <c r="C2912" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2913">
       <c r="A2913" s="0" t="s">
-        <v>417</v>
+        <v>447</v>
       </c>
       <c r="B2913" s="0" t="s">
-        <v>418</v>
+        <v>448</v>
       </c>
       <c r="C2913" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2914">
       <c r="A2914" s="0" t="s">
-        <v>419</v>
+        <v>447</v>
       </c>
       <c r="B2914" s="0" t="s">
-        <v>420</v>
+        <v>448</v>
       </c>
       <c r="C2914" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2915">
       <c r="A2915" s="0" t="s">
-        <v>421</v>
+        <v>447</v>
       </c>
       <c r="B2915" s="0" t="s">
-        <v>418</v>
+        <v>448</v>
       </c>
       <c r="C2915" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2916">
       <c r="A2916" s="0" t="s">
-        <v>422</v>
+        <v>447</v>
       </c>
       <c r="B2916" s="0" t="s">
-        <v>420</v>
+        <v>448</v>
       </c>
       <c r="C2916" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2917">
       <c r="A2917" s="0" t="s">
-        <v>423</v>
+        <v>449</v>
       </c>
       <c r="B2917" s="0" t="s">
-        <v>424</v>
+        <v>450</v>
       </c>
       <c r="C2917" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2918">
       <c r="A2918" s="0" t="s">
-        <v>425</v>
+        <v>449</v>
       </c>
       <c r="B2918" s="0" t="s">
-        <v>426</v>
+        <v>450</v>
       </c>
       <c r="C2918" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2919">
       <c r="A2919" s="0" t="s">
-        <v>427</v>
+        <v>449</v>
       </c>
       <c r="B2919" s="0" t="s">
-        <v>428</v>
+        <v>450</v>
       </c>
       <c r="C2919" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2920">
       <c r="A2920" s="0" t="s">
-        <v>321</v>
+        <v>449</v>
       </c>
       <c r="B2920" s="0" t="s">
-        <v>322</v>
+        <v>450</v>
       </c>
       <c r="C2920" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2921">
       <c r="A2921" s="0" t="s">
-        <v>323</v>
+        <v>449</v>
       </c>
       <c r="B2921" s="0" t="s">
-        <v>324</v>
+        <v>450</v>
       </c>
       <c r="C2921" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2922">
       <c r="A2922" s="0" t="s">
-        <v>325</v>
+        <v>451</v>
       </c>
       <c r="B2922" s="0" t="s">
-        <v>326</v>
+        <v>452</v>
       </c>
       <c r="C2922" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2923">
       <c r="A2923" s="0" t="s">
-        <v>327</v>
+        <v>451</v>
       </c>
       <c r="B2923" s="0" t="s">
-        <v>328</v>
+        <v>452</v>
       </c>
       <c r="C2923" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2924">
       <c r="A2924" s="0" t="s">
-        <v>329</v>
+        <v>451</v>
       </c>
       <c r="B2924" s="0" t="s">
-        <v>330</v>
+        <v>452</v>
       </c>
       <c r="C2924" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2925">
       <c r="A2925" s="0" t="s">
-        <v>331</v>
+        <v>451</v>
       </c>
       <c r="B2925" s="0" t="s">
-        <v>328</v>
+        <v>452</v>
       </c>
       <c r="C2925" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2926">
       <c r="A2926" s="0" t="s">
-        <v>332</v>
+        <v>451</v>
       </c>
       <c r="B2926" s="0" t="s">
-        <v>330</v>
+        <v>452</v>
       </c>
       <c r="C2926" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2927">
       <c r="A2927" s="0" t="s">
-        <v>333</v>
+        <v>451</v>
       </c>
       <c r="B2927" s="0" t="s">
-        <v>334</v>
+        <v>452</v>
       </c>
       <c r="C2927" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2928">
       <c r="A2928" s="0" t="s">
-        <v>335</v>
+        <v>451</v>
       </c>
       <c r="B2928" s="0" t="s">
-        <v>336</v>
+        <v>452</v>
       </c>
       <c r="C2928" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2929">
       <c r="A2929" s="0" t="s">
-        <v>337</v>
+        <v>451</v>
       </c>
       <c r="B2929" s="0" t="s">
-        <v>338</v>
+        <v>452</v>
       </c>
       <c r="C2929" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2930">
       <c r="A2930" s="0" t="s">
-        <v>339</v>
+        <v>451</v>
       </c>
       <c r="B2930" s="0" t="s">
-        <v>340</v>
+        <v>452</v>
       </c>
       <c r="C2930" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2931">
       <c r="A2931" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="B2931" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="C2931" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2932">
+      <c r="A2932" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2932" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2932" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2933">
+      <c r="A2933" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2933" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2933" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2934">
+      <c r="A2934" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2934" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2934" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2935">
+      <c r="A2935" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2935" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2935" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2936">
+      <c r="A2936" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2936" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2936" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2937">
+      <c r="A2937" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2937" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2937" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2938">
+      <c r="A2938" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2938" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2938" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2939">
+      <c r="A2939" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2939" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2939" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2940">
+      <c r="A2940" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2940" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2940" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2941">
+      <c r="A2941" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2941" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2941" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2942">
+      <c r="A2942" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B2942" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2942" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2943">
+      <c r="A2943" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B2943" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2943" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2944">
+      <c r="A2944" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B2944" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2944" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2945">
+      <c r="A2945" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B2945" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2945" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2946">
+      <c r="A2946" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B2946" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2946" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2947">
+      <c r="A2947" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B2947" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2947" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2948">
+      <c r="A2948" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B2948" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2948" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2949">
+      <c r="A2949" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B2949" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2949" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2950">
+      <c r="A2950" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B2950" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2950" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2951">
+      <c r="A2951" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B2951" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C2951" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2952">
+      <c r="A2952" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="B2952" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2952" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2953">
+      <c r="A2953" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="B2953" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2953" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2954">
+      <c r="A2954" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="B2954" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2954" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2955">
+      <c r="A2955" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="B2955" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2955" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2956">
+      <c r="A2956" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="B2956" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2956" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2957">
+      <c r="A2957" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="B2957" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2957" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2958">
+      <c r="A2958" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="B2958" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2958" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2959">
+      <c r="A2959" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="B2959" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2959" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2960">
+      <c r="A2960" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="B2960" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2960" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2961">
+      <c r="A2961" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="B2961" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2961" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2962">
+      <c r="A2962" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="B2962" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="C2962" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2963">
+      <c r="A2963" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="B2963" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="C2963" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2964">
+      <c r="A2964" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="B2964" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="C2964" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2965">
+      <c r="A2965" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="B2965" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="C2965" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2966">
+      <c r="A2966" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="B2966" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="C2966" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2967">
+      <c r="A2967" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B2967" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="C2967" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2968">
+      <c r="A2968" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B2968" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="C2968" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2969">
+      <c r="A2969" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B2969" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="C2969" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2970">
+      <c r="A2970" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B2970" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="C2970" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2971">
+      <c r="A2971" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B2971" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="C2971" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2972">
+      <c r="A2972" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="B2972" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2972" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2973">
+      <c r="A2973" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="B2973" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2973" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2974">
+      <c r="A2974" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="B2974" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2974" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2975">
+      <c r="A2975" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="B2975" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2975" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2976">
+      <c r="A2976" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="B2976" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2976" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2977">
+      <c r="A2977" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B2977" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="C2977" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2978">
+      <c r="A2978" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B2978" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="C2978" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2979">
+      <c r="A2979" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B2979" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="C2979" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2980">
+      <c r="A2980" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B2980" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="C2980" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2981">
+      <c r="A2981" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B2981" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="C2981" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2982">
+      <c r="A2982" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B2982" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="C2982" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2983">
+      <c r="A2983" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B2983" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="C2983" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2984">
+      <c r="A2984" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B2984" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="C2984" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2985">
+      <c r="A2985" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B2985" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="C2985" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2986">
+      <c r="A2986" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B2986" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="C2986" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2987">
+      <c r="A2987" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B2987" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2987" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2988">
+      <c r="A2988" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B2988" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2988" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2989">
+      <c r="A2989" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B2989" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2989" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2990">
+      <c r="A2990" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B2990" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2990" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2991">
+      <c r="A2991" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B2991" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2991" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2992">
+      <c r="A2992" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B2992" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C2992" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2993">
+      <c r="A2993" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B2993" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C2993" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2994">
+      <c r="A2994" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B2994" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C2994" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2995">
+      <c r="A2995" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B2995" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C2995" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2996">
+      <c r="A2996" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B2996" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C2996" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2997">
+      <c r="A2997" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B2997" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C2997" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2998">
+      <c r="A2998" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B2998" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C2998" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2999">
+      <c r="A2999" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B2999" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C2999" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3000">
+      <c r="A3000" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B3000" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C3000" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3001">
+      <c r="A3001" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B3001" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C3001" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3002">
+      <c r="A3002" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B3002" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3002" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3003">
+      <c r="A3003" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B3003" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3003" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3004">
+      <c r="A3004" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B3004" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3004" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3005">
+      <c r="A3005" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B3005" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3005" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3006">
+      <c r="A3006" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B3006" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3006" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3007">
+      <c r="A3007" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3007" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3007" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3008">
+      <c r="A3008" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3008" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3008" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3009">
+      <c r="A3009" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3009" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3009" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3010">
+      <c r="A3010" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3010" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3010" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3011">
+      <c r="A3011" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3011" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3011" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3012">
+      <c r="A3012" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3012" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3012" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3013">
+      <c r="A3013" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3013" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3013" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3014">
+      <c r="A3014" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3014" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3014" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3015">
+      <c r="A3015" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3015" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3015" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3016">
+      <c r="A3016" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3016" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3016" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3017">
+      <c r="A3017" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="B3017" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3017" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3018">
+      <c r="A3018" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="B3018" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3018" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3019">
+      <c r="A3019" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="B3019" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3019" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3020">
+      <c r="A3020" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="B3020" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3020" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3021">
+      <c r="A3021" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="B3021" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3021" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3022">
+      <c r="A3022" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="B3022" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3022" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3023">
+      <c r="A3023" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="B3023" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3023" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3024">
+      <c r="A3024" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="B3024" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3024" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3025">
+      <c r="A3025" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="B3025" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3025" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3026">
+      <c r="A3026" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="B3026" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3026" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3027">
+      <c r="A3027" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B3027" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3027" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3028">
+      <c r="A3028" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B3028" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3028" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3029">
+      <c r="A3029" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B3029" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3029" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3030">
+      <c r="A3030" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B3030" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3030" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3031">
+      <c r="A3031" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B3031" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3031" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3032">
+      <c r="A3032" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B3032" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3032" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3033">
+      <c r="A3033" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B3033" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3033" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3034">
+      <c r="A3034" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B3034" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3034" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3035">
+      <c r="A3035" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B3035" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3035" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3036">
+      <c r="A3036" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B3036" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3036" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3037">
+      <c r="A3037" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="B3037" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="C3037" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3038">
+      <c r="A3038" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="B3038" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="C3038" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3039">
+      <c r="A3039" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="B3039" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="C3039" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3040">
+      <c r="A3040" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="B3040" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="C3040" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3041">
+      <c r="A3041" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="B3041" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="C3041" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3042">
+      <c r="A3042" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B3042" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="C3042" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3043">
+      <c r="A3043" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B3043" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="C3043" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3044">
+      <c r="A3044" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B3044" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="C3044" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3045">
+      <c r="A3045" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B3045" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="C3045" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3046">
+      <c r="A3046" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B3046" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="C3046" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3047">
+      <c r="A3047" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="B3047" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="C3047" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3048">
+      <c r="A3048" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="B3048" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="C3048" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3049">
+      <c r="A3049" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="B3049" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="C3049" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3050">
+      <c r="A3050" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="B3050" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="C3050" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3051">
+      <c r="A3051" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="B3051" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="C3051" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3052">
+      <c r="A3052" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="B3052" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="C3052" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3053">
+      <c r="A3053" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="B3053" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="C3053" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3054">
+      <c r="A3054" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="B3054" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="C3054" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3055">
+      <c r="A3055" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="B3055" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="C3055" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3056">
+      <c r="A3056" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="B3056" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="C3056" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3057">
+      <c r="A3057" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B3057" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="C3057" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3058">
+      <c r="A3058" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B3058" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="C3058" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3059">
+      <c r="A3059" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B3059" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="C3059" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3060">
+      <c r="A3060" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B3060" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="C3060" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3061">
+      <c r="A3061" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B3061" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="C3061" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3062">
+      <c r="A3062" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B3062" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C3062" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3063">
+      <c r="A3063" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B3063" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C3063" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3064">
+      <c r="A3064" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B3064" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C3064" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3065">
+      <c r="A3065" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B3065" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C3065" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3066">
+      <c r="A3066" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B3066" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C3066" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3067">
+      <c r="A3067" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B3067" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="C3067" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3068">
+      <c r="A3068" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B3068" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="C3068" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3069">
+      <c r="A3069" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B3069" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="C3069" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3070">
+      <c r="A3070" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B3070" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="C3070" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3071">
+      <c r="A3071" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B3071" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="C3071" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3072">
+      <c r="A3072" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B3072" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="C3072" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3073">
+      <c r="A3073" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B3073" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="C3073" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3074">
+      <c r="A3074" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B3074" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="C3074" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3075">
+      <c r="A3075" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B3075" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="C3075" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3076">
+      <c r="A3076" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B3076" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="C3076" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3077">
+      <c r="A3077" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="B3077" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3077" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3078">
+      <c r="A3078" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3078" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3078" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3079">
+      <c r="A3079" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3079" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3079" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3080">
+      <c r="A3080" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3080" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3080" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3081">
+      <c r="A3081" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3081" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3081" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3082">
+      <c r="A3082" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3082" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3082" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3083">
+      <c r="A3083" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3083" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3083" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3084">
+      <c r="A3084" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3084" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3084" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3085">
+      <c r="A3085" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3085" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3085" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3086">
+      <c r="A3086" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3086" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3086" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3087">
+      <c r="A3087" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3087" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3087" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3088">
+      <c r="A3088" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B3088" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3088" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3089">
+      <c r="A3089" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B3089" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3089" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3090">
+      <c r="A3090" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B3090" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3090" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3091">
+      <c r="A3091" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B3091" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3091" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3092">
+      <c r="A3092" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B3092" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3092" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3093">
+      <c r="A3093" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B3093" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3093" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3094">
+      <c r="A3094" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B3094" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3094" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3095">
+      <c r="A3095" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B3095" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3095" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3096">
+      <c r="A3096" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B3096" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3096" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3097">
+      <c r="A3097" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B3097" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C3097" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3098">
+      <c r="A3098" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3098" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3098" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3099">
+      <c r="A3099" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3099" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3099" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3100">
+      <c r="A3100" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3100" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3100" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3101">
+      <c r="A3101" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3101" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3101" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3102">
+      <c r="A3102" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3102" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3102" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3103">
+      <c r="A3103" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3103" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3103" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3104">
+      <c r="A3104" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3104" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3104" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3105">
+      <c r="A3105" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3105" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3105" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3106">
+      <c r="A3106" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3106" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3106" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3107">
+      <c r="A3107" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3107" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3107" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3108">
+      <c r="A3108" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B3108" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3108" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3109">
+      <c r="A3109" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B3109" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3109" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3110">
+      <c r="A3110" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B3110" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3110" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3111">
+      <c r="A3111" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B3111" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3111" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3112">
+      <c r="A3112" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B3112" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3112" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3113">
+      <c r="A3113" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B3113" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3113" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3114">
+      <c r="A3114" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B3114" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3114" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3115">
+      <c r="A3115" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B3115" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3115" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3116">
+      <c r="A3116" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B3116" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3116" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3117">
+      <c r="A3117" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B3117" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3117" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3118">
+      <c r="A3118" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B3118" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3118" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3119">
+      <c r="A3119" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B3119" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3119" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3120">
+      <c r="A3120" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B3120" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C3120" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3121">
+      <c r="A3121" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B3121" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C3121" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3122">
+      <c r="A3122" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B3122" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C3122" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3123">
+      <c r="A3123" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B3123" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C3123" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3124">
+      <c r="A3124" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B3124" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C3124" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3125">
+      <c r="A3125" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B3125" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C3125" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3126">
+      <c r="A3126" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B3126" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C3126" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3127">
+      <c r="A3127" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B3127" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C3127" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3128">
+      <c r="A3128" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B3128" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C3128" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3129">
+      <c r="A3129" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B3129" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C3129" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3130">
+      <c r="A3130" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="B3130" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="C3130" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3131">
+      <c r="A3131" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="B3131" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="C3131" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3132">
+      <c r="A3132" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="B3132" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="C3132" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3133">
+      <c r="A3133" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="B3133" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="C3133" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3134">
+      <c r="A3134" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B3134" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C3134" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3135">
+      <c r="A3135" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B3135" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C3135" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3136">
+      <c r="A3136" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B3136" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C3136" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3137">
+      <c r="A3137" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B3137" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C3137" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3138">
+      <c r="A3138" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B3138" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C3138" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3139">
+      <c r="A3139" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B3139" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C3139" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3140">
+      <c r="A3140" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3140" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C3140" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3141">
+      <c r="A3141" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3141" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C3141" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3142">
+      <c r="A3142" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B3142" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C3142" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3143">
+      <c r="A3143" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B3143" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C3143" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3144">
+      <c r="A3144" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B3144" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C3144" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3145">
+      <c r="A3145" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3145" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C3145" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3146">
+      <c r="A3146" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3146" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C3146" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3147">
+      <c r="A3147" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B3147" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C3147" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3148">
+      <c r="A3148" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B3148" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C3148" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3149">
+      <c r="A3149" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B3149" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C3149" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3150">
+      <c r="A3150" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B3150" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C3150" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3151">
+      <c r="A3151" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3151" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C3151" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3152">
+      <c r="A3152" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B3152" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C3152" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3153">
+      <c r="A3153" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B3153" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C3153" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3154">
+      <c r="A3154" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B3154" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C3154" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3155">
+      <c r="A3155" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B3155" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C3155" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3156">
+      <c r="A3156" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B3156" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C3156" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3157">
+      <c r="A3157" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B3157" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C3157" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3158">
+      <c r="A3158" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B3158" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C3158" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3159">
+      <c r="A3159" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B3159" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C3159" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3160">
+      <c r="A3160" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B3160" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C3160" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3161">
+      <c r="A3161" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B3161" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C3161" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3162">
+      <c r="A3162" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B3162" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C3162" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3163">
+      <c r="A3163" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B3163" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C3163" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3164">
+      <c r="A3164" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="B3164" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="C3164" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3165">
+      <c r="A3165" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="B3165" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="C3165" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3166">
+      <c r="A3166" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="B3166" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="C3166" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3167">
+      <c r="A3167" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="B3167" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="C3167" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3168">
+      <c r="A3168" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="B3168" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="C3168" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3169">
+      <c r="A3169" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="B3169" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="C3169" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3170">
+      <c r="A3170" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="B3170" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="C3170" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3171">
+      <c r="A3171" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="B3171" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="C3171" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3172">
+      <c r="A3172" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="B3172" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="C3172" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3173">
+      <c r="A3173" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="B3173" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="C3173" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3174">
+      <c r="A3174" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="B3174" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="C3174" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3175">
+      <c r="A3175" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="B3175" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="C3175" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3176">
+      <c r="A3176" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="B3176" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="C3176" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3177">
+      <c r="A3177" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="B3177" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="C3177" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3178">
+      <c r="A3178" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="B3178" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="C3178" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3179">
+      <c r="A3179" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="B3179" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="C3179" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3180">
+      <c r="A3180" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="B3180" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C3180" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3181">
+      <c r="A3181" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="B3181" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="C3181" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3182">
+      <c r="A3182" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="B3182" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C3182" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3183">
+      <c r="A3183" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="B3183" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="C3183" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3184">
+      <c r="A3184" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="B3184" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="C3184" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3185">
+      <c r="A3185" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="B3185" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="C3185" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3186">
+      <c r="A3186" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="B3186" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="C3186" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3187">
+      <c r="A3187" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="B3187" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="C3187" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3188">
+      <c r="A3188" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="B2931" s="0" t="s">
+      <c r="B3188" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="C2931" s="0" t="s">
-[...4 lines deleted...]
-      <c r="B2932" s="0" t="s">
+      <c r="C3188" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3189">
+      <c r="A3189" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="B3189" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="C3189" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3190">
+      <c r="A3190" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="B3190" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="C3190" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3191">
+      <c r="A3191" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B3191" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="C3191" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3192">
+      <c r="A3192" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B3192" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C3192" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3193">
+      <c r="A3193" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B3193" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="C3193" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3194">
+      <c r="A3194" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="B3194" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3194" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3195">
+      <c r="A3195" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B3195" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3195" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3196">
+      <c r="A3196" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B3196" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3196" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3197">
+      <c r="A3197" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B3197" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C3197" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3198">
+      <c r="A3198" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="B3198" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="C3198" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3199">
+      <c r="A3199" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="B3199" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="C3199" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3200">
+      <c r="B3200" s="0" t="s">
         <v>3</v>
       </c>
-      <c r="C2932" s="0" t="s">
-[...39 lines deleted...]
-      <c r="C2940" s="0" t="s">
+      <c r="C3200" s="0" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="3201">
+      <c r="C3201" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3202">
+      <c r="C3202" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3203">
+      <c r="C3203" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3204">
+      <c r="C3204" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3205">
+      <c r="C3205" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3206">
+      <c r="C3206" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3207">
+      <c r="C3207" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3208">
+      <c r="C3208" s="0" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>