--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -892,1195 +892,1195 @@
       <c r="C62" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="63">
       <c r="B63" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="64">
       <c r="B64" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="65">
       <c r="B65" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="66">
       <c r="B66" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="67">
       <c r="B67" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="68">
       <c r="B68" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="69">
       <c r="B69" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="71">
       <c r="B71" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="72">
       <c r="B72" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="73">
       <c r="B73" s="0" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="74">
       <c r="B74" s="0" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="75">
       <c r="B75" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="76">
       <c r="B76" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="77">
       <c r="B77" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="78">
       <c r="B78" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="79">
       <c r="B79" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="80">
       <c r="B80" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="81">
       <c r="B81" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="82">
       <c r="B82" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="83">
       <c r="B83" s="0" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
     </row>
     <row r="84">
       <c r="B84" s="0" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="85">
       <c r="B85" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="86">
       <c r="B86" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="87">
       <c r="B87" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="88">
       <c r="B88" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="89">
       <c r="B89" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
     </row>
     <row r="90">
       <c r="B90" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="91">
       <c r="B91" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="92">
       <c r="B92" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="93">
       <c r="B93" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="94">
       <c r="B94" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="95">
       <c r="B95" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="96">
       <c r="B96" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="97">
       <c r="B97" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="98">
       <c r="B98" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="99">
       <c r="B99" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="100">
       <c r="B100" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="101">
       <c r="B101" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
     </row>
     <row r="102">
       <c r="B102" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
     </row>
     <row r="103">
       <c r="B103" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="104">
       <c r="B104" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="105">
       <c r="B105" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
     </row>
     <row r="106">
       <c r="B106" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="107">
       <c r="B107" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="108">
       <c r="B108" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
     </row>
     <row r="109">
       <c r="B109" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="110">
       <c r="B110" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="111">
       <c r="B111" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
     </row>
     <row r="112">
       <c r="B112" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="113">
       <c r="B113" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
     </row>
     <row r="114">
       <c r="B114" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="115">
       <c r="B115" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="116">
       <c r="B116" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
     </row>
     <row r="117">
       <c r="B117" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="118">
       <c r="B118" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="119">
       <c r="B119" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="120">
       <c r="B120" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
     </row>
     <row r="121">
       <c r="B121" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="122">
       <c r="B122" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="123">
       <c r="B123" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="124">
       <c r="B124" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="125">
       <c r="B125" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="126">
       <c r="B126" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="127">
       <c r="B127" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="128">
       <c r="B128" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="129">
       <c r="B129" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="130">
       <c r="B130" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="131">
       <c r="B131" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="132">
       <c r="B132" s="0" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
     </row>
     <row r="133">
       <c r="B133" s="0" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
     </row>
     <row r="134">
       <c r="B134" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="135">
       <c r="B135" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="136">
       <c r="B136" s="0" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
     </row>
     <row r="137">
       <c r="B137" s="0" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
     </row>
     <row r="138">
       <c r="B138" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>17</v>
+        <v>60</v>
       </c>
     </row>
     <row r="139">
       <c r="B139" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="140">
       <c r="B140" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="141">
       <c r="B141" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="142">
       <c r="B142" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="143">
       <c r="B143" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="144">
       <c r="B144" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="145">
       <c r="B145" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="146">
       <c r="B146" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="147">
       <c r="B147" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="148">
       <c r="B148" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="149">
       <c r="B149" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="150">
       <c r="B150" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="151">
       <c r="B151" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="152">
       <c r="B152" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="153">
       <c r="B153" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="154">
       <c r="B154" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="155">
       <c r="B155" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="156">
       <c r="B156" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="157">
       <c r="B157" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="158">
       <c r="B158" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="159">
       <c r="B159" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="160">
       <c r="B160" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="161">
       <c r="B161" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="162">
       <c r="B162" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="163">
       <c r="B163" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="164">
       <c r="B164" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="165">
       <c r="B165" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="166">
       <c r="B166" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="167">
       <c r="B167" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="168">
       <c r="B168" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="169">
       <c r="B169" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="170">
       <c r="B170" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="171">
       <c r="B171" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="172">
       <c r="B172" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="173">
       <c r="B173" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="174">
       <c r="B174" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="175">
       <c r="B175" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="176">
       <c r="B176" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="177">
       <c r="B177" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="178">
       <c r="B178" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="179">
       <c r="B179" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="180">
       <c r="B180" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="181">
       <c r="B181" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="182">
       <c r="B182" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="183">
       <c r="B183" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="184">
       <c r="B184" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="185">
       <c r="B185" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="186">
       <c r="B186" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="187">
       <c r="B187" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
     </row>
     <row r="188">
       <c r="B188" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
     </row>
     <row r="189">
       <c r="B189" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>50</v>
+        <v>93</v>
       </c>
     </row>
     <row r="190">
       <c r="B190" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
     </row>
     <row r="191">
       <c r="B191" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="192">
       <c r="B192" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="193">
       <c r="B193" s="0" t="s">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="194">
       <c r="B194" s="0" t="s">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="195">
       <c r="B195" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="196">
       <c r="B196" s="0" t="s">
-        <v>97</v>
+        <v>3</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="197">
       <c r="B197" s="0" t="s">
-        <v>97</v>
+        <v>3</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="198">
       <c r="B198" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="199">
       <c r="B199" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="200">
       <c r="B200" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="201">
       <c r="B201" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="202">
       <c r="B202" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>85</v>
+        <v>101</v>
       </c>
     </row>
     <row r="203">
       <c r="B203" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>85</v>
+        <v>101</v>
       </c>
     </row>
     <row r="204">
       <c r="B204" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>101</v>
+        <v>71</v>
       </c>
     </row>
     <row r="205">
       <c r="B205" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>101</v>
+        <v>71</v>
       </c>
     </row>
     <row r="206">
       <c r="B206" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="207">
       <c r="B207" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
     </row>
     <row r="208">
       <c r="B208" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
     </row>
     <row r="209">
       <c r="C209" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="210">
       <c r="C210" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="211">
       <c r="C211" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="212">
       <c r="C212" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="213">
       <c r="C213" s="0" t="s">
         <v>102</v>