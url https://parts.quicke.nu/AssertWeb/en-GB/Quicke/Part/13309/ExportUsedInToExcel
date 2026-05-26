--- v0 (2026-03-18)
+++ v1 (2026-05-26)
@@ -81,126 +81,126 @@
   <si>
     <t>PT26N1</t>
   </si>
   <si>
     <t>PT28P1</t>
   </si>
   <si>
     <t>PQ22N1</t>
   </si>
   <si>
     <t>220N</t>
   </si>
   <si>
     <t>PQ20N1</t>
   </si>
   <si>
     <t>200N</t>
   </si>
   <si>
     <t>PT20N1</t>
   </si>
   <si>
     <t>PT22N1</t>
   </si>
   <si>
+    <t>XT41N1</t>
+  </si>
+  <si>
+    <t>X41</t>
+  </si>
+  <si>
+    <t>210141</t>
+  </si>
+  <si>
+    <t>X4</t>
+  </si>
+  <si>
+    <t>XT31N1</t>
+  </si>
+  <si>
+    <t>X31</t>
+  </si>
+  <si>
+    <t>210131</t>
+  </si>
+  <si>
+    <t>X3</t>
+  </si>
+  <si>
+    <t>210151</t>
+  </si>
+  <si>
+    <t>X5</t>
+  </si>
+  <si>
+    <t>XT51N1</t>
+  </si>
+  <si>
+    <t>X51</t>
+  </si>
+  <si>
+    <t>201111</t>
+  </si>
+  <si>
+    <t>X1</t>
+  </si>
+  <si>
+    <t>201131</t>
+  </si>
+  <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>XT21N1</t>
+  </si>
+  <si>
+    <t>X21</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
+    <t>X2</t>
+  </si>
+  <si>
+    <t>210121</t>
+  </si>
+  <si>
+    <t>XQ31N1</t>
+  </si>
+  <si>
+    <t>XQ21N1</t>
+  </si>
+  <si>
     <t>XQ41N1</t>
   </si>
   <si>
-    <t>X41</t>
-[...31 lines deleted...]
-  <si>
     <t>XQ51N1</t>
-  </si>
-[...37 lines deleted...]
-    <t>210121</t>
   </si>
   <si>
     <t>301790</t>
   </si>
   <si>
     <t>C09</t>
   </si>
   <si>
     <t xml:space="preserve">Hydraulics/ </t>
   </si>
   <si>
     <t>301109</t>
   </si>
   <si>
     <t>C09s</t>
   </si>
   <si>
     <t>301721</t>
   </si>
   <si>
     <t>C12</t>
   </si>
   <si>
     <t>301112</t>
   </si>
@@ -634,216 +634,216 @@
         <v>17</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>53</v>